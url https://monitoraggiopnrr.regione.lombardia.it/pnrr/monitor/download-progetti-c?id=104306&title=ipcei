--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -101,51 +101,51 @@
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>3.4 Ricerca e Innovazione</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO IMPRESE E DEL MADE IN ITALY</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M4C2I2.1 IPCEI</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>13/06/2026</t>
   </si>
   <si>
     <t>B19J24000950005</t>
   </si>
   <si>
     <t>IPCEI-CL_0000004</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>B99J24001080005</t>
   </si>
   <si>
     <t>IPCEI-CL_0000006</t>
   </si>
   <si>
     <t>B19J23000680004</t>
   </si>
   <si>
     <t>IPCEI-I1_0000004</t>
   </si>
   <si>
     <t>B63C22002390006</t>
   </si>