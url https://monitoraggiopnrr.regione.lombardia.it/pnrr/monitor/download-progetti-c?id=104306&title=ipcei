--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -101,51 +101,51 @@
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>3.4 Ricerca e Innovazione</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO IMPRESE E DEL MADE IN ITALY</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M4C2I2.1 IPCEI</t>
   </si>
   <si>
-    <t>13/06/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>B19J24000950005</t>
   </si>
   <si>
     <t>IPCEI-CL_0000004</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>B99J24001080005</t>
   </si>
   <si>
     <t>IPCEI-CL_0000006</t>
   </si>
   <si>
     <t>B19J23000680004</t>
   </si>
   <si>
     <t>IPCEI-I1_0000004</t>
   </si>
   <si>
     <t>B63C22002390006</t>
   </si>