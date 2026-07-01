--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -101,51 +101,51 @@
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>3.4 Ricerca e Innovazione</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO IMPRESE E DEL MADE IN ITALY</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M4C2I2.3 Potenziamento ed estensione tematica e territoriale dei centri di trasferimento tecnologico per segmenti di industria</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>B37H22007100008</t>
   </si>
   <si>
     <t>EDIH4MARCHE LINEA B2 SERVIZI</t>
   </si>
   <si>
     <t>H99J25002180008</t>
   </si>
   <si>
     <t>TEXPERIENCE L ASSISTENTE CREATIVO AI PER IL TESSILE DEL FUTURO</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>GRANDATE</t>
   </si>
   <si>
     <t>B87H23000910004</t>
   </si>
   <si>
     <t>ARTES 4.0 LINEA B2)</t>
   </si>
@@ -1583,51 +1583,51 @@
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>2.3</v>
       </c>
       <c r="N5">
         <v>2.3</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5">
-        <v>5842504.0</v>
+        <v>5842503.66</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
@@ -3004,98 +3004,98 @@
       </c>
       <c r="M35">
         <v>2.3</v>
       </c>
       <c r="N35">
         <v>2.3</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
         <v>89272.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>118</v>
       </c>
       <c r="B36" t="s">
         <v>119</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E36" t="s">
         <v>54</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>2.3</v>
       </c>
       <c r="N36">
         <v>2.3</v>
       </c>
       <c r="O36" t="s">
         <v>28</v>
       </c>
       <c r="P36" t="s">
         <v>29</v>
       </c>
       <c r="Q36">
         <v>190663.52</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>120</v>
       </c>
       <c r="B37" t="s">
         <v>121</v>
       </c>
       <c r="D37" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E37" t="s">
         <v>54</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>24</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>2.3</v>
       </c>
@@ -3286,51 +3286,51 @@
       </c>
       <c r="M41">
         <v>2.3</v>
       </c>
       <c r="N41">
         <v>2.3</v>
       </c>
       <c r="O41" t="s">
         <v>28</v>
       </c>
       <c r="P41" t="s">
         <v>29</v>
       </c>
       <c r="Q41">
         <v>336205.7</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>132</v>
       </c>
       <c r="B42" t="s">
         <v>133</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E42" t="s">
         <v>54</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>2.3</v>
       </c>
@@ -3380,51 +3380,51 @@
       </c>
       <c r="M43">
         <v>2.3</v>
       </c>
       <c r="N43">
         <v>2.3</v>
       </c>
       <c r="O43" t="s">
         <v>28</v>
       </c>
       <c r="P43" t="s">
         <v>29</v>
       </c>
       <c r="Q43">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>136</v>
       </c>
       <c r="B44" t="s">
         <v>137</v>
       </c>
       <c r="D44" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E44" t="s">
         <v>54</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>2.3</v>
       </c>
@@ -3474,98 +3474,98 @@
       </c>
       <c r="M45">
         <v>2.3</v>
       </c>
       <c r="N45">
         <v>2.3</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="P45" t="s">
         <v>29</v>
       </c>
       <c r="Q45">
         <v>152866.4</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>140</v>
       </c>
       <c r="B46" t="s">
         <v>141</v>
       </c>
       <c r="D46" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E46" t="s">
         <v>54</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>2.3</v>
       </c>
       <c r="N46">
         <v>2.3</v>
       </c>
       <c r="O46" t="s">
         <v>28</v>
       </c>
       <c r="P46" t="s">
         <v>29</v>
       </c>
       <c r="Q46">
         <v>5717095.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>142</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="D47" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E47" t="s">
         <v>54</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
         <v>2.3</v>
       </c>
@@ -5813,51 +5813,51 @@
       <c r="I95" t="s">
         <v>24</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
       <c r="K95" t="s">
         <v>26</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
       <c r="M95">
         <v>2.3</v>
       </c>
       <c r="N95">
         <v>2.3</v>
       </c>
       <c r="O95" t="s">
         <v>28</v>
       </c>
       <c r="P95" t="s">
         <v>29</v>
       </c>
       <c r="Q95">
-        <v>278421.0</v>
+        <v>278421.15</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
         <v>261</v>
       </c>
       <c r="B96" t="s">
         <v>262</v>
       </c>
       <c r="D96" t="s">
         <v>34</v>
       </c>
       <c r="E96" t="s">
         <v>57</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
         <v>24</v>
       </c>
       <c r="J96" t="s">
@@ -7093,51 +7093,51 @@
       </c>
       <c r="M122">
         <v>2.3</v>
       </c>
       <c r="N122">
         <v>2.3</v>
       </c>
       <c r="O122" t="s">
         <v>28</v>
       </c>
       <c r="P122" t="s">
         <v>29</v>
       </c>
       <c r="Q122">
         <v>400000.0</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" t="s">
         <v>323</v>
       </c>
       <c r="B123" t="s">
         <v>324</v>
       </c>
       <c r="D123" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E123" t="s">
         <v>54</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123" t="s">
         <v>23</v>
       </c>
       <c r="I123" t="s">
         <v>24</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123" t="s">
         <v>26</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123">
         <v>2.3</v>
       </c>