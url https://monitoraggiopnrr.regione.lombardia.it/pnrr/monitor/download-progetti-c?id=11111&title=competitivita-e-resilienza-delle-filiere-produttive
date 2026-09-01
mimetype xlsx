--- v0 (2026-07-14)
+++ v1 (2026-09-01)
@@ -104,51 +104,51 @@
   <si>
     <t>4.1 Ecosistema imprese</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO IMPRESE E DEL MADE IN ITALY</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>5.1.2</t>
   </si>
   <si>
     <t>M1C2I5.1.2 Competitivita e resilienza delle filiere produttive</t>
   </si>
   <si>
-    <t>13/06/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>C97B25000240007</t>
   </si>
   <si>
     <t>Contratto di Sviluppo- Fabbrica darmi P</t>
   </si>
   <si>
     <t>GARDONE VAL TROMPIA</t>
   </si>
   <si>
     <t>C15H25001170007</t>
   </si>
   <si>
     <t>Contratto di Sviluppo-Riseria Pasini S.r</t>
   </si>
   <si>
     <t>RONCOFERRARO</t>
   </si>
   <si>
     <t>C25H23002020005</t>
   </si>
   <si>
     <t>Contratto di sviluppo-amica chips</t>
   </si>