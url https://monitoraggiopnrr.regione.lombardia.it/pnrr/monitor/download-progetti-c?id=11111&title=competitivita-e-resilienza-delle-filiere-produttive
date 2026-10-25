--- v1 (2026-09-01)
+++ v2 (2026-10-25)
@@ -104,51 +104,51 @@
   <si>
     <t>4.1 Ecosistema imprese</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO IMPRESE E DEL MADE IN ITALY</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>5.1.2</t>
   </si>
   <si>
     <t>M1C2I5.1.2 Competitivita e resilienza delle filiere produttive</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>C97B25000240007</t>
   </si>
   <si>
     <t>Contratto di Sviluppo- Fabbrica darmi P</t>
   </si>
   <si>
     <t>GARDONE VAL TROMPIA</t>
   </si>
   <si>
     <t>C15H25001170007</t>
   </si>
   <si>
     <t>Contratto di Sviluppo-Riseria Pasini S.r</t>
   </si>
   <si>
     <t>RONCOFERRARO</t>
   </si>
   <si>
     <t>C25H23002020005</t>
   </si>
   <si>
     <t>Contratto di sviluppo-amica chips</t>
   </si>