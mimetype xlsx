--- v0 (2026-05-05)
+++ v1 (2026-05-09)
@@ -101,51 +101,51 @@
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>4.1 Ecosistema imprese</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO IMPRESE E DEL MADE IN ITALY</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M1C2I6.1 Investimento nel sistema della proprieta industriale</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>18/04/2026</t>
   </si>
   <si>
     <t>B47G22000640006</t>
   </si>
   <si>
     <t>PROMETHEUS</t>
   </si>
   <si>
     <t>B17G22000700006</t>
   </si>
   <si>
     <t>TTSMATTEOPV</t>
   </si>
   <si>
     <t>PAVIA</t>
   </si>
   <si>
     <t>B17G22000640006</t>
   </si>
   <si>
     <t>IMPAKT</t>
   </si>
   <si>
     <t>B17G22000680006</t>
   </si>