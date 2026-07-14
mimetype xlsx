--- v0 (2026-05-26)
+++ v1 (2026-07-14)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Cultura</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Cultura</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>1.1.5</t>
   </si>
   <si>
     <t>M1C3I1.1.5 Digitalizzazione</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>13/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>