--- v1 (2026-07-14)
+++ v2 (2026-08-29)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Cultura</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Cultura</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>1.1.5</t>
   </si>
   <si>
     <t>M1C3I1.1.5 Digitalizzazione</t>
   </si>
   <si>
-    <t>13/06/2026</t>
+    <t>18/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>