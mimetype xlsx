--- v2 (2026-08-29)
+++ v3 (2026-10-15)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Cultura</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Cultura</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>1.1.5</t>
   </si>
   <si>
     <t>M1C3I1.1.5 Digitalizzazione</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>