--- v0 (2026-05-05)
+++ v1 (2026-06-26)
@@ -101,51 +101,51 @@
   <si>
     <t>BERGAMO</t>
   </si>
   <si>
     <t>6.1 Attrattivita turistica del territorio e valorizzazione del patrimonio naturale e culturale lombardo</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Cultura</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>M1C3I1.2 Rimozione delle barriere fisiche e cognitive in musei, biblioteche e archivi per consentire un piu ampio accesso e partecipazione alla cultura</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>F19D21000230001</t>
   </si>
   <si>
     <t>BIBLIOTECA STATALE - BIBLIOTECHE - DIRE</t>
   </si>
   <si>
     <t>CREMONA</t>
   </si>
   <si>
     <t>C64H22001410004</t>
   </si>
   <si>
     <t>MUSEO DIOCESANO FRANCESCO GONZAGA PIAZZA VIRGILIANA 55 PROGETTO DI ABBATTIMENTO BARRIERE FISICHE E SENSORIALI MUSEO DIOCESANO DI MANTOVA</t>
   </si>
   <si>
     <t>MANTOVA</t>
   </si>
   <si>
     <t>F11J21000110001</t>
   </si>
   <si>
     <t>ARCHIVIO DI STATO DI COMO - DIREZIONI GE</t>
   </si>
@@ -1872,51 +1872,51 @@
       </c>
       <c r="M21">
         <v>1.2</v>
       </c>
       <c r="N21">
         <v>1.2</v>
       </c>
       <c r="O21" t="s">
         <v>28</v>
       </c>
       <c r="P21" t="s">
         <v>29</v>
       </c>
       <c r="Q21">
         <v>30000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="D22" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>42</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>24</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>1.2</v>
       </c>
@@ -2013,51 +2013,51 @@
       </c>
       <c r="M24">
         <v>1.2</v>
       </c>
       <c r="N24">
         <v>1.2</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
         <v>20000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>42</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>1.2</v>
       </c>
@@ -2342,51 +2342,51 @@
       </c>
       <c r="M31">
         <v>1.2</v>
       </c>
       <c r="N31">
         <v>1.2</v>
       </c>
       <c r="O31" t="s">
         <v>28</v>
       </c>
       <c r="P31" t="s">
         <v>29</v>
       </c>
       <c r="Q31">
         <v>197623.59</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>71</v>
       </c>
       <c r="D32" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>42</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
         <v>1.2</v>
       </c>
@@ -3752,51 +3752,51 @@
       </c>
       <c r="M61">
         <v>1.2</v>
       </c>
       <c r="N61">
         <v>1.2</v>
       </c>
       <c r="O61" t="s">
         <v>28</v>
       </c>
       <c r="P61" t="s">
         <v>29</v>
       </c>
       <c r="Q61">
         <v>12500.0</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>71</v>
       </c>
       <c r="D62" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>42</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>24</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62">
         <v>1.2</v>
       </c>
@@ -3893,51 +3893,51 @@
       </c>
       <c r="M64">
         <v>1.2</v>
       </c>
       <c r="N64">
         <v>1.2</v>
       </c>
       <c r="O64" t="s">
         <v>28</v>
       </c>
       <c r="P64" t="s">
         <v>29</v>
       </c>
       <c r="Q64">
         <v>25000.0</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
         <v>162</v>
       </c>
       <c r="B65" t="s">
         <v>37</v>
       </c>
       <c r="D65" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>38</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>24</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65">
         <v>1.2</v>
       </c>