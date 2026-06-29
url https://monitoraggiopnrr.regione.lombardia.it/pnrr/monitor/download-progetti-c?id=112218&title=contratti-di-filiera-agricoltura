--- v0 (2026-05-09)
+++ v1 (2026-06-29)
@@ -101,51 +101,51 @@
   <si>
     <t>PREVALLE</t>
   </si>
   <si>
     <t>5.2 Agricoltura e pesca efficienti e innovative</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>PCM - DIP AFFARI REGIONALI E AUTONOMIE</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M2C1I3.4 Contratti di filiera agricoltura</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>B65B21005980008</t>
   </si>
   <si>
     <t>ERREBI ORTAGGI SRL</t>
   </si>
   <si>
     <t>TRESCORE BALNEARIO</t>
   </si>
   <si>
     <t>B35B21006880008</t>
   </si>
   <si>
     <t>SPOLDI GIACOMO E BODONI LETIZIA SOCIETA AGRICOLA SS</t>
   </si>
   <si>
     <t>TRIGOLO</t>
   </si>
   <si>
     <t>B95B21006070008</t>
   </si>
   <si>
     <t>OP RAGGIO DI SOLE SOCIETA COOPERATIVA</t>
   </si>