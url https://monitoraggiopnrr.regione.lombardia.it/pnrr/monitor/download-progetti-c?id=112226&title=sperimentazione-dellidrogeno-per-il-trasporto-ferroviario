--- v0 (2026-05-09)
+++ v1 (2026-06-25)
@@ -101,51 +101,51 @@
   <si>
     <t>SAN DONATO MILANESE</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO INFRASTRUTTURE E TRASPORTI</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M2C2I3.4 Sperimentazione dellidrogeno per il trasporto ferroviario</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>F51B24000000003</t>
   </si>
   <si>
     <t>STAZIONE DI MALPENSA AEROPORTO (MI)</t>
   </si>
   <si>
     <t>LONATE POZZOLO</t>
   </si>
   <si>
     <t>D63F22000050005</t>
   </si>
   <si>
     <t>CARUGATE EST-OV. (MI) / TORTONA OV. (AL)</t>
   </si>
   <si>
     <t>Provincia di MILANO</t>
   </si>
   <si>
     <t>D73F23000100004</t>
   </si>
   <si>
     <t>STAZIONE DI ARLUNO (MI)</t>
   </si>