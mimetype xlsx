--- v1 (2026-06-25)
+++ v2 (2026-08-24)
@@ -101,51 +101,51 @@
   <si>
     <t>SAN DONATO MILANESE</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO INFRASTRUTTURE E TRASPORTI</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M2C2I3.4 Sperimentazione dellidrogeno per il trasporto ferroviario</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>F51B24000000003</t>
   </si>
   <si>
     <t>STAZIONE DI MALPENSA AEROPORTO (MI)</t>
   </si>
   <si>
     <t>LONATE POZZOLO</t>
   </si>
   <si>
     <t>D63F22000050005</t>
   </si>
   <si>
     <t>CARUGATE EST-OV. (MI) / TORTONA OV. (AL)</t>
   </si>
   <si>
     <t>Provincia di MILANO</t>
   </si>
   <si>
     <t>D73F23000100004</t>
   </si>
   <si>
     <t>STAZIONE DI ARLUNO (MI)</t>
   </si>