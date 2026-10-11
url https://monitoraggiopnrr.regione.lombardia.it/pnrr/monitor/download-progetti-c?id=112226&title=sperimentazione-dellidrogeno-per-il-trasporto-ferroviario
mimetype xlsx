--- v2 (2026-08-24)
+++ v3 (2026-10-11)
@@ -101,51 +101,51 @@
   <si>
     <t>SAN DONATO MILANESE</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO INFRASTRUTTURE E TRASPORTI</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M2C2I3.4 Sperimentazione dellidrogeno per il trasporto ferroviario</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>F51B24000000003</t>
   </si>
   <si>
     <t>STAZIONE DI MALPENSA AEROPORTO (MI)</t>
   </si>
   <si>
     <t>LONATE POZZOLO</t>
   </si>
   <si>
     <t>D63F22000050005</t>
   </si>
   <si>
     <t>CARUGATE EST-OV. (MI) / TORTONA OV. (AL)</t>
   </si>
   <si>
     <t>Provincia di MILANO</t>
   </si>
   <si>
     <t>D73F23000100004</t>
   </si>
   <si>
     <t>STAZIONE DI ARLUNO (MI)</t>
   </si>