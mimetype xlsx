--- v0 (2026-06-27)
+++ v1 (2026-10-27)
@@ -101,186 +101,186 @@
   <si>
     <t>BERGAMO</t>
   </si>
   <si>
     <t>6.1 Attrattivita turistica del territorio e valorizzazione del patrimonio naturale e culturale lombardo</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Cultura</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>M1C3I1.2 Rimozione delle barriere fisiche e cognitive in musei, biblioteche e archivi per consentire un piu ampio accesso e partecipazione alla cultura</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>F19D21000230001</t>
   </si>
   <si>
     <t>BIBLIOTECA STATALE - BIBLIOTECHE - DIRE</t>
   </si>
   <si>
     <t>CREMONA</t>
   </si>
   <si>
     <t>C64H22001410004</t>
   </si>
   <si>
     <t>MUSEO DIOCESANO FRANCESCO GONZAGA PIAZZA VIRGILIANA 55 PROGETTO DI ABBATTIMENTO BARRIERE FISICHE E SENSORIALI MUSEO DIOCESANO DI MANTOVA</t>
   </si>
   <si>
     <t>MANTOVA</t>
   </si>
   <si>
     <t>F11J21000110001</t>
   </si>
   <si>
     <t>ARCHIVIO DI STATO DI COMO - DIREZIONI GE</t>
   </si>
   <si>
     <t>COMO</t>
   </si>
   <si>
     <t>F11J21000120001</t>
   </si>
   <si>
     <t>F44H22000690001</t>
   </si>
   <si>
     <t>PINACOTECA DI BRERA - MUSEI - ISTITUTI A</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>B59I22003570006</t>
   </si>
   <si>
     <t>COMUNE DI MONZA - MUSEI CIVICI DI MONZAVIA TEODOLINDA 4MONZA VIA TEODOLINDA 4 INTERVENTI VOLTI A FAVORIRE LA PIENA ACCESSIBILITA FISICA COGNITIVA E SENSORIALE DEL MUSEO ED ASSICURARNE LA FRUIZIONE IN AUTONOMIA</t>
   </si>
   <si>
+    <t>MONZA</t>
+  </si>
+  <si>
+    <t>F44H22000710001</t>
+  </si>
+  <si>
+    <t>MEDIATECA SANTA TERESA - BIBLIOTECHE - D</t>
+  </si>
+  <si>
+    <t>F44H22000700001</t>
+  </si>
+  <si>
+    <t>BIBLIOTECA BRAIDENSE - BIBLIOTECHE - DIR</t>
+  </si>
+  <si>
+    <t>F74H22000460001</t>
+  </si>
+  <si>
+    <t>ARCHIVIO DI STATO DI SONDRIO - DIREZIONI</t>
+  </si>
+  <si>
+    <t>SONDRIO</t>
+  </si>
+  <si>
+    <t>H96G22000200006</t>
+  </si>
+  <si>
+    <t>MUSEO CIVICO DI STORIA NATURALE VIA CORTIVACCI PROGETTO DI RIMOZIONE DELLE BARRIERE FISICHE COGNITIVE E SENSORIALI</t>
+  </si>
+  <si>
+    <t>MORBEGNO</t>
+  </si>
+  <si>
+    <t>F79I22002120006</t>
+  </si>
+  <si>
+    <t>MUSEO DI FOTOGRAFIA CONTEMPORANEA VIA GIOVANNI FROVA 10 INTERVENTI DI RIDISTRIBUZIONE ARCHITETTONICA E FUNZIONALE DELL EDIFICIO E DEGLI SPAZI RE-DESIGN DEL SITO WEB INSTALLAZIONE DI STRUMENTI DI FRUIBILIT AMPLIATA PER PUBBLICI DISABILI SPERIMENTAZION</t>
+  </si>
+  <si>
+    <t>CINISELLO BALSAMO</t>
+  </si>
+  <si>
+    <t>B49I22002730006</t>
+  </si>
+  <si>
+    <t>INTERVENTI PER IL MIGLIORAMENTO DELLACCESSIBILIT FISICA E COGNITIVA NEI LUOGHI DI CULTURA - MUSEO DEL NOVECENTO (PIAZZA DUOMO 8) DIREZIONE CULTURA - COMUNE DI MILANO VIA DUOMO 8 1) (MONTACARICHI/ASCENSORI - SCALE MOBILI) IMPLEMENTAZIONE DEI SISTEMI</t>
+  </si>
+  <si>
+    <t>G21J22000320001</t>
+  </si>
+  <si>
+    <t>BIBLIOTECA COMUNALE - CIVICO 17 VIA VITTORIO VENETO AMMODERNAMENTO EDIFICI CIVICO 17</t>
+  </si>
+  <si>
+    <t>MORTARA</t>
+  </si>
+  <si>
+    <t>D49I22000820006</t>
+  </si>
+  <si>
+    <t>BIBLIOTECA COMUNALE UMBERTO BELLINTANI VIA DUGONI 9 SAN BENEDETTO PO VIA DUGONI N. 9 LAVORI FORNITURE E SERVIZI TESI ALLA RIMOZIONE BARRIERE FISICHE E COGNITIVE PER GARANTIRE LACCESSO ALLA BIBLIOTECA COMUNALE</t>
+  </si>
+  <si>
+    <t>SAN BENEDETTO PO</t>
+  </si>
+  <si>
+    <t>I69I23000000006</t>
+  </si>
+  <si>
+    <t>BIBLIOTECA COMUNALE TERESIANA INCLUSIVA - ACQUISTO DI BENI E INTERVENTI PER IL SUPERAMENTO DELLE BARRIERE FISICHE E COGNITIVE VIA ROBERTO ARDIGO 13 BIBLIOTECA COMUNALE TERESIANA INCLUSIVA - ACQUISTO DI BENI E INTERVENTI PER IL SUPERAMENTO DELLE BARRIERE</t>
+  </si>
+  <si>
+    <t>F44H21000120001</t>
+  </si>
+  <si>
+    <t>ARCHIVIO DI STATO DI MILANO - DIREZIONI</t>
+  </si>
+  <si>
+    <t>F67H21007530001</t>
+  </si>
+  <si>
+    <t>PALAZZO DUCALE DI MANTOVA - MUSEI - ISTI</t>
+  </si>
+  <si>
+    <t>F47B21000100001</t>
+  </si>
+  <si>
     <t>In Corso</t>
-  </si>
-[...85 lines deleted...]
-    <t>F47B21000100001</t>
   </si>
   <si>
     <t>F14H21000130001</t>
   </si>
   <si>
     <t>BIBLIOTECA UNIVERSITARIA - BIBLIOTECHE -</t>
   </si>
   <si>
     <t>PAVIA</t>
   </si>
   <si>
     <t>F44H21000210001</t>
   </si>
   <si>
     <t>F36G22000450001</t>
   </si>
   <si>
     <t>ARCHIVIO DI STATO DI VARESE - DIREZIONI</t>
   </si>
   <si>
     <t>VARESE</t>
   </si>
   <si>
     <t>F44H21000180001</t>
   </si>
@@ -1214,615 +1214,615 @@
       </c>
       <c r="M7">
         <v>1.2</v>
       </c>
       <c r="N7">
         <v>1.2</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
         <v>15000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>1.2</v>
       </c>
       <c r="N8">
         <v>1.2</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8" t="s">
         <v>29</v>
       </c>
       <c r="Q8">
         <v>340000.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>1.2</v>
       </c>
       <c r="N9">
         <v>1.2</v>
       </c>
       <c r="O9" t="s">
         <v>28</v>
       </c>
       <c r="P9" t="s">
         <v>29</v>
       </c>
       <c r="Q9">
         <v>15000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>1.2</v>
       </c>
       <c r="N10">
         <v>1.2</v>
       </c>
       <c r="O10" t="s">
         <v>28</v>
       </c>
       <c r="P10" t="s">
         <v>29</v>
       </c>
       <c r="Q10">
         <v>15000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>24</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>1.2</v>
       </c>
       <c r="N11">
         <v>1.2</v>
       </c>
       <c r="O11" t="s">
         <v>28</v>
       </c>
       <c r="P11" t="s">
         <v>29</v>
       </c>
       <c r="Q11">
         <v>15000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>1.2</v>
       </c>
       <c r="N12">
         <v>1.2</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12" t="s">
         <v>29</v>
       </c>
       <c r="Q12">
         <v>491000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>1.2</v>
       </c>
       <c r="N13">
         <v>1.2</v>
       </c>
       <c r="O13" t="s">
         <v>28</v>
       </c>
       <c r="P13" t="s">
         <v>29</v>
       </c>
       <c r="Q13">
         <v>499630.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>42</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>1.2</v>
       </c>
       <c r="N14">
         <v>1.2</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14" t="s">
         <v>29</v>
       </c>
       <c r="Q14">
         <v>160000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>1.2</v>
       </c>
       <c r="N15">
         <v>1.2</v>
       </c>
       <c r="O15" t="s">
         <v>28</v>
       </c>
       <c r="P15" t="s">
         <v>29</v>
       </c>
       <c r="Q15">
         <v>136800.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
         <v>65</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>24</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>1.2</v>
       </c>
       <c r="N16">
         <v>1.2</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16" t="s">
         <v>29</v>
       </c>
       <c r="Q16">
         <v>498020.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>35</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>1.2</v>
       </c>
       <c r="N17">
         <v>1.2</v>
       </c>
       <c r="O17" t="s">
         <v>28</v>
       </c>
       <c r="P17" t="s">
         <v>29</v>
       </c>
       <c r="Q17">
         <v>499783.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>1.2</v>
       </c>
       <c r="N18">
         <v>1.2</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18" t="s">
         <v>29</v>
       </c>
       <c r="Q18">
         <v>50000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>1.2</v>
       </c>
       <c r="N19">
         <v>1.2</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19" t="s">
         <v>29</v>
       </c>
       <c r="Q19">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>1.2</v>
       </c>
@@ -1869,380 +1869,380 @@
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>1.2</v>
       </c>
       <c r="N21">
         <v>1.2</v>
       </c>
       <c r="O21" t="s">
         <v>28</v>
       </c>
       <c r="P21" t="s">
         <v>29</v>
       </c>
       <c r="Q21">
         <v>30000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>42</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>24</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>1.2</v>
       </c>
       <c r="N22">
         <v>1.2</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
         <v>29</v>
       </c>
       <c r="Q22">
         <v>25000.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="D23" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>81</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>1.2</v>
       </c>
       <c r="N23">
         <v>1.2</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23" t="s">
         <v>29</v>
       </c>
       <c r="Q23">
         <v>10000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>42</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>1.2</v>
       </c>
       <c r="N24">
         <v>1.2</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
         <v>20000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>42</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>1.2</v>
       </c>
       <c r="N25">
         <v>1.2</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25" t="s">
         <v>29</v>
       </c>
       <c r="Q25">
         <v>12000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>42</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>1.2</v>
       </c>
       <c r="N26">
         <v>1.2</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="P26" t="s">
         <v>29</v>
       </c>
       <c r="Q26">
         <v>20000.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="D27" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>77</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="I27" t="s">
         <v>24</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27">
         <v>1.2</v>
       </c>
       <c r="N27">
         <v>1.2</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27" t="s">
         <v>29</v>
       </c>
       <c r="Q27">
         <v>1750098.38</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>42</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>1.2</v>
       </c>
       <c r="N28">
         <v>1.2</v>
       </c>
       <c r="O28" t="s">
         <v>28</v>
       </c>
       <c r="P28" t="s">
         <v>29</v>
       </c>
       <c r="Q28">
         <v>15000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>87</v>
       </c>
       <c r="B29" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D29" t="s">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>42</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>24</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
@@ -2339,51 +2339,51 @@
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>1.2</v>
       </c>
       <c r="N31">
         <v>1.2</v>
       </c>
       <c r="O31" t="s">
         <v>28</v>
       </c>
       <c r="P31" t="s">
         <v>29</v>
       </c>
       <c r="Q31">
         <v>197623.59</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D32" t="s">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>42</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
@@ -2762,51 +2762,51 @@
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>1.2</v>
       </c>
       <c r="N40">
         <v>1.2</v>
       </c>
       <c r="O40" t="s">
         <v>28</v>
       </c>
       <c r="P40" t="s">
         <v>29</v>
       </c>
       <c r="Q40">
         <v>123000.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D41" t="s">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>42</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
@@ -2859,98 +2859,98 @@
       </c>
       <c r="M42">
         <v>1.2</v>
       </c>
       <c r="N42">
         <v>1.2</v>
       </c>
       <c r="O42" t="s">
         <v>28</v>
       </c>
       <c r="P42" t="s">
         <v>29</v>
       </c>
       <c r="Q42">
         <v>398797.58</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="D43" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>116</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>1.2</v>
       </c>
       <c r="N43">
         <v>1.2</v>
       </c>
       <c r="O43" t="s">
         <v>28</v>
       </c>
       <c r="P43" t="s">
         <v>29</v>
       </c>
       <c r="Q43">
         <v>500000.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="D44" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>119</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>1.2</v>
       </c>
@@ -3473,51 +3473,51 @@
       </c>
       <c r="N55">
         <v>1.2</v>
       </c>
       <c r="O55" t="s">
         <v>28</v>
       </c>
       <c r="P55" t="s">
         <v>29</v>
       </c>
       <c r="Q55">
         <v>13000.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>148</v>
       </c>
       <c r="B56" t="s">
         <v>149</v>
       </c>
       <c r="D56" t="s">
         <v>20</v>
       </c>
       <c r="E56" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>24</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56">
         <v>1.2</v>
       </c>
       <c r="N56">
         <v>1.2</v>
       </c>
@@ -3564,51 +3564,51 @@
       </c>
       <c r="M57">
         <v>1.2</v>
       </c>
       <c r="N57">
         <v>1.2</v>
       </c>
       <c r="O57" t="s">
         <v>28</v>
       </c>
       <c r="P57" t="s">
         <v>29</v>
       </c>
       <c r="Q57">
         <v>13000.0</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>152</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="D58" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>42</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>24</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58">
         <v>1.2</v>
       </c>
@@ -3702,98 +3702,98 @@
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60">
         <v>1.2</v>
       </c>
       <c r="N60">
         <v>1.2</v>
       </c>
       <c r="O60" t="s">
         <v>28</v>
       </c>
       <c r="P60" t="s">
         <v>29</v>
       </c>
       <c r="Q60">
         <v>186419.0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D61" t="s">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>42</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>24</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61">
         <v>1.2</v>
       </c>
       <c r="N61">
         <v>1.2</v>
       </c>
       <c r="O61" t="s">
         <v>28</v>
       </c>
       <c r="P61" t="s">
         <v>29</v>
       </c>
       <c r="Q61">
         <v>12500.0</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D62" t="s">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>42</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>24</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
@@ -3843,51 +3843,51 @@
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63">
         <v>1.2</v>
       </c>
       <c r="N63">
         <v>1.2</v>
       </c>
       <c r="O63" t="s">
         <v>28</v>
       </c>
       <c r="P63" t="s">
         <v>29</v>
       </c>
       <c r="Q63">
         <v>10000.0</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
         <v>161</v>
       </c>
       <c r="B64" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D64" t="s">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>42</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>24</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
@@ -4031,98 +4031,98 @@
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67">
         <v>1.2</v>
       </c>
       <c r="N67">
         <v>1.2</v>
       </c>
       <c r="O67" t="s">
         <v>28</v>
       </c>
       <c r="P67" t="s">
         <v>29</v>
       </c>
       <c r="Q67">
         <v>12500.0</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D68" t="s">
         <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>42</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>24</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
         <v>1.2</v>
       </c>
       <c r="N68">
         <v>1.2</v>
       </c>
       <c r="O68" t="s">
         <v>28</v>
       </c>
       <c r="P68" t="s">
         <v>29</v>
       </c>
       <c r="Q68">
         <v>25000.0</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D69" t="s">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>42</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>