--- v0 (2026-06-26)
+++ v1 (2026-09-21)
@@ -101,51 +101,51 @@
   <si>
     <t>Provincia di PAVIA</t>
   </si>
   <si>
     <t>5.3 Territorio connesso, attrattivo e resiliente per la qualita di vita dei cittadini</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Min Agric. Sovranita Alim. e Foreste</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C4</t>
   </si>
   <si>
     <t>M2C4I4.3 Investimenti nella resilienza dellagrosistema irriguo per una migliore gestione delle risorse idriche</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>B41D25000120001</t>
   </si>
   <si>
     <t>FONTANILI NAVIGLIO DELLA CITTA DI CREMON</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>E21B18000590001</t>
   </si>
   <si>
     <t>Allestimento in ex cava di ghiaia di ba</t>
   </si>
   <si>
     <t>CALCINATO</t>
   </si>
   <si>
     <t>D77H21005980005</t>
   </si>
@@ -687,51 +687,51 @@
       </c>
       <c r="M3">
         <v>4.3</v>
       </c>
       <c r="N3">
         <v>4.3</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3">
         <v>190000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>4.3</v>
       </c>