--- v0 (2026-06-14)
+++ v1 (2026-08-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="634">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="631">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -101,51 +101,51 @@
   <si>
     <t>CISERANO</t>
   </si>
   <si>
     <t>3.1 Scuola</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO DELLISTRUZIONE E MERITO</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M4C1I1.2 Piano di estensione del tempo pieno</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>I77G24000120006</t>
   </si>
   <si>
     <t>CASSANO DADDA</t>
   </si>
   <si>
     <t>D88H24001420006</t>
   </si>
   <si>
     <t>GIUSSAGO</t>
   </si>
   <si>
     <t>G15E24000320006</t>
   </si>
   <si>
     <t>PNRR39 INV560 M4C1INV1.2 Scuola dIn</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>PAVIA</t>
   </si>
@@ -1314,59 +1314,50 @@
     <t>H75E22000430006</t>
   </si>
   <si>
     <t>FORMAZIONE DI NUOVO EDIFICIO PER LA REFEZIONE PASTI NELLA SCUOLA SECONDARIA DI PRIMO GRADO INTERCOMUNALE DI LESMOCORREZZANACAMPA</t>
   </si>
   <si>
     <t>LESMO</t>
   </si>
   <si>
     <t>I65E22000090006</t>
   </si>
   <si>
     <t>REALIZZAZIONE NUOVO CORPO DI FABBRICA DA ADIBIRE A MENSA SCOLASTICA PER LA SCUOLA PRIMARIA NELSON MANDELA</t>
   </si>
   <si>
     <t>MONASTEROLO DEL CASTELLO</t>
   </si>
   <si>
     <t>C64E21001920006</t>
   </si>
   <si>
     <t>AMPLIAMENTO MENSA SCOLASTICA PRESSO LA SCUOLA PRIMARIA</t>
   </si>
   <si>
     <t>BARIANO</t>
-  </si>
-[...7 lines deleted...]
-    <t>OLGIATE COMASCO</t>
   </si>
   <si>
     <t>E64E22000910006</t>
   </si>
   <si>
     <t>AMPLIAMENTO DELLA MENSA ESISTENTE AL SERVIZIO DEL POLO SCOLASTICO COMUNALE</t>
   </si>
   <si>
     <t>ROCCAFRANCA</t>
   </si>
   <si>
     <t>H15E22000300001</t>
   </si>
   <si>
     <t>REALIZZAZIONE NUOVA MENSA PRESSO SCUOLA SECONDARIA DI PRIMO GRADO CORRIDONI IN VIA FLORES E SCUOLA PRIMARIA DE AMICIS IN VIA DEL</t>
   </si>
   <si>
     <t>BERGAMO</t>
   </si>
   <si>
     <t>I37G22000270006</t>
   </si>
   <si>
     <t>REALIZZAZIONE MENSA SCOLASTICA MEDIANTE ADEGUAMENTO DELLEDIFICIO SEDE DELLA SCUOLA PRIMARIA</t>
   </si>
@@ -2261,51 +2252,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R216"/>
+  <dimension ref="A1:R215"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3367,51 +3358,51 @@
       </c>
       <c r="M23">
         <v>1.2</v>
       </c>
       <c r="N23">
         <v>1.2</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23" t="s">
         <v>29</v>
       </c>
       <c r="Q23">
         <v>930000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E24" t="s">
         <v>82</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>1.2</v>
       </c>
@@ -3555,51 +3546,51 @@
       </c>
       <c r="M27">
         <v>1.2</v>
       </c>
       <c r="N27">
         <v>1.2</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27" t="s">
         <v>29</v>
       </c>
       <c r="Q27">
         <v>336000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E28" t="s">
         <v>87</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>1.2</v>
       </c>
@@ -3649,51 +3640,51 @@
       </c>
       <c r="M29">
         <v>1.2</v>
       </c>
       <c r="N29">
         <v>1.2</v>
       </c>
       <c r="O29" t="s">
         <v>28</v>
       </c>
       <c r="P29" t="s">
         <v>29</v>
       </c>
       <c r="Q29">
         <v>168000.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="D30" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E30" t="s">
         <v>96</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>1.2</v>
       </c>
@@ -3931,51 +3922,51 @@
       </c>
       <c r="M35">
         <v>1.2</v>
       </c>
       <c r="N35">
         <v>1.2</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
         <v>1800000.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E36" t="s">
         <v>113</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>1.2</v>
       </c>
@@ -4025,51 +4016,51 @@
       </c>
       <c r="M37">
         <v>1.2</v>
       </c>
       <c r="N37">
         <v>1.2</v>
       </c>
       <c r="O37" t="s">
         <v>28</v>
       </c>
       <c r="P37" t="s">
         <v>29</v>
       </c>
       <c r="Q37">
         <v>84942.0</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>117</v>
       </c>
       <c r="B38" t="s">
         <v>118</v>
       </c>
       <c r="D38" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E38" t="s">
         <v>119</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="I38" t="s">
         <v>24</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38">
         <v>1.2</v>
       </c>
@@ -4166,145 +4157,145 @@
       </c>
       <c r="M40">
         <v>1.2</v>
       </c>
       <c r="N40">
         <v>1.2</v>
       </c>
       <c r="O40" t="s">
         <v>28</v>
       </c>
       <c r="P40" t="s">
         <v>29</v>
       </c>
       <c r="Q40">
         <v>375000.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>125</v>
       </c>
       <c r="B41" t="s">
         <v>126</v>
       </c>
       <c r="D41" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>1.2</v>
       </c>
       <c r="N41">
         <v>1.2</v>
       </c>
       <c r="O41" t="s">
         <v>28</v>
       </c>
       <c r="P41" t="s">
         <v>29</v>
       </c>
       <c r="Q41">
         <v>131639.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>127</v>
       </c>
       <c r="B42" t="s">
         <v>128</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
         <v>129</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>1.2</v>
       </c>
       <c r="N42">
         <v>1.2</v>
       </c>
       <c r="O42" t="s">
         <v>28</v>
       </c>
       <c r="P42" t="s">
         <v>29</v>
       </c>
       <c r="Q42">
         <v>787000.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>130</v>
       </c>
       <c r="B43" t="s">
         <v>131</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E43" t="s">
         <v>132</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>1.2</v>
       </c>
@@ -4542,51 +4533,51 @@
       </c>
       <c r="M48">
         <v>1.2</v>
       </c>
       <c r="N48">
         <v>1.2</v>
       </c>
       <c r="O48" t="s">
         <v>28</v>
       </c>
       <c r="P48" t="s">
         <v>29</v>
       </c>
       <c r="Q48">
         <v>489600.0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>148</v>
       </c>
       <c r="B49" t="s">
         <v>149</v>
       </c>
       <c r="D49" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E49" t="s">
         <v>150</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
         <v>1.2</v>
       </c>
@@ -4683,98 +4674,98 @@
       </c>
       <c r="M51">
         <v>1.2</v>
       </c>
       <c r="N51">
         <v>1.2</v>
       </c>
       <c r="O51" t="s">
         <v>28</v>
       </c>
       <c r="P51" t="s">
         <v>29</v>
       </c>
       <c r="Q51">
         <v>269115.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>157</v>
       </c>
       <c r="B52" t="s">
         <v>158</v>
       </c>
       <c r="D52" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E52" t="s">
         <v>159</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52">
         <v>1.2</v>
       </c>
       <c r="N52">
         <v>1.2</v>
       </c>
       <c r="O52" t="s">
         <v>28</v>
       </c>
       <c r="P52" t="s">
         <v>29</v>
       </c>
       <c r="Q52">
         <v>700000.0</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>160</v>
       </c>
       <c r="B53" t="s">
         <v>161</v>
       </c>
       <c r="D53" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E53" t="s">
         <v>162</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53">
         <v>1.2</v>
       </c>
@@ -4918,51 +4909,51 @@
       </c>
       <c r="M56">
         <v>1.2</v>
       </c>
       <c r="N56">
         <v>1.2</v>
       </c>
       <c r="O56" t="s">
         <v>28</v>
       </c>
       <c r="P56" t="s">
         <v>29</v>
       </c>
       <c r="Q56">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>172</v>
       </c>
       <c r="B57" t="s">
         <v>173</v>
       </c>
       <c r="D57" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E57" t="s">
         <v>174</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>24</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57">
         <v>1.2</v>
       </c>
@@ -5388,51 +5379,51 @@
       </c>
       <c r="M66">
         <v>1.2</v>
       </c>
       <c r="N66">
         <v>1.2</v>
       </c>
       <c r="O66" t="s">
         <v>28</v>
       </c>
       <c r="P66" t="s">
         <v>29</v>
       </c>
       <c r="Q66">
         <v>430000.0</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
         <v>201</v>
       </c>
       <c r="B67" t="s">
         <v>202</v>
       </c>
       <c r="D67" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E67" t="s">
         <v>203</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>24</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67">
         <v>1.2</v>
       </c>
@@ -5529,51 +5520,51 @@
       </c>
       <c r="M69">
         <v>1.2</v>
       </c>
       <c r="N69">
         <v>1.2</v>
       </c>
       <c r="O69" t="s">
         <v>28</v>
       </c>
       <c r="P69" t="s">
         <v>29</v>
       </c>
       <c r="Q69">
         <v>336000.0</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
         <v>210</v>
       </c>
       <c r="B70" t="s">
         <v>211</v>
       </c>
       <c r="D70" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E70" t="s">
         <v>212</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>24</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70">
         <v>1.2</v>
       </c>
@@ -5905,98 +5896,98 @@
       </c>
       <c r="M77">
         <v>1.2</v>
       </c>
       <c r="N77">
         <v>1.2</v>
       </c>
       <c r="O77" t="s">
         <v>28</v>
       </c>
       <c r="P77" t="s">
         <v>29</v>
       </c>
       <c r="Q77">
         <v>758000.0</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
         <v>233</v>
       </c>
       <c r="B78" t="s">
         <v>234</v>
       </c>
       <c r="D78" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E78" t="s">
         <v>235</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>24</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78">
         <v>1.2</v>
       </c>
       <c r="N78">
         <v>1.2</v>
       </c>
       <c r="O78" t="s">
         <v>28</v>
       </c>
       <c r="P78" t="s">
         <v>29</v>
       </c>
       <c r="Q78">
         <v>750000.0</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
         <v>236</v>
       </c>
       <c r="B79" t="s">
         <v>237</v>
       </c>
       <c r="D79" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E79" t="s">
         <v>238</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
         <v>24</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79">
         <v>1.2</v>
       </c>
@@ -6046,51 +6037,51 @@
       </c>
       <c r="M80">
         <v>1.2</v>
       </c>
       <c r="N80">
         <v>1.2</v>
       </c>
       <c r="O80" t="s">
         <v>28</v>
       </c>
       <c r="P80" t="s">
         <v>29</v>
       </c>
       <c r="Q80">
         <v>264000.0</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
         <v>242</v>
       </c>
       <c r="B81" t="s">
         <v>243</v>
       </c>
       <c r="D81" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E81" t="s">
         <v>244</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>24</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
       <c r="M81">
         <v>1.2</v>
       </c>
@@ -6234,51 +6225,51 @@
       </c>
       <c r="M84">
         <v>1.2</v>
       </c>
       <c r="N84">
         <v>1.2</v>
       </c>
       <c r="O84" t="s">
         <v>28</v>
       </c>
       <c r="P84" t="s">
         <v>29</v>
       </c>
       <c r="Q84">
         <v>285000.0</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>254</v>
       </c>
       <c r="B85" t="s">
         <v>225</v>
       </c>
       <c r="D85" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E85" t="s">
         <v>255</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
         <v>24</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
         <v>26</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85">
         <v>1.2</v>
       </c>
@@ -6422,51 +6413,51 @@
       </c>
       <c r="M88">
         <v>1.2</v>
       </c>
       <c r="N88">
         <v>1.2</v>
       </c>
       <c r="O88" t="s">
         <v>28</v>
       </c>
       <c r="P88" t="s">
         <v>29</v>
       </c>
       <c r="Q88">
         <v>125000.0</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
         <v>265</v>
       </c>
       <c r="B89" t="s">
         <v>266</v>
       </c>
       <c r="D89" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E89" t="s">
         <v>267</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="I89" t="s">
         <v>24</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
         <v>26</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89">
         <v>1.2</v>
       </c>
@@ -6798,51 +6789,51 @@
       </c>
       <c r="M96">
         <v>1.2</v>
       </c>
       <c r="N96">
         <v>1.2</v>
       </c>
       <c r="O96" t="s">
         <v>28</v>
       </c>
       <c r="P96" t="s">
         <v>29</v>
       </c>
       <c r="Q96">
         <v>750000.0</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
         <v>288</v>
       </c>
       <c r="B97" t="s">
         <v>289</v>
       </c>
       <c r="D97" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E97" t="s">
         <v>290</v>
       </c>
       <c r="F97" t="s">
         <v>22</v>
       </c>
       <c r="G97" t="s">
         <v>23</v>
       </c>
       <c r="I97" t="s">
         <v>24</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
         <v>26</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
       <c r="M97">
         <v>1.2</v>
       </c>
@@ -7738,51 +7729,51 @@
       </c>
       <c r="M116">
         <v>1.2</v>
       </c>
       <c r="N116">
         <v>1.2</v>
       </c>
       <c r="O116" t="s">
         <v>28</v>
       </c>
       <c r="P116" t="s">
         <v>29</v>
       </c>
       <c r="Q116">
         <v>720000.0</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
         <v>344</v>
       </c>
       <c r="B117" t="s">
         <v>345</v>
       </c>
       <c r="D117" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E117" t="s">
         <v>346</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="I117" t="s">
         <v>24</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
         <v>26</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117">
         <v>1.2</v>
       </c>
@@ -8114,51 +8105,51 @@
       </c>
       <c r="M124">
         <v>1.2</v>
       </c>
       <c r="N124">
         <v>1.2</v>
       </c>
       <c r="O124" t="s">
         <v>28</v>
       </c>
       <c r="P124" t="s">
         <v>29</v>
       </c>
       <c r="Q124">
         <v>660000.0</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" t="s">
         <v>366</v>
       </c>
       <c r="B125" t="s">
         <v>367</v>
       </c>
       <c r="D125" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E125" t="s">
         <v>368</v>
       </c>
       <c r="F125" t="s">
         <v>22</v>
       </c>
       <c r="G125" t="s">
         <v>23</v>
       </c>
       <c r="I125" t="s">
         <v>24</v>
       </c>
       <c r="J125" t="s">
         <v>25</v>
       </c>
       <c r="K125" t="s">
         <v>26</v>
       </c>
       <c r="L125" t="s">
         <v>27</v>
       </c>
       <c r="M125">
         <v>1.2</v>
       </c>
@@ -8208,192 +8199,192 @@
       </c>
       <c r="M126">
         <v>1.2</v>
       </c>
       <c r="N126">
         <v>1.2</v>
       </c>
       <c r="O126" t="s">
         <v>28</v>
       </c>
       <c r="P126" t="s">
         <v>29</v>
       </c>
       <c r="Q126">
         <v>250000.0</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" t="s">
         <v>372</v>
       </c>
       <c r="B127" t="s">
         <v>373</v>
       </c>
       <c r="D127" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E127" t="s">
         <v>374</v>
       </c>
       <c r="F127" t="s">
         <v>22</v>
       </c>
       <c r="G127" t="s">
         <v>23</v>
       </c>
       <c r="I127" t="s">
         <v>24</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
         <v>26</v>
       </c>
       <c r="L127" t="s">
         <v>27</v>
       </c>
       <c r="M127">
         <v>1.2</v>
       </c>
       <c r="N127">
         <v>1.2</v>
       </c>
       <c r="O127" t="s">
         <v>28</v>
       </c>
       <c r="P127" t="s">
         <v>29</v>
       </c>
       <c r="Q127">
         <v>740000.0</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" t="s">
         <v>375</v>
       </c>
       <c r="B128" t="s">
         <v>376</v>
       </c>
       <c r="D128" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E128" t="s">
         <v>377</v>
       </c>
       <c r="F128" t="s">
         <v>22</v>
       </c>
       <c r="G128" t="s">
         <v>23</v>
       </c>
       <c r="I128" t="s">
         <v>24</v>
       </c>
       <c r="J128" t="s">
         <v>25</v>
       </c>
       <c r="K128" t="s">
         <v>26</v>
       </c>
       <c r="L128" t="s">
         <v>27</v>
       </c>
       <c r="M128">
         <v>1.2</v>
       </c>
       <c r="N128">
         <v>1.2</v>
       </c>
       <c r="O128" t="s">
         <v>28</v>
       </c>
       <c r="P128" t="s">
         <v>29</v>
       </c>
       <c r="Q128">
         <v>780000.0</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" t="s">
         <v>378</v>
       </c>
       <c r="B129" t="s">
         <v>379</v>
       </c>
       <c r="D129" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E129" t="s">
         <v>380</v>
       </c>
       <c r="F129" t="s">
         <v>22</v>
       </c>
       <c r="G129" t="s">
         <v>23</v>
       </c>
       <c r="I129" t="s">
         <v>24</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129" t="s">
         <v>26</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129">
         <v>1.2</v>
       </c>
       <c r="N129">
         <v>1.2</v>
       </c>
       <c r="O129" t="s">
         <v>28</v>
       </c>
       <c r="P129" t="s">
         <v>29</v>
       </c>
       <c r="Q129">
         <v>540000.0</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" t="s">
         <v>381</v>
       </c>
       <c r="B130" t="s">
         <v>382</v>
       </c>
       <c r="D130" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E130" t="s">
         <v>383</v>
       </c>
       <c r="F130" t="s">
         <v>22</v>
       </c>
       <c r="G130" t="s">
         <v>23</v>
       </c>
       <c r="I130" t="s">
         <v>24</v>
       </c>
       <c r="J130" t="s">
         <v>25</v>
       </c>
       <c r="K130" t="s">
         <v>26</v>
       </c>
       <c r="L130" t="s">
         <v>27</v>
       </c>
       <c r="M130">
         <v>1.2</v>
       </c>
@@ -8443,51 +8434,51 @@
       </c>
       <c r="M131">
         <v>1.2</v>
       </c>
       <c r="N131">
         <v>1.2</v>
       </c>
       <c r="O131" t="s">
         <v>28</v>
       </c>
       <c r="P131" t="s">
         <v>29</v>
       </c>
       <c r="Q131">
         <v>1270000.0</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" t="s">
         <v>387</v>
       </c>
       <c r="B132" t="s">
         <v>388</v>
       </c>
       <c r="D132" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E132" t="s">
         <v>389</v>
       </c>
       <c r="F132" t="s">
         <v>22</v>
       </c>
       <c r="G132" t="s">
         <v>23</v>
       </c>
       <c r="I132" t="s">
         <v>24</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132" t="s">
         <v>26</v>
       </c>
       <c r="L132" t="s">
         <v>27</v>
       </c>
       <c r="M132">
         <v>1.2</v>
       </c>
@@ -8584,51 +8575,51 @@
       </c>
       <c r="M134">
         <v>1.2</v>
       </c>
       <c r="N134">
         <v>1.2</v>
       </c>
       <c r="O134" t="s">
         <v>28</v>
       </c>
       <c r="P134" t="s">
         <v>29</v>
       </c>
       <c r="Q134">
         <v>819060.0</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" t="s">
         <v>396</v>
       </c>
       <c r="B135" t="s">
         <v>397</v>
       </c>
       <c r="D135" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E135" t="s">
         <v>398</v>
       </c>
       <c r="F135" t="s">
         <v>22</v>
       </c>
       <c r="G135" t="s">
         <v>23</v>
       </c>
       <c r="I135" t="s">
         <v>24</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135">
         <v>1.2</v>
       </c>
@@ -8913,51 +8904,51 @@
       </c>
       <c r="M141">
         <v>1.2</v>
       </c>
       <c r="N141">
         <v>1.2</v>
       </c>
       <c r="O141" t="s">
         <v>28</v>
       </c>
       <c r="P141" t="s">
         <v>29</v>
       </c>
       <c r="Q141">
         <v>1350616.0</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" t="s">
         <v>417</v>
       </c>
       <c r="B142" t="s">
         <v>418</v>
       </c>
       <c r="D142" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E142" t="s">
         <v>250</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
       <c r="G142" t="s">
         <v>23</v>
       </c>
       <c r="I142" t="s">
         <v>24</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
         <v>26</v>
       </c>
       <c r="L142" t="s">
         <v>27</v>
       </c>
       <c r="M142">
         <v>1.2</v>
       </c>
@@ -9007,98 +8998,98 @@
       </c>
       <c r="M143">
         <v>1.2</v>
       </c>
       <c r="N143">
         <v>1.2</v>
       </c>
       <c r="O143" t="s">
         <v>28</v>
       </c>
       <c r="P143" t="s">
         <v>29</v>
       </c>
       <c r="Q143">
         <v>218125.8</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" t="s">
         <v>422</v>
       </c>
       <c r="B144" t="s">
         <v>423</v>
       </c>
       <c r="D144" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E144" t="s">
         <v>424</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
       <c r="G144" t="s">
         <v>23</v>
       </c>
       <c r="I144" t="s">
         <v>24</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144" t="s">
         <v>26</v>
       </c>
       <c r="L144" t="s">
         <v>27</v>
       </c>
       <c r="M144">
         <v>1.2</v>
       </c>
       <c r="N144">
         <v>1.2</v>
       </c>
       <c r="O144" t="s">
         <v>28</v>
       </c>
       <c r="P144" t="s">
         <v>29</v>
       </c>
       <c r="Q144">
         <v>750000.0</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" t="s">
         <v>425</v>
       </c>
       <c r="B145" t="s">
         <v>426</v>
       </c>
       <c r="D145" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E145" t="s">
         <v>427</v>
       </c>
       <c r="F145" t="s">
         <v>22</v>
       </c>
       <c r="G145" t="s">
         <v>23</v>
       </c>
       <c r="I145" t="s">
         <v>24</v>
       </c>
       <c r="J145" t="s">
         <v>25</v>
       </c>
       <c r="K145" t="s">
         <v>26</v>
       </c>
       <c r="L145" t="s">
         <v>27</v>
       </c>
       <c r="M145">
         <v>1.2</v>
       </c>
@@ -9231,3246 +9222,3199 @@
       <c r="I148" t="s">
         <v>24</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148" t="s">
         <v>26</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148">
         <v>1.2</v>
       </c>
       <c r="N148">
         <v>1.2</v>
       </c>
       <c r="O148" t="s">
         <v>28</v>
       </c>
       <c r="P148" t="s">
         <v>29</v>
       </c>
       <c r="Q148">
-        <v>498000.0</v>
+        <v>560000.0</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" t="s">
         <v>437</v>
       </c>
       <c r="B149" t="s">
         <v>438</v>
       </c>
       <c r="D149" t="s">
         <v>20</v>
       </c>
       <c r="E149" t="s">
         <v>439</v>
       </c>
       <c r="F149" t="s">
         <v>22</v>
       </c>
       <c r="G149" t="s">
         <v>23</v>
       </c>
       <c r="I149" t="s">
         <v>24</v>
       </c>
       <c r="J149" t="s">
         <v>25</v>
       </c>
       <c r="K149" t="s">
         <v>26</v>
       </c>
       <c r="L149" t="s">
         <v>27</v>
       </c>
       <c r="M149">
         <v>1.2</v>
       </c>
       <c r="N149">
         <v>1.2</v>
       </c>
       <c r="O149" t="s">
         <v>28</v>
       </c>
       <c r="P149" t="s">
         <v>29</v>
       </c>
       <c r="Q149">
-        <v>560000.0</v>
+        <v>450000.0</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" t="s">
         <v>440</v>
       </c>
       <c r="B150" t="s">
         <v>441</v>
       </c>
       <c r="D150" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E150" t="s">
         <v>442</v>
       </c>
       <c r="F150" t="s">
         <v>22</v>
       </c>
       <c r="G150" t="s">
         <v>23</v>
       </c>
       <c r="I150" t="s">
         <v>24</v>
       </c>
       <c r="J150" t="s">
         <v>25</v>
       </c>
       <c r="K150" t="s">
         <v>26</v>
       </c>
       <c r="L150" t="s">
         <v>27</v>
       </c>
       <c r="M150">
         <v>1.2</v>
       </c>
       <c r="N150">
         <v>1.2</v>
       </c>
       <c r="O150" t="s">
         <v>28</v>
       </c>
       <c r="P150" t="s">
         <v>29</v>
       </c>
       <c r="Q150">
-        <v>450000.0</v>
+        <v>650000.0</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" t="s">
         <v>443</v>
       </c>
       <c r="B151" t="s">
         <v>444</v>
       </c>
       <c r="D151" t="s">
         <v>36</v>
       </c>
       <c r="E151" t="s">
         <v>445</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151" t="s">
         <v>23</v>
       </c>
       <c r="I151" t="s">
         <v>24</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
         <v>26</v>
       </c>
       <c r="L151" t="s">
         <v>27</v>
       </c>
       <c r="M151">
         <v>1.2</v>
       </c>
       <c r="N151">
         <v>1.2</v>
       </c>
       <c r="O151" t="s">
         <v>28</v>
       </c>
       <c r="P151" t="s">
         <v>29</v>
       </c>
       <c r="Q151">
-        <v>650000.0</v>
+        <v>330000.0</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" t="s">
         <v>446</v>
       </c>
       <c r="B152" t="s">
         <v>447</v>
       </c>
       <c r="D152" t="s">
         <v>36</v>
       </c>
       <c r="E152" t="s">
         <v>448</v>
       </c>
       <c r="F152" t="s">
         <v>22</v>
       </c>
       <c r="G152" t="s">
         <v>23</v>
       </c>
       <c r="I152" t="s">
         <v>24</v>
       </c>
       <c r="J152" t="s">
         <v>25</v>
       </c>
       <c r="K152" t="s">
         <v>26</v>
       </c>
       <c r="L152" t="s">
         <v>27</v>
       </c>
       <c r="M152">
         <v>1.2</v>
       </c>
       <c r="N152">
         <v>1.2</v>
       </c>
       <c r="O152" t="s">
         <v>28</v>
       </c>
       <c r="P152" t="s">
         <v>29</v>
       </c>
       <c r="Q152">
-        <v>330000.0</v>
+        <v>400000.0</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" t="s">
         <v>449</v>
       </c>
       <c r="B153" t="s">
         <v>450</v>
       </c>
       <c r="D153" t="s">
         <v>36</v>
       </c>
       <c r="E153" t="s">
         <v>451</v>
       </c>
       <c r="F153" t="s">
         <v>22</v>
       </c>
       <c r="G153" t="s">
         <v>23</v>
       </c>
       <c r="I153" t="s">
         <v>24</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153" t="s">
         <v>26</v>
       </c>
       <c r="L153" t="s">
         <v>27</v>
       </c>
       <c r="M153">
         <v>1.2</v>
       </c>
       <c r="N153">
         <v>1.2</v>
       </c>
       <c r="O153" t="s">
         <v>28</v>
       </c>
       <c r="P153" t="s">
         <v>29</v>
       </c>
       <c r="Q153">
-        <v>400000.0</v>
+        <v>741275.0</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" t="s">
         <v>452</v>
       </c>
       <c r="B154" t="s">
         <v>453</v>
       </c>
       <c r="D154" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E154" t="s">
         <v>454</v>
       </c>
       <c r="F154" t="s">
         <v>22</v>
       </c>
       <c r="G154" t="s">
         <v>23</v>
       </c>
       <c r="I154" t="s">
         <v>24</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154" t="s">
         <v>26</v>
       </c>
       <c r="L154" t="s">
         <v>27</v>
       </c>
       <c r="M154">
         <v>1.2</v>
       </c>
       <c r="N154">
         <v>1.2</v>
       </c>
       <c r="O154" t="s">
         <v>28</v>
       </c>
       <c r="P154" t="s">
         <v>29</v>
       </c>
       <c r="Q154">
-        <v>741275.0</v>
+        <v>700000.0</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" t="s">
         <v>455</v>
       </c>
       <c r="B155" t="s">
         <v>456</v>
       </c>
       <c r="D155" t="s">
         <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>457</v>
       </c>
       <c r="F155" t="s">
         <v>22</v>
       </c>
       <c r="G155" t="s">
         <v>23</v>
       </c>
       <c r="I155" t="s">
         <v>24</v>
       </c>
       <c r="J155" t="s">
         <v>25</v>
       </c>
       <c r="K155" t="s">
         <v>26</v>
       </c>
       <c r="L155" t="s">
         <v>27</v>
       </c>
       <c r="M155">
         <v>1.2</v>
       </c>
       <c r="N155">
         <v>1.2</v>
       </c>
       <c r="O155" t="s">
         <v>28</v>
       </c>
       <c r="P155" t="s">
         <v>29</v>
       </c>
       <c r="Q155">
-        <v>700000.0</v>
+        <v>677000.0</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156" t="s">
         <v>458</v>
       </c>
       <c r="B156" t="s">
         <v>459</v>
       </c>
       <c r="D156" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E156" t="s">
         <v>460</v>
       </c>
       <c r="F156" t="s">
         <v>22</v>
       </c>
       <c r="G156" t="s">
         <v>23</v>
       </c>
       <c r="I156" t="s">
         <v>24</v>
       </c>
       <c r="J156" t="s">
         <v>25</v>
       </c>
       <c r="K156" t="s">
         <v>26</v>
       </c>
       <c r="L156" t="s">
         <v>27</v>
       </c>
       <c r="M156">
         <v>1.2</v>
       </c>
       <c r="N156">
         <v>1.2</v>
       </c>
       <c r="O156" t="s">
         <v>28</v>
       </c>
       <c r="P156" t="s">
         <v>29</v>
       </c>
       <c r="Q156">
-        <v>677000.0</v>
+        <v>600000.0</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" t="s">
         <v>461</v>
       </c>
       <c r="B157" t="s">
         <v>462</v>
       </c>
       <c r="D157" t="s">
         <v>36</v>
       </c>
       <c r="E157" t="s">
-        <v>463</v>
+        <v>253</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="I157" t="s">
         <v>24</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
         <v>26</v>
       </c>
       <c r="L157" t="s">
         <v>27</v>
       </c>
       <c r="M157">
         <v>1.2</v>
       </c>
       <c r="N157">
         <v>1.2</v>
       </c>
       <c r="O157" t="s">
         <v>28</v>
       </c>
       <c r="P157" t="s">
         <v>29</v>
       </c>
       <c r="Q157">
-        <v>600000.0</v>
+        <v>545000.0</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" t="s">
+        <v>463</v>
+      </c>
+      <c r="B158" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="D158" t="s">
         <v>36</v>
       </c>
       <c r="E158" t="s">
-        <v>253</v>
+        <v>465</v>
       </c>
       <c r="F158" t="s">
         <v>22</v>
       </c>
       <c r="G158" t="s">
         <v>23</v>
       </c>
       <c r="I158" t="s">
         <v>24</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158" t="s">
         <v>26</v>
       </c>
       <c r="L158" t="s">
         <v>27</v>
       </c>
       <c r="M158">
         <v>1.2</v>
       </c>
       <c r="N158">
         <v>1.2</v>
       </c>
       <c r="O158" t="s">
         <v>28</v>
       </c>
       <c r="P158" t="s">
         <v>29</v>
       </c>
       <c r="Q158">
-        <v>545000.0</v>
+        <v>980000.0</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" t="s">
         <v>466</v>
       </c>
       <c r="B159" t="s">
         <v>467</v>
       </c>
       <c r="D159" t="s">
         <v>36</v>
       </c>
       <c r="E159" t="s">
         <v>468</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
       <c r="G159" t="s">
         <v>23</v>
       </c>
       <c r="I159" t="s">
         <v>24</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159" t="s">
         <v>26</v>
       </c>
       <c r="L159" t="s">
         <v>27</v>
       </c>
       <c r="M159">
         <v>1.2</v>
       </c>
       <c r="N159">
         <v>1.2</v>
       </c>
       <c r="O159" t="s">
         <v>28</v>
       </c>
       <c r="P159" t="s">
         <v>29</v>
       </c>
       <c r="Q159">
-        <v>980000.0</v>
+        <v>234384.18</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" t="s">
         <v>469</v>
       </c>
       <c r="B160" t="s">
         <v>470</v>
       </c>
       <c r="D160" t="s">
         <v>36</v>
       </c>
       <c r="E160" t="s">
-        <v>471</v>
+        <v>129</v>
       </c>
       <c r="F160" t="s">
         <v>22</v>
       </c>
       <c r="G160" t="s">
         <v>23</v>
       </c>
       <c r="I160" t="s">
         <v>24</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160" t="s">
         <v>26</v>
       </c>
       <c r="L160" t="s">
         <v>27</v>
       </c>
       <c r="M160">
         <v>1.2</v>
       </c>
       <c r="N160">
         <v>1.2</v>
       </c>
       <c r="O160" t="s">
         <v>28</v>
       </c>
       <c r="P160" t="s">
         <v>29</v>
       </c>
       <c r="Q160">
-        <v>234384.18</v>
+        <v>1469627.69</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" t="s">
+        <v>471</v>
+      </c>
+      <c r="B161" t="s">
         <v>472</v>
       </c>
-      <c r="B161" t="s">
+      <c r="D161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E161" t="s">
         <v>473</v>
       </c>
-      <c r="D161" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
       <c r="G161" t="s">
         <v>23</v>
       </c>
       <c r="I161" t="s">
         <v>24</v>
       </c>
       <c r="J161" t="s">
         <v>25</v>
       </c>
       <c r="K161" t="s">
         <v>26</v>
       </c>
       <c r="L161" t="s">
         <v>27</v>
       </c>
       <c r="M161">
         <v>1.2</v>
       </c>
       <c r="N161">
         <v>1.2</v>
       </c>
       <c r="O161" t="s">
         <v>28</v>
       </c>
       <c r="P161" t="s">
         <v>29</v>
       </c>
       <c r="Q161">
-        <v>1469627.69</v>
+        <v>400000.0</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" t="s">
         <v>474</v>
       </c>
       <c r="B162" t="s">
         <v>475</v>
       </c>
       <c r="D162" t="s">
         <v>36</v>
       </c>
       <c r="E162" t="s">
         <v>476</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
       <c r="G162" t="s">
         <v>23</v>
       </c>
       <c r="I162" t="s">
         <v>24</v>
       </c>
       <c r="J162" t="s">
         <v>25</v>
       </c>
       <c r="K162" t="s">
         <v>26</v>
       </c>
       <c r="L162" t="s">
         <v>27</v>
       </c>
       <c r="M162">
         <v>1.2</v>
       </c>
       <c r="N162">
         <v>1.2</v>
       </c>
       <c r="O162" t="s">
         <v>28</v>
       </c>
       <c r="P162" t="s">
         <v>29</v>
       </c>
       <c r="Q162">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" t="s">
         <v>477</v>
       </c>
       <c r="B163" t="s">
         <v>478</v>
       </c>
       <c r="D163" t="s">
         <v>36</v>
       </c>
       <c r="E163" t="s">
         <v>479</v>
       </c>
       <c r="F163" t="s">
         <v>22</v>
       </c>
       <c r="G163" t="s">
         <v>23</v>
       </c>
       <c r="I163" t="s">
         <v>24</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163" t="s">
         <v>26</v>
       </c>
       <c r="L163" t="s">
         <v>27</v>
       </c>
       <c r="M163">
         <v>1.2</v>
       </c>
       <c r="N163">
         <v>1.2</v>
       </c>
       <c r="O163" t="s">
         <v>28</v>
       </c>
       <c r="P163" t="s">
         <v>29</v>
       </c>
       <c r="Q163">
-        <v>500000.0</v>
+        <v>720000.0</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" t="s">
         <v>480</v>
       </c>
       <c r="B164" t="s">
         <v>481</v>
       </c>
       <c r="D164" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>482</v>
       </c>
       <c r="F164" t="s">
         <v>22</v>
       </c>
       <c r="G164" t="s">
         <v>23</v>
       </c>
       <c r="I164" t="s">
         <v>24</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164" t="s">
         <v>26</v>
       </c>
       <c r="L164" t="s">
         <v>27</v>
       </c>
       <c r="M164">
         <v>1.2</v>
       </c>
       <c r="N164">
         <v>1.2</v>
       </c>
       <c r="O164" t="s">
         <v>28</v>
       </c>
       <c r="P164" t="s">
         <v>29</v>
       </c>
       <c r="Q164">
-        <v>720000.0</v>
+        <v>409821.0</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" t="s">
         <v>483</v>
       </c>
       <c r="B165" t="s">
         <v>484</v>
       </c>
       <c r="D165" t="s">
         <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>485</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165" t="s">
         <v>23</v>
       </c>
       <c r="I165" t="s">
         <v>24</v>
       </c>
       <c r="J165" t="s">
         <v>25</v>
       </c>
       <c r="K165" t="s">
         <v>26</v>
       </c>
       <c r="L165" t="s">
         <v>27</v>
       </c>
       <c r="M165">
         <v>1.2</v>
       </c>
       <c r="N165">
         <v>1.2</v>
       </c>
       <c r="O165" t="s">
         <v>28</v>
       </c>
       <c r="P165" t="s">
         <v>29</v>
       </c>
       <c r="Q165">
-        <v>409821.0</v>
+        <v>776600.0</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" t="s">
         <v>486</v>
       </c>
       <c r="B166" t="s">
         <v>487</v>
       </c>
       <c r="D166" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E166" t="s">
-        <v>488</v>
+        <v>57</v>
       </c>
       <c r="F166" t="s">
         <v>22</v>
       </c>
       <c r="G166" t="s">
         <v>23</v>
       </c>
       <c r="I166" t="s">
         <v>24</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166" t="s">
         <v>26</v>
       </c>
       <c r="L166" t="s">
         <v>27</v>
       </c>
       <c r="M166">
         <v>1.2</v>
       </c>
       <c r="N166">
         <v>1.2</v>
       </c>
       <c r="O166" t="s">
         <v>28</v>
       </c>
       <c r="P166" t="s">
         <v>29</v>
       </c>
       <c r="Q166">
-        <v>776600.0</v>
+        <v>345569.0</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" t="s">
+        <v>488</v>
+      </c>
+      <c r="B167" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
       <c r="D167" t="s">
         <v>20</v>
       </c>
       <c r="E167" t="s">
-        <v>57</v>
+        <v>490</v>
       </c>
       <c r="F167" t="s">
         <v>22</v>
       </c>
       <c r="G167" t="s">
         <v>23</v>
       </c>
       <c r="I167" t="s">
         <v>24</v>
       </c>
       <c r="J167" t="s">
         <v>25</v>
       </c>
       <c r="K167" t="s">
         <v>26</v>
       </c>
       <c r="L167" t="s">
         <v>27</v>
       </c>
       <c r="M167">
         <v>1.2</v>
       </c>
       <c r="N167">
         <v>1.2</v>
       </c>
       <c r="O167" t="s">
         <v>28</v>
       </c>
       <c r="P167" t="s">
         <v>29</v>
       </c>
       <c r="Q167">
-        <v>345569.0</v>
+        <v>501600.0</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" t="s">
         <v>491</v>
       </c>
       <c r="B168" t="s">
         <v>492</v>
       </c>
       <c r="D168" t="s">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>493</v>
       </c>
       <c r="F168" t="s">
         <v>22</v>
       </c>
       <c r="G168" t="s">
         <v>23</v>
       </c>
       <c r="I168" t="s">
         <v>24</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168" t="s">
         <v>26</v>
       </c>
       <c r="L168" t="s">
         <v>27</v>
       </c>
       <c r="M168">
         <v>1.2</v>
       </c>
       <c r="N168">
         <v>1.2</v>
       </c>
       <c r="O168" t="s">
         <v>28</v>
       </c>
       <c r="P168" t="s">
         <v>29</v>
       </c>
       <c r="Q168">
-        <v>501600.0</v>
+        <v>374000.0</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" t="s">
         <v>494</v>
       </c>
       <c r="B169" t="s">
         <v>495</v>
       </c>
       <c r="D169" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E169" t="s">
         <v>496</v>
       </c>
       <c r="F169" t="s">
         <v>22</v>
       </c>
       <c r="G169" t="s">
         <v>23</v>
       </c>
       <c r="I169" t="s">
         <v>24</v>
       </c>
       <c r="J169" t="s">
         <v>25</v>
       </c>
       <c r="K169" t="s">
         <v>26</v>
       </c>
       <c r="L169" t="s">
         <v>27</v>
       </c>
       <c r="M169">
         <v>1.2</v>
       </c>
       <c r="N169">
         <v>1.2</v>
       </c>
       <c r="O169" t="s">
         <v>28</v>
       </c>
       <c r="P169" t="s">
         <v>29</v>
       </c>
       <c r="Q169">
-        <v>374000.0</v>
+        <v>1050000.0</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" t="s">
         <v>497</v>
       </c>
       <c r="B170" t="s">
         <v>498</v>
       </c>
       <c r="D170" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>499</v>
       </c>
       <c r="F170" t="s">
         <v>22</v>
       </c>
       <c r="G170" t="s">
         <v>23</v>
       </c>
       <c r="I170" t="s">
         <v>24</v>
       </c>
       <c r="J170" t="s">
         <v>25</v>
       </c>
       <c r="K170" t="s">
         <v>26</v>
       </c>
       <c r="L170" t="s">
         <v>27</v>
       </c>
       <c r="M170">
         <v>1.2</v>
       </c>
       <c r="N170">
         <v>1.2</v>
       </c>
       <c r="O170" t="s">
         <v>28</v>
       </c>
       <c r="P170" t="s">
         <v>29</v>
       </c>
       <c r="Q170">
-        <v>1050000.0</v>
+        <v>1300000.0</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" t="s">
         <v>500</v>
       </c>
       <c r="B171" t="s">
         <v>501</v>
       </c>
       <c r="D171" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E171" t="s">
         <v>502</v>
       </c>
       <c r="F171" t="s">
         <v>22</v>
       </c>
       <c r="G171" t="s">
         <v>23</v>
       </c>
       <c r="I171" t="s">
         <v>24</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171" t="s">
         <v>26</v>
       </c>
       <c r="L171" t="s">
         <v>27</v>
       </c>
       <c r="M171">
         <v>1.2</v>
       </c>
       <c r="N171">
         <v>1.2</v>
       </c>
       <c r="O171" t="s">
         <v>28</v>
       </c>
       <c r="P171" t="s">
         <v>29</v>
       </c>
       <c r="Q171">
-        <v>1300000.0</v>
+        <v>360000.0</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" t="s">
         <v>503</v>
       </c>
       <c r="B172" t="s">
         <v>504</v>
       </c>
       <c r="D172" t="s">
         <v>36</v>
       </c>
       <c r="E172" t="s">
         <v>505</v>
       </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172" t="s">
         <v>23</v>
       </c>
       <c r="I172" t="s">
         <v>24</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172" t="s">
         <v>26</v>
       </c>
       <c r="L172" t="s">
         <v>27</v>
       </c>
       <c r="M172">
         <v>1.2</v>
       </c>
       <c r="N172">
         <v>1.2</v>
       </c>
       <c r="O172" t="s">
         <v>28</v>
       </c>
       <c r="P172" t="s">
         <v>29</v>
       </c>
       <c r="Q172">
-        <v>360000.0</v>
+        <v>125000.0</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" t="s">
         <v>506</v>
       </c>
       <c r="B173" t="s">
         <v>507</v>
       </c>
       <c r="D173" t="s">
         <v>36</v>
       </c>
       <c r="E173" t="s">
         <v>508</v>
       </c>
       <c r="F173" t="s">
         <v>22</v>
       </c>
       <c r="G173" t="s">
         <v>23</v>
       </c>
       <c r="I173" t="s">
         <v>24</v>
       </c>
       <c r="J173" t="s">
         <v>25</v>
       </c>
       <c r="K173" t="s">
         <v>26</v>
       </c>
       <c r="L173" t="s">
         <v>27</v>
       </c>
       <c r="M173">
         <v>1.2</v>
       </c>
       <c r="N173">
         <v>1.2</v>
       </c>
       <c r="O173" t="s">
         <v>28</v>
       </c>
       <c r="P173" t="s">
         <v>29</v>
       </c>
       <c r="Q173">
-        <v>125000.0</v>
+        <v>195000.0</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" t="s">
         <v>509</v>
       </c>
       <c r="B174" t="s">
         <v>510</v>
       </c>
       <c r="D174" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>511</v>
       </c>
       <c r="F174" t="s">
         <v>22</v>
       </c>
       <c r="G174" t="s">
         <v>23</v>
       </c>
       <c r="I174" t="s">
         <v>24</v>
       </c>
       <c r="J174" t="s">
         <v>25</v>
       </c>
       <c r="K174" t="s">
         <v>26</v>
       </c>
       <c r="L174" t="s">
         <v>27</v>
       </c>
       <c r="M174">
         <v>1.2</v>
       </c>
       <c r="N174">
         <v>1.2</v>
       </c>
       <c r="O174" t="s">
         <v>28</v>
       </c>
       <c r="P174" t="s">
         <v>29</v>
       </c>
       <c r="Q174">
-        <v>195000.0</v>
+        <v>720000.0</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" t="s">
         <v>512</v>
       </c>
       <c r="B175" t="s">
         <v>513</v>
       </c>
       <c r="D175" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E175" t="s">
         <v>514</v>
       </c>
       <c r="F175" t="s">
         <v>22</v>
       </c>
       <c r="G175" t="s">
         <v>23</v>
       </c>
       <c r="I175" t="s">
         <v>24</v>
       </c>
       <c r="J175" t="s">
         <v>25</v>
       </c>
       <c r="K175" t="s">
         <v>26</v>
       </c>
       <c r="L175" t="s">
         <v>27</v>
       </c>
       <c r="M175">
         <v>1.2</v>
       </c>
       <c r="N175">
         <v>1.2</v>
       </c>
       <c r="O175" t="s">
         <v>28</v>
       </c>
       <c r="P175" t="s">
         <v>29</v>
       </c>
       <c r="Q175">
-        <v>720000.0</v>
+        <v>95000.0</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" t="s">
         <v>515</v>
       </c>
       <c r="B176" t="s">
         <v>516</v>
       </c>
       <c r="D176" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>517</v>
       </c>
       <c r="F176" t="s">
         <v>22</v>
       </c>
       <c r="G176" t="s">
         <v>23</v>
       </c>
       <c r="I176" t="s">
         <v>24</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176" t="s">
         <v>26</v>
       </c>
       <c r="L176" t="s">
         <v>27</v>
       </c>
       <c r="M176">
         <v>1.2</v>
       </c>
       <c r="N176">
         <v>1.2</v>
       </c>
       <c r="O176" t="s">
         <v>28</v>
       </c>
       <c r="P176" t="s">
         <v>29</v>
       </c>
       <c r="Q176">
-        <v>95000.0</v>
+        <v>216000.0</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" t="s">
         <v>518</v>
       </c>
       <c r="B177" t="s">
         <v>519</v>
       </c>
       <c r="D177" t="s">
         <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>520</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177" t="s">
         <v>23</v>
       </c>
       <c r="I177" t="s">
         <v>24</v>
       </c>
       <c r="J177" t="s">
         <v>25</v>
       </c>
       <c r="K177" t="s">
         <v>26</v>
       </c>
       <c r="L177" t="s">
         <v>27</v>
       </c>
       <c r="M177">
         <v>1.2</v>
       </c>
       <c r="N177">
         <v>1.2</v>
       </c>
       <c r="O177" t="s">
         <v>28</v>
       </c>
       <c r="P177" t="s">
         <v>29</v>
       </c>
       <c r="Q177">
-        <v>216000.0</v>
+        <v>940000.0</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" t="s">
         <v>521</v>
       </c>
       <c r="B178" t="s">
         <v>522</v>
       </c>
       <c r="D178" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E178" t="s">
         <v>523</v>
       </c>
       <c r="F178" t="s">
         <v>22</v>
       </c>
       <c r="G178" t="s">
         <v>23</v>
       </c>
       <c r="I178" t="s">
         <v>24</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178" t="s">
         <v>26</v>
       </c>
       <c r="L178" t="s">
         <v>27</v>
       </c>
       <c r="M178">
         <v>1.2</v>
       </c>
       <c r="N178">
         <v>1.2</v>
       </c>
       <c r="O178" t="s">
         <v>28</v>
       </c>
       <c r="P178" t="s">
         <v>29</v>
       </c>
       <c r="Q178">
-        <v>940000.0</v>
+        <v>835000.0</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" t="s">
         <v>524</v>
       </c>
       <c r="B179" t="s">
         <v>525</v>
       </c>
       <c r="D179" t="s">
         <v>36</v>
       </c>
       <c r="E179" t="s">
         <v>526</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
       <c r="G179" t="s">
         <v>23</v>
       </c>
       <c r="I179" t="s">
         <v>24</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179" t="s">
         <v>26</v>
       </c>
       <c r="L179" t="s">
         <v>27</v>
       </c>
       <c r="M179">
         <v>1.2</v>
       </c>
       <c r="N179">
         <v>1.2</v>
       </c>
       <c r="O179" t="s">
         <v>28</v>
       </c>
       <c r="P179" t="s">
         <v>29</v>
       </c>
       <c r="Q179">
-        <v>835000.0</v>
+        <v>494727.36</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" t="s">
         <v>527</v>
       </c>
       <c r="B180" t="s">
         <v>528</v>
       </c>
       <c r="D180" t="s">
         <v>36</v>
       </c>
       <c r="E180" t="s">
         <v>529</v>
       </c>
       <c r="F180" t="s">
         <v>22</v>
       </c>
       <c r="G180" t="s">
         <v>23</v>
       </c>
       <c r="I180" t="s">
         <v>24</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180" t="s">
         <v>26</v>
       </c>
       <c r="L180" t="s">
         <v>27</v>
       </c>
       <c r="M180">
         <v>1.2</v>
       </c>
       <c r="N180">
         <v>1.2</v>
       </c>
       <c r="O180" t="s">
         <v>28</v>
       </c>
       <c r="P180" t="s">
         <v>29</v>
       </c>
       <c r="Q180">
-        <v>494727.36</v>
+        <v>615000.0</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" t="s">
         <v>530</v>
       </c>
       <c r="B181" t="s">
+        <v>121</v>
+      </c>
+      <c r="D181" t="s">
+        <v>20</v>
+      </c>
+      <c r="E181" t="s">
         <v>531</v>
       </c>
-      <c r="D181" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F181" t="s">
         <v>22</v>
       </c>
       <c r="G181" t="s">
         <v>23</v>
       </c>
       <c r="I181" t="s">
         <v>24</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
         <v>26</v>
       </c>
       <c r="L181" t="s">
         <v>27</v>
       </c>
       <c r="M181">
         <v>1.2</v>
       </c>
       <c r="N181">
         <v>1.2</v>
       </c>
       <c r="O181" t="s">
         <v>28</v>
       </c>
       <c r="P181" t="s">
         <v>29</v>
       </c>
       <c r="Q181">
-        <v>615000.0</v>
+        <v>539000.0</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" t="s">
+        <v>532</v>
+      </c>
+      <c r="B182" t="s">
         <v>533</v>
       </c>
-      <c r="B182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D182" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E182" t="s">
         <v>534</v>
       </c>
       <c r="F182" t="s">
         <v>22</v>
       </c>
       <c r="G182" t="s">
         <v>23</v>
       </c>
       <c r="I182" t="s">
         <v>24</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182" t="s">
         <v>26</v>
       </c>
       <c r="L182" t="s">
         <v>27</v>
       </c>
       <c r="M182">
         <v>1.2</v>
       </c>
       <c r="N182">
         <v>1.2</v>
       </c>
       <c r="O182" t="s">
         <v>28</v>
       </c>
       <c r="P182" t="s">
         <v>29</v>
       </c>
       <c r="Q182">
-        <v>539000.0</v>
+        <v>181380.0</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" t="s">
         <v>535</v>
       </c>
       <c r="B183" t="s">
         <v>536</v>
       </c>
       <c r="D183" t="s">
         <v>20</v>
       </c>
       <c r="E183" t="s">
         <v>537</v>
       </c>
       <c r="F183" t="s">
         <v>22</v>
       </c>
       <c r="G183" t="s">
         <v>23</v>
       </c>
       <c r="I183" t="s">
         <v>24</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183" t="s">
         <v>26</v>
       </c>
       <c r="L183" t="s">
         <v>27</v>
       </c>
       <c r="M183">
         <v>1.2</v>
       </c>
       <c r="N183">
         <v>1.2</v>
       </c>
       <c r="O183" t="s">
         <v>28</v>
       </c>
       <c r="P183" t="s">
         <v>29</v>
       </c>
       <c r="Q183">
-        <v>181380.0</v>
+        <v>599585.0</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" t="s">
         <v>538</v>
       </c>
       <c r="B184" t="s">
         <v>539</v>
       </c>
       <c r="D184" t="s">
         <v>20</v>
       </c>
       <c r="E184" t="s">
         <v>540</v>
       </c>
       <c r="F184" t="s">
         <v>22</v>
       </c>
       <c r="G184" t="s">
         <v>23</v>
       </c>
       <c r="I184" t="s">
         <v>24</v>
       </c>
       <c r="J184" t="s">
         <v>25</v>
       </c>
       <c r="K184" t="s">
         <v>26</v>
       </c>
       <c r="L184" t="s">
         <v>27</v>
       </c>
       <c r="M184">
         <v>1.2</v>
       </c>
       <c r="N184">
         <v>1.2</v>
       </c>
       <c r="O184" t="s">
         <v>28</v>
       </c>
       <c r="P184" t="s">
         <v>29</v>
       </c>
       <c r="Q184">
-        <v>599585.0</v>
+        <v>650000.0</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" t="s">
         <v>541</v>
       </c>
       <c r="B185" t="s">
         <v>542</v>
       </c>
       <c r="D185" t="s">
         <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>543</v>
       </c>
       <c r="F185" t="s">
         <v>22</v>
       </c>
       <c r="G185" t="s">
         <v>23</v>
       </c>
       <c r="I185" t="s">
         <v>24</v>
       </c>
       <c r="J185" t="s">
         <v>25</v>
       </c>
       <c r="K185" t="s">
         <v>26</v>
       </c>
       <c r="L185" t="s">
         <v>27</v>
       </c>
       <c r="M185">
         <v>1.2</v>
       </c>
       <c r="N185">
         <v>1.2</v>
       </c>
       <c r="O185" t="s">
         <v>28</v>
       </c>
       <c r="P185" t="s">
         <v>29</v>
       </c>
       <c r="Q185">
-        <v>650000.0</v>
+        <v>571200.0</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" t="s">
         <v>544</v>
       </c>
       <c r="B186" t="s">
         <v>545</v>
       </c>
       <c r="D186" t="s">
         <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>546</v>
       </c>
       <c r="F186" t="s">
         <v>22</v>
       </c>
       <c r="G186" t="s">
         <v>23</v>
       </c>
       <c r="I186" t="s">
         <v>24</v>
       </c>
       <c r="J186" t="s">
         <v>25</v>
       </c>
       <c r="K186" t="s">
         <v>26</v>
       </c>
       <c r="L186" t="s">
         <v>27</v>
       </c>
       <c r="M186">
         <v>1.2</v>
       </c>
       <c r="N186">
         <v>1.2</v>
       </c>
       <c r="O186" t="s">
         <v>28</v>
       </c>
       <c r="P186" t="s">
         <v>29</v>
       </c>
       <c r="Q186">
-        <v>571200.0</v>
+        <v>960000.0</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" t="s">
         <v>547</v>
       </c>
       <c r="B187" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="D187" t="s">
         <v>20</v>
       </c>
       <c r="E187" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187" t="s">
         <v>23</v>
       </c>
       <c r="I187" t="s">
         <v>24</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187" t="s">
         <v>26</v>
       </c>
       <c r="L187" t="s">
         <v>27</v>
       </c>
       <c r="M187">
         <v>1.2</v>
       </c>
       <c r="N187">
         <v>1.2</v>
       </c>
       <c r="O187" t="s">
         <v>28</v>
       </c>
       <c r="P187" t="s">
         <v>29</v>
       </c>
       <c r="Q187">
         <v>960000.0</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" t="s">
+        <v>548</v>
+      </c>
+      <c r="B188" t="s">
+        <v>549</v>
+      </c>
+      <c r="D188" t="s">
+        <v>36</v>
+      </c>
+      <c r="E188" t="s">
         <v>550</v>
       </c>
-      <c r="B188" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F188" t="s">
         <v>22</v>
       </c>
       <c r="G188" t="s">
         <v>23</v>
       </c>
       <c r="I188" t="s">
         <v>24</v>
       </c>
       <c r="J188" t="s">
         <v>25</v>
       </c>
       <c r="K188" t="s">
         <v>26</v>
       </c>
       <c r="L188" t="s">
         <v>27</v>
       </c>
       <c r="M188">
         <v>1.2</v>
       </c>
       <c r="N188">
         <v>1.2</v>
       </c>
       <c r="O188" t="s">
         <v>28</v>
       </c>
       <c r="P188" t="s">
         <v>29</v>
       </c>
       <c r="Q188">
-        <v>960000.0</v>
+        <v>135000.0</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" t="s">
         <v>551</v>
       </c>
       <c r="B189" t="s">
         <v>552</v>
       </c>
       <c r="D189" t="s">
         <v>36</v>
       </c>
       <c r="E189" t="s">
         <v>553</v>
       </c>
       <c r="F189" t="s">
         <v>22</v>
       </c>
       <c r="G189" t="s">
         <v>23</v>
       </c>
       <c r="I189" t="s">
         <v>24</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
         <v>26</v>
       </c>
       <c r="L189" t="s">
         <v>27</v>
       </c>
       <c r="M189">
         <v>1.2</v>
       </c>
       <c r="N189">
         <v>1.2</v>
       </c>
       <c r="O189" t="s">
         <v>28</v>
       </c>
       <c r="P189" t="s">
         <v>29</v>
       </c>
       <c r="Q189">
-        <v>135000.0</v>
+        <v>256080.0</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" t="s">
         <v>554</v>
       </c>
       <c r="B190" t="s">
         <v>555</v>
       </c>
       <c r="D190" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E190" t="s">
         <v>556</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190" t="s">
         <v>23</v>
       </c>
       <c r="I190" t="s">
         <v>24</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
         <v>26</v>
       </c>
       <c r="L190" t="s">
         <v>27</v>
       </c>
       <c r="M190">
         <v>1.2</v>
       </c>
       <c r="N190">
         <v>1.2</v>
       </c>
       <c r="O190" t="s">
         <v>28</v>
       </c>
       <c r="P190" t="s">
         <v>29</v>
       </c>
       <c r="Q190">
-        <v>256080.0</v>
+        <v>908000.0</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" t="s">
         <v>557</v>
       </c>
       <c r="B191" t="s">
         <v>558</v>
       </c>
       <c r="D191" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E191" t="s">
         <v>559</v>
       </c>
       <c r="F191" t="s">
         <v>22</v>
       </c>
       <c r="G191" t="s">
         <v>23</v>
       </c>
       <c r="I191" t="s">
         <v>24</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191" t="s">
         <v>26</v>
       </c>
       <c r="L191" t="s">
         <v>27</v>
       </c>
       <c r="M191">
         <v>1.2</v>
       </c>
       <c r="N191">
         <v>1.2</v>
       </c>
       <c r="O191" t="s">
         <v>28</v>
       </c>
       <c r="P191" t="s">
         <v>29</v>
       </c>
       <c r="Q191">
-        <v>908000.0</v>
+        <v>649533.0</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" t="s">
         <v>560</v>
       </c>
       <c r="B192" t="s">
         <v>561</v>
       </c>
       <c r="D192" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E192" t="s">
         <v>562</v>
       </c>
       <c r="F192" t="s">
         <v>22</v>
       </c>
       <c r="G192" t="s">
         <v>23</v>
       </c>
       <c r="I192" t="s">
         <v>24</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192" t="s">
         <v>26</v>
       </c>
       <c r="L192" t="s">
         <v>27</v>
       </c>
       <c r="M192">
         <v>1.2</v>
       </c>
       <c r="N192">
         <v>1.2</v>
       </c>
       <c r="O192" t="s">
         <v>28</v>
       </c>
       <c r="P192" t="s">
         <v>29</v>
       </c>
       <c r="Q192">
-        <v>649533.0</v>
+        <v>243060.0</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" t="s">
         <v>563</v>
       </c>
       <c r="B193" t="s">
         <v>564</v>
       </c>
       <c r="D193" t="s">
         <v>36</v>
       </c>
       <c r="E193" t="s">
         <v>565</v>
       </c>
       <c r="F193" t="s">
         <v>22</v>
       </c>
       <c r="G193" t="s">
         <v>23</v>
       </c>
       <c r="I193" t="s">
         <v>24</v>
       </c>
       <c r="J193" t="s">
         <v>25</v>
       </c>
       <c r="K193" t="s">
         <v>26</v>
       </c>
       <c r="L193" t="s">
         <v>27</v>
       </c>
       <c r="M193">
         <v>1.2</v>
       </c>
       <c r="N193">
         <v>1.2</v>
       </c>
       <c r="O193" t="s">
         <v>28</v>
       </c>
       <c r="P193" t="s">
         <v>29</v>
       </c>
       <c r="Q193">
-        <v>243060.0</v>
+        <v>616000.0</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" t="s">
         <v>566</v>
       </c>
       <c r="B194" t="s">
         <v>567</v>
       </c>
       <c r="D194" t="s">
         <v>36</v>
       </c>
       <c r="E194" t="s">
         <v>568</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
       <c r="G194" t="s">
         <v>23</v>
       </c>
       <c r="I194" t="s">
         <v>24</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194" t="s">
         <v>26</v>
       </c>
       <c r="L194" t="s">
         <v>27</v>
       </c>
       <c r="M194">
         <v>1.2</v>
       </c>
       <c r="N194">
         <v>1.2</v>
       </c>
       <c r="O194" t="s">
         <v>28</v>
       </c>
       <c r="P194" t="s">
         <v>29</v>
       </c>
       <c r="Q194">
-        <v>616000.0</v>
+        <v>388188.0</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" t="s">
         <v>569</v>
       </c>
       <c r="B195" t="s">
         <v>570</v>
       </c>
       <c r="D195" t="s">
         <v>36</v>
       </c>
       <c r="E195" t="s">
         <v>571</v>
       </c>
       <c r="F195" t="s">
         <v>22</v>
       </c>
       <c r="G195" t="s">
         <v>23</v>
       </c>
       <c r="I195" t="s">
         <v>24</v>
       </c>
       <c r="J195" t="s">
         <v>25</v>
       </c>
       <c r="K195" t="s">
         <v>26</v>
       </c>
       <c r="L195" t="s">
         <v>27</v>
       </c>
       <c r="M195">
         <v>1.2</v>
       </c>
       <c r="N195">
         <v>1.2</v>
       </c>
       <c r="O195" t="s">
         <v>28</v>
       </c>
       <c r="P195" t="s">
         <v>29</v>
       </c>
       <c r="Q195">
-        <v>388188.0</v>
+        <v>646000.0</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" t="s">
         <v>572</v>
       </c>
       <c r="B196" t="s">
         <v>573</v>
       </c>
       <c r="D196" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E196" t="s">
         <v>574</v>
       </c>
       <c r="F196" t="s">
         <v>22</v>
       </c>
       <c r="G196" t="s">
         <v>23</v>
       </c>
       <c r="I196" t="s">
         <v>24</v>
       </c>
       <c r="J196" t="s">
         <v>25</v>
       </c>
       <c r="K196" t="s">
         <v>26</v>
       </c>
       <c r="L196" t="s">
         <v>27</v>
       </c>
       <c r="M196">
         <v>1.2</v>
       </c>
       <c r="N196">
         <v>1.2</v>
       </c>
       <c r="O196" t="s">
         <v>28</v>
       </c>
       <c r="P196" t="s">
         <v>29</v>
       </c>
       <c r="Q196">
-        <v>646000.0</v>
+        <v>251550.0</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" t="s">
         <v>575</v>
       </c>
       <c r="B197" t="s">
         <v>576</v>
       </c>
       <c r="D197" t="s">
         <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>577</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197" t="s">
         <v>23</v>
       </c>
       <c r="I197" t="s">
         <v>24</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197" t="s">
         <v>26</v>
       </c>
       <c r="L197" t="s">
         <v>27</v>
       </c>
       <c r="M197">
         <v>1.2</v>
       </c>
       <c r="N197">
         <v>1.2</v>
       </c>
       <c r="O197" t="s">
         <v>28</v>
       </c>
       <c r="P197" t="s">
         <v>29</v>
       </c>
       <c r="Q197">
-        <v>251550.0</v>
+        <v>280000.0</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" t="s">
         <v>578</v>
       </c>
       <c r="B198" t="s">
         <v>579</v>
       </c>
       <c r="D198" t="s">
         <v>20</v>
       </c>
       <c r="E198" t="s">
         <v>580</v>
       </c>
       <c r="F198" t="s">
         <v>22</v>
       </c>
       <c r="G198" t="s">
         <v>23</v>
       </c>
       <c r="I198" t="s">
         <v>24</v>
       </c>
       <c r="J198" t="s">
         <v>25</v>
       </c>
       <c r="K198" t="s">
         <v>26</v>
       </c>
       <c r="L198" t="s">
         <v>27</v>
       </c>
       <c r="M198">
         <v>1.2</v>
       </c>
       <c r="N198">
         <v>1.2</v>
       </c>
       <c r="O198" t="s">
         <v>28</v>
       </c>
       <c r="P198" t="s">
         <v>29</v>
       </c>
       <c r="Q198">
-        <v>280000.0</v>
+        <v>618490.0</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" t="s">
         <v>581</v>
       </c>
       <c r="B199" t="s">
         <v>582</v>
       </c>
       <c r="D199" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E199" t="s">
         <v>583</v>
       </c>
       <c r="F199" t="s">
         <v>22</v>
       </c>
       <c r="G199" t="s">
         <v>23</v>
       </c>
       <c r="I199" t="s">
         <v>24</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199" t="s">
         <v>26</v>
       </c>
       <c r="L199" t="s">
         <v>27</v>
       </c>
       <c r="M199">
         <v>1.2</v>
       </c>
       <c r="N199">
         <v>1.2</v>
       </c>
       <c r="O199" t="s">
         <v>28</v>
       </c>
       <c r="P199" t="s">
         <v>29</v>
       </c>
       <c r="Q199">
-        <v>618490.0</v>
+        <v>280100.0</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" t="s">
         <v>584</v>
       </c>
       <c r="B200" t="s">
         <v>585</v>
       </c>
       <c r="D200" t="s">
         <v>36</v>
       </c>
       <c r="E200" t="s">
         <v>586</v>
       </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200" t="s">
         <v>23</v>
       </c>
       <c r="I200" t="s">
         <v>24</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200" t="s">
         <v>26</v>
       </c>
       <c r="L200" t="s">
         <v>27</v>
       </c>
       <c r="M200">
         <v>1.2</v>
       </c>
       <c r="N200">
         <v>1.2</v>
       </c>
       <c r="O200" t="s">
         <v>28</v>
       </c>
       <c r="P200" t="s">
         <v>29</v>
       </c>
       <c r="Q200">
-        <v>280100.0</v>
+        <v>281200.0</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" t="s">
         <v>587</v>
       </c>
       <c r="B201" t="s">
         <v>588</v>
       </c>
       <c r="D201" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>589</v>
       </c>
       <c r="F201" t="s">
         <v>22</v>
       </c>
       <c r="G201" t="s">
         <v>23</v>
       </c>
       <c r="I201" t="s">
         <v>24</v>
       </c>
       <c r="J201" t="s">
         <v>25</v>
       </c>
       <c r="K201" t="s">
         <v>26</v>
       </c>
       <c r="L201" t="s">
         <v>27</v>
       </c>
       <c r="M201">
         <v>1.2</v>
       </c>
       <c r="N201">
         <v>1.2</v>
       </c>
       <c r="O201" t="s">
         <v>28</v>
       </c>
       <c r="P201" t="s">
         <v>29</v>
       </c>
       <c r="Q201">
-        <v>281200.0</v>
+        <v>2585875.69</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" t="s">
         <v>590</v>
       </c>
       <c r="B202" t="s">
         <v>591</v>
       </c>
       <c r="D202" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E202" t="s">
         <v>592</v>
       </c>
       <c r="F202" t="s">
         <v>22</v>
       </c>
       <c r="G202" t="s">
         <v>23</v>
       </c>
       <c r="I202" t="s">
         <v>24</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202" t="s">
         <v>26</v>
       </c>
       <c r="L202" t="s">
         <v>27</v>
       </c>
       <c r="M202">
         <v>1.2</v>
       </c>
       <c r="N202">
         <v>1.2</v>
       </c>
       <c r="O202" t="s">
         <v>28</v>
       </c>
       <c r="P202" t="s">
         <v>29</v>
       </c>
       <c r="Q202">
-        <v>2585875.69</v>
+        <v>750000.0</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" t="s">
         <v>593</v>
       </c>
       <c r="B203" t="s">
         <v>594</v>
       </c>
       <c r="D203" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E203" t="s">
         <v>595</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203" t="s">
         <v>23</v>
       </c>
       <c r="I203" t="s">
         <v>24</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
         <v>26</v>
       </c>
       <c r="L203" t="s">
         <v>27</v>
       </c>
       <c r="M203">
         <v>1.2</v>
       </c>
       <c r="N203">
         <v>1.2</v>
       </c>
       <c r="O203" t="s">
         <v>28</v>
       </c>
       <c r="P203" t="s">
         <v>29</v>
       </c>
       <c r="Q203">
-        <v>750000.0</v>
+        <v>826000.0</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" t="s">
         <v>596</v>
       </c>
       <c r="B204" t="s">
         <v>597</v>
       </c>
       <c r="D204" t="s">
         <v>20</v>
       </c>
       <c r="E204" t="s">
         <v>598</v>
       </c>
       <c r="F204" t="s">
         <v>22</v>
       </c>
       <c r="G204" t="s">
         <v>23</v>
       </c>
       <c r="I204" t="s">
         <v>24</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204" t="s">
         <v>26</v>
       </c>
       <c r="L204" t="s">
         <v>27</v>
       </c>
       <c r="M204">
         <v>1.2</v>
       </c>
       <c r="N204">
         <v>1.2</v>
       </c>
       <c r="O204" t="s">
         <v>28</v>
       </c>
       <c r="P204" t="s">
         <v>29</v>
       </c>
       <c r="Q204">
-        <v>826000.0</v>
+        <v>1910000.0</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" t="s">
         <v>599</v>
       </c>
       <c r="B205" t="s">
         <v>600</v>
       </c>
       <c r="D205" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E205" t="s">
         <v>601</v>
       </c>
       <c r="F205" t="s">
         <v>22</v>
       </c>
       <c r="G205" t="s">
         <v>23</v>
       </c>
       <c r="I205" t="s">
         <v>24</v>
       </c>
       <c r="J205" t="s">
         <v>25</v>
       </c>
       <c r="K205" t="s">
         <v>26</v>
       </c>
       <c r="L205" t="s">
         <v>27</v>
       </c>
       <c r="M205">
         <v>1.2</v>
       </c>
       <c r="N205">
         <v>1.2</v>
       </c>
       <c r="O205" t="s">
         <v>28</v>
       </c>
       <c r="P205" t="s">
         <v>29</v>
       </c>
       <c r="Q205">
-        <v>1910000.0</v>
+        <v>506500.0</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" t="s">
         <v>602</v>
       </c>
       <c r="B206" t="s">
         <v>603</v>
       </c>
       <c r="D206" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E206" t="s">
         <v>604</v>
       </c>
       <c r="F206" t="s">
         <v>22</v>
       </c>
       <c r="G206" t="s">
         <v>23</v>
       </c>
       <c r="I206" t="s">
         <v>24</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
         <v>26</v>
       </c>
       <c r="L206" t="s">
         <v>27</v>
       </c>
       <c r="M206">
         <v>1.2</v>
       </c>
       <c r="N206">
         <v>1.2</v>
       </c>
       <c r="O206" t="s">
         <v>28</v>
       </c>
       <c r="P206" t="s">
         <v>29</v>
       </c>
       <c r="Q206">
-        <v>506500.0</v>
+        <v>820000.0</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" t="s">
         <v>605</v>
       </c>
       <c r="B207" t="s">
         <v>606</v>
       </c>
       <c r="D207" t="s">
         <v>20</v>
       </c>
       <c r="E207" t="s">
-        <v>607</v>
+        <v>194</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207" t="s">
         <v>23</v>
       </c>
       <c r="I207" t="s">
         <v>24</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
         <v>26</v>
       </c>
       <c r="L207" t="s">
         <v>27</v>
       </c>
       <c r="M207">
         <v>1.2</v>
       </c>
       <c r="N207">
         <v>1.2</v>
       </c>
       <c r="O207" t="s">
         <v>28</v>
       </c>
       <c r="P207" t="s">
         <v>29</v>
       </c>
       <c r="Q207">
-        <v>820000.0</v>
+        <v>590000.0</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208" t="s">
+        <v>607</v>
+      </c>
+      <c r="B208" t="s">
         <v>608</v>
       </c>
-      <c r="B208" t="s">
+      <c r="D208" t="s">
+        <v>36</v>
+      </c>
+      <c r="E208" t="s">
         <v>609</v>
       </c>
-      <c r="D208" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F208" t="s">
         <v>22</v>
       </c>
       <c r="G208" t="s">
         <v>23</v>
       </c>
       <c r="I208" t="s">
         <v>24</v>
       </c>
       <c r="J208" t="s">
         <v>25</v>
       </c>
       <c r="K208" t="s">
         <v>26</v>
       </c>
       <c r="L208" t="s">
         <v>27</v>
       </c>
       <c r="M208">
         <v>1.2</v>
       </c>
       <c r="N208">
         <v>1.2</v>
       </c>
       <c r="O208" t="s">
         <v>28</v>
       </c>
       <c r="P208" t="s">
         <v>29</v>
       </c>
       <c r="Q208">
-        <v>590000.0</v>
+        <v>1100000.0</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" t="s">
         <v>610</v>
       </c>
       <c r="B209" t="s">
         <v>611</v>
       </c>
       <c r="D209" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E209" t="s">
         <v>612</v>
       </c>
       <c r="F209" t="s">
         <v>22</v>
       </c>
       <c r="G209" t="s">
         <v>23</v>
       </c>
       <c r="I209" t="s">
         <v>24</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209" t="s">
         <v>26</v>
       </c>
       <c r="L209" t="s">
         <v>27</v>
       </c>
       <c r="M209">
         <v>1.2</v>
       </c>
       <c r="N209">
         <v>1.2</v>
       </c>
       <c r="O209" t="s">
         <v>28</v>
       </c>
       <c r="P209" t="s">
         <v>29</v>
       </c>
       <c r="Q209">
-        <v>1100000.0</v>
+        <v>746250.0</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" t="s">
         <v>613</v>
       </c>
       <c r="B210" t="s">
         <v>614</v>
       </c>
       <c r="D210" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E210" t="s">
         <v>615</v>
       </c>
       <c r="F210" t="s">
         <v>22</v>
       </c>
       <c r="G210" t="s">
         <v>23</v>
       </c>
       <c r="I210" t="s">
         <v>24</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210" t="s">
         <v>26</v>
       </c>
       <c r="L210" t="s">
         <v>27</v>
       </c>
       <c r="M210">
         <v>1.2</v>
       </c>
       <c r="N210">
         <v>1.2</v>
       </c>
       <c r="O210" t="s">
         <v>28</v>
       </c>
       <c r="P210" t="s">
         <v>29</v>
       </c>
       <c r="Q210">
-        <v>746250.0</v>
+        <v>607200.0</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211" t="s">
         <v>616</v>
       </c>
       <c r="B211" t="s">
         <v>617</v>
       </c>
       <c r="D211" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E211" t="s">
         <v>618</v>
       </c>
       <c r="F211" t="s">
         <v>22</v>
       </c>
       <c r="G211" t="s">
         <v>23</v>
       </c>
       <c r="I211" t="s">
         <v>24</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211" t="s">
         <v>26</v>
       </c>
       <c r="L211" t="s">
         <v>27</v>
       </c>
       <c r="M211">
         <v>1.2</v>
       </c>
       <c r="N211">
         <v>1.2</v>
       </c>
       <c r="O211" t="s">
         <v>28</v>
       </c>
       <c r="P211" t="s">
         <v>29</v>
       </c>
       <c r="Q211">
-        <v>607200.0</v>
+        <v>276909.2</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212" t="s">
         <v>619</v>
       </c>
       <c r="B212" t="s">
         <v>620</v>
       </c>
       <c r="D212" t="s">
         <v>36</v>
       </c>
       <c r="E212" t="s">
         <v>621</v>
       </c>
       <c r="F212" t="s">
         <v>22</v>
       </c>
       <c r="G212" t="s">
         <v>23</v>
       </c>
       <c r="I212" t="s">
         <v>24</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212" t="s">
         <v>26</v>
       </c>
       <c r="L212" t="s">
         <v>27</v>
       </c>
       <c r="M212">
         <v>1.2</v>
       </c>
       <c r="N212">
         <v>1.2</v>
       </c>
       <c r="O212" t="s">
         <v>28</v>
       </c>
       <c r="P212" t="s">
         <v>29</v>
       </c>
       <c r="Q212">
-        <v>276909.2</v>
+        <v>120000.0</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" t="s">
         <v>622</v>
       </c>
       <c r="B213" t="s">
         <v>623</v>
       </c>
       <c r="D213" t="s">
         <v>36</v>
       </c>
       <c r="E213" t="s">
         <v>624</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
       <c r="G213" t="s">
         <v>23</v>
       </c>
       <c r="I213" t="s">
         <v>24</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213" t="s">
         <v>26</v>
       </c>
       <c r="L213" t="s">
         <v>27</v>
       </c>
       <c r="M213">
         <v>1.2</v>
       </c>
       <c r="N213">
         <v>1.2</v>
       </c>
       <c r="O213" t="s">
         <v>28</v>
       </c>
       <c r="P213" t="s">
         <v>29</v>
       </c>
       <c r="Q213">
-        <v>120000.0</v>
+        <v>163000.0</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" t="s">
         <v>625</v>
       </c>
       <c r="B214" t="s">
         <v>626</v>
       </c>
       <c r="D214" t="s">
         <v>36</v>
       </c>
       <c r="E214" t="s">
         <v>627</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214" t="s">
         <v>23</v>
       </c>
       <c r="I214" t="s">
         <v>24</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214" t="s">
         <v>26</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214">
         <v>1.2</v>
       </c>
       <c r="N214">
         <v>1.2</v>
       </c>
       <c r="O214" t="s">
         <v>28</v>
       </c>
       <c r="P214" t="s">
         <v>29</v>
       </c>
       <c r="Q214">
-        <v>163000.0</v>
+        <v>234000.0</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" t="s">
         <v>628</v>
       </c>
       <c r="B215" t="s">
         <v>629</v>
       </c>
       <c r="D215" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E215" t="s">
         <v>630</v>
       </c>
       <c r="F215" t="s">
         <v>22</v>
       </c>
       <c r="G215" t="s">
         <v>23</v>
       </c>
       <c r="I215" t="s">
         <v>24</v>
       </c>
       <c r="J215" t="s">
         <v>25</v>
       </c>
       <c r="K215" t="s">
         <v>26</v>
       </c>
       <c r="L215" t="s">
         <v>27</v>
       </c>
       <c r="M215">
         <v>1.2</v>
       </c>
       <c r="N215">
         <v>1.2</v>
       </c>
       <c r="O215" t="s">
         <v>28</v>
       </c>
       <c r="P215" t="s">
         <v>29</v>
       </c>
       <c r="Q215">
-        <v>234000.0</v>
-[...45 lines deleted...]
-      <c r="Q216">
         <v>680000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>