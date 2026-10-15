--- v1 (2026-08-29)
+++ v2 (2026-10-15)
@@ -101,51 +101,51 @@
   <si>
     <t>CISERANO</t>
   </si>
   <si>
     <t>3.1 Scuola</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO DELLISTRUZIONE E MERITO</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M4C1I1.2 Piano di estensione del tempo pieno</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>I77G24000120006</t>
   </si>
   <si>
     <t>CASSANO DADDA</t>
   </si>
   <si>
     <t>D88H24001420006</t>
   </si>
   <si>
     <t>GIUSSAGO</t>
   </si>
   <si>
     <t>G15E24000320006</t>
   </si>
   <si>
     <t>PNRR39 INV560 M4C1INV1.2 Scuola dIn</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>PAVIA</t>
   </si>
@@ -2512,98 +2512,98 @@
       </c>
       <c r="M5">
         <v>1.2</v>
       </c>
       <c r="N5">
         <v>1.2</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5">
         <v>71331.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>1.2</v>
       </c>
       <c r="N6">
         <v>1.2</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="P6" t="s">
         <v>29</v>
       </c>
       <c r="Q6">
         <v>410000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>1.2</v>
       </c>
@@ -2653,98 +2653,98 @@
       </c>
       <c r="M8">
         <v>1.2</v>
       </c>
       <c r="N8">
         <v>1.2</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8" t="s">
         <v>29</v>
       </c>
       <c r="Q8">
         <v>381000.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>1.2</v>
       </c>
       <c r="N9">
         <v>1.2</v>
       </c>
       <c r="O9" t="s">
         <v>28</v>
       </c>
       <c r="P9" t="s">
         <v>29</v>
       </c>
       <c r="Q9">
         <v>51648.97</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>1.2</v>
       </c>
@@ -2841,51 +2841,51 @@
       </c>
       <c r="M12">
         <v>1.2</v>
       </c>
       <c r="N12">
         <v>1.2</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12" t="s">
         <v>29</v>
       </c>
       <c r="Q12">
         <v>700000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>1.2</v>
       </c>
@@ -3311,51 +3311,51 @@
       </c>
       <c r="M22">
         <v>1.2</v>
       </c>
       <c r="N22">
         <v>1.2</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
         <v>29</v>
       </c>
       <c r="Q22">
         <v>436700.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E23" t="s">
         <v>79</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>1.2</v>
       </c>
@@ -4110,51 +4110,51 @@
       </c>
       <c r="M39">
         <v>1.2</v>
       </c>
       <c r="N39">
         <v>1.2</v>
       </c>
       <c r="O39" t="s">
         <v>28</v>
       </c>
       <c r="P39" t="s">
         <v>29</v>
       </c>
       <c r="Q39">
         <v>813336.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>123</v>
       </c>
       <c r="B40" t="s">
         <v>124</v>
       </c>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
         <v>24</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>1.2</v>
       </c>
@@ -4345,51 +4345,51 @@
       </c>
       <c r="M44">
         <v>1.2</v>
       </c>
       <c r="N44">
         <v>1.2</v>
       </c>
       <c r="O44" t="s">
         <v>28</v>
       </c>
       <c r="P44" t="s">
         <v>29</v>
       </c>
       <c r="Q44">
         <v>691628.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>136</v>
       </c>
       <c r="B45" t="s">
         <v>137</v>
       </c>
       <c r="D45" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E45" t="s">
         <v>138</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>1.2</v>
       </c>
@@ -4439,51 +4439,51 @@
       </c>
       <c r="M46">
         <v>1.2</v>
       </c>
       <c r="N46">
         <v>1.2</v>
       </c>
       <c r="O46" t="s">
         <v>28</v>
       </c>
       <c r="P46" t="s">
         <v>29</v>
       </c>
       <c r="Q46">
         <v>350000.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>142</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="D47" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E47" t="s">
         <v>144</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
         <v>1.2</v>
       </c>
@@ -4627,51 +4627,51 @@
       </c>
       <c r="M50">
         <v>1.2</v>
       </c>
       <c r="N50">
         <v>1.2</v>
       </c>
       <c r="O50" t="s">
         <v>28</v>
       </c>
       <c r="P50" t="s">
         <v>29</v>
       </c>
       <c r="Q50">
         <v>132000.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>154</v>
       </c>
       <c r="B51" t="s">
         <v>155</v>
       </c>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E51" t="s">
         <v>156</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>24</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51">
         <v>1.2</v>
       </c>
@@ -4768,51 +4768,51 @@
       </c>
       <c r="M53">
         <v>1.2</v>
       </c>
       <c r="N53">
         <v>1.2</v>
       </c>
       <c r="O53" t="s">
         <v>28</v>
       </c>
       <c r="P53" t="s">
         <v>29</v>
       </c>
       <c r="Q53">
         <v>1898321.66</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>163</v>
       </c>
       <c r="B54" t="s">
         <v>164</v>
       </c>
       <c r="D54" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
         <v>165</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>24</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54">
         <v>1.2</v>
       </c>
@@ -5050,51 +5050,51 @@
       </c>
       <c r="M59">
         <v>1.2</v>
       </c>
       <c r="N59">
         <v>1.2</v>
       </c>
       <c r="O59" t="s">
         <v>28</v>
       </c>
       <c r="P59" t="s">
         <v>29</v>
       </c>
       <c r="Q59">
         <v>551794.0</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>181</v>
       </c>
       <c r="B60" t="s">
         <v>182</v>
       </c>
       <c r="D60" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E60" t="s">
         <v>183</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>24</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60">
         <v>1.2</v>
       </c>
@@ -5191,98 +5191,98 @@
       </c>
       <c r="M62">
         <v>1.2</v>
       </c>
       <c r="N62">
         <v>1.2</v>
       </c>
       <c r="O62" t="s">
         <v>28</v>
       </c>
       <c r="P62" t="s">
         <v>29</v>
       </c>
       <c r="Q62">
         <v>338000.0</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
         <v>190</v>
       </c>
       <c r="B63" t="s">
         <v>121</v>
       </c>
       <c r="D63" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E63" t="s">
         <v>191</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
         <v>24</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63">
         <v>1.2</v>
       </c>
       <c r="N63">
         <v>1.2</v>
       </c>
       <c r="O63" t="s">
         <v>28</v>
       </c>
       <c r="P63" t="s">
         <v>29</v>
       </c>
       <c r="Q63">
         <v>441500.0</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
         <v>192</v>
       </c>
       <c r="B64" t="s">
         <v>193</v>
       </c>
       <c r="D64" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E64" t="s">
         <v>194</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>24</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64">
         <v>1.2</v>
       </c>
@@ -5426,98 +5426,98 @@
       </c>
       <c r="M67">
         <v>1.2</v>
       </c>
       <c r="N67">
         <v>1.2</v>
       </c>
       <c r="O67" t="s">
         <v>28</v>
       </c>
       <c r="P67" t="s">
         <v>29</v>
       </c>
       <c r="Q67">
         <v>1021000.0</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>204</v>
       </c>
       <c r="B68" t="s">
         <v>205</v>
       </c>
       <c r="D68" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E68" t="s">
         <v>206</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>24</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
         <v>1.2</v>
       </c>
       <c r="N68">
         <v>1.2</v>
       </c>
       <c r="O68" t="s">
         <v>28</v>
       </c>
       <c r="P68" t="s">
         <v>29</v>
       </c>
       <c r="Q68">
         <v>525000.0</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>207</v>
       </c>
       <c r="B69" t="s">
         <v>208</v>
       </c>
       <c r="D69" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E69" t="s">
         <v>209</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69">
         <v>1.2</v>
       </c>
@@ -5567,51 +5567,51 @@
       </c>
       <c r="M70">
         <v>1.2</v>
       </c>
       <c r="N70">
         <v>1.2</v>
       </c>
       <c r="O70" t="s">
         <v>28</v>
       </c>
       <c r="P70" t="s">
         <v>29</v>
       </c>
       <c r="Q70">
         <v>180000.0</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
         <v>213</v>
       </c>
       <c r="B71" t="s">
         <v>214</v>
       </c>
       <c r="D71" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E71" t="s">
         <v>215</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>24</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71">
         <v>1.2</v>
       </c>
@@ -5755,98 +5755,98 @@
       </c>
       <c r="M74">
         <v>1.2</v>
       </c>
       <c r="N74">
         <v>1.2</v>
       </c>
       <c r="O74" t="s">
         <v>28</v>
       </c>
       <c r="P74" t="s">
         <v>29</v>
       </c>
       <c r="Q74">
         <v>525000.0</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
         <v>224</v>
       </c>
       <c r="B75" t="s">
         <v>225</v>
       </c>
       <c r="D75" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E75" t="s">
         <v>226</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
         <v>24</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75" t="s">
         <v>26</v>
       </c>
       <c r="L75" t="s">
         <v>27</v>
       </c>
       <c r="M75">
         <v>1.2</v>
       </c>
       <c r="N75">
         <v>1.2</v>
       </c>
       <c r="O75" t="s">
         <v>28</v>
       </c>
       <c r="P75" t="s">
         <v>29</v>
       </c>
       <c r="Q75">
         <v>324000.0</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
         <v>227</v>
       </c>
       <c r="B76" t="s">
         <v>228</v>
       </c>
       <c r="D76" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E76" t="s">
         <v>229</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>24</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76">
         <v>1.2</v>
       </c>
@@ -6131,51 +6131,51 @@
       </c>
       <c r="M82">
         <v>1.2</v>
       </c>
       <c r="N82">
         <v>1.2</v>
       </c>
       <c r="O82" t="s">
         <v>28</v>
       </c>
       <c r="P82" t="s">
         <v>29</v>
       </c>
       <c r="Q82">
         <v>106500.0</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
         <v>248</v>
       </c>
       <c r="B83" t="s">
         <v>249</v>
       </c>
       <c r="D83" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E83" t="s">
         <v>250</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
         <v>24</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
       <c r="M83">
         <v>1.2</v>
       </c>
@@ -6460,51 +6460,51 @@
       </c>
       <c r="M89">
         <v>1.2</v>
       </c>
       <c r="N89">
         <v>1.2</v>
       </c>
       <c r="O89" t="s">
         <v>28</v>
       </c>
       <c r="P89" t="s">
         <v>29</v>
       </c>
       <c r="Q89">
         <v>240000.0</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
         <v>268</v>
       </c>
       <c r="B90" t="s">
         <v>269</v>
       </c>
       <c r="D90" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E90" t="s">
         <v>270</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="I90" t="s">
         <v>24</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90" t="s">
         <v>26</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
       <c r="M90">
         <v>1.2</v>
       </c>
@@ -6554,51 +6554,51 @@
       </c>
       <c r="M91">
         <v>1.2</v>
       </c>
       <c r="N91">
         <v>1.2</v>
       </c>
       <c r="O91" t="s">
         <v>28</v>
       </c>
       <c r="P91" t="s">
         <v>29</v>
       </c>
       <c r="Q91">
         <v>470000.0</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
         <v>274</v>
       </c>
       <c r="B92" t="s">
         <v>275</v>
       </c>
       <c r="D92" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E92" t="s">
         <v>276</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="I92" t="s">
         <v>24</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92" t="s">
         <v>27</v>
       </c>
       <c r="M92">
         <v>1.2</v>
       </c>
@@ -6648,51 +6648,51 @@
       </c>
       <c r="M93">
         <v>1.2</v>
       </c>
       <c r="N93">
         <v>1.2</v>
       </c>
       <c r="O93" t="s">
         <v>28</v>
       </c>
       <c r="P93" t="s">
         <v>29</v>
       </c>
       <c r="Q93">
         <v>624000.0</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
         <v>279</v>
       </c>
       <c r="B94" t="s">
         <v>280</v>
       </c>
       <c r="D94" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E94" t="s">
         <v>281</v>
       </c>
       <c r="F94" t="s">
         <v>22</v>
       </c>
       <c r="G94" t="s">
         <v>23</v>
       </c>
       <c r="I94" t="s">
         <v>24</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
         <v>26</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94">
         <v>1.2</v>
       </c>
@@ -6883,51 +6883,51 @@
       </c>
       <c r="M98">
         <v>1.2</v>
       </c>
       <c r="N98">
         <v>1.2</v>
       </c>
       <c r="O98" t="s">
         <v>28</v>
       </c>
       <c r="P98" t="s">
         <v>29</v>
       </c>
       <c r="Q98">
         <v>480000.0</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
         <v>294</v>
       </c>
       <c r="B99" t="s">
         <v>272</v>
       </c>
       <c r="D99" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E99" t="s">
         <v>295</v>
       </c>
       <c r="F99" t="s">
         <v>22</v>
       </c>
       <c r="G99" t="s">
         <v>23</v>
       </c>
       <c r="I99" t="s">
         <v>24</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99" t="s">
         <v>26</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99">
         <v>1.2</v>
       </c>
@@ -7118,51 +7118,51 @@
       </c>
       <c r="M103">
         <v>1.2</v>
       </c>
       <c r="N103">
         <v>1.2</v>
       </c>
       <c r="O103" t="s">
         <v>28</v>
       </c>
       <c r="P103" t="s">
         <v>29</v>
       </c>
       <c r="Q103">
         <v>855300.0</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
         <v>306</v>
       </c>
       <c r="B104" t="s">
         <v>307</v>
       </c>
       <c r="D104" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E104" t="s">
         <v>308</v>
       </c>
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="I104" t="s">
         <v>24</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104">
         <v>1.2</v>
       </c>
@@ -7306,192 +7306,192 @@
       </c>
       <c r="M107">
         <v>1.2</v>
       </c>
       <c r="N107">
         <v>1.2</v>
       </c>
       <c r="O107" t="s">
         <v>28</v>
       </c>
       <c r="P107" t="s">
         <v>29</v>
       </c>
       <c r="Q107">
         <v>950000.0</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" t="s">
         <v>318</v>
       </c>
       <c r="B108" t="s">
         <v>319</v>
       </c>
       <c r="D108" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E108" t="s">
         <v>320</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
       <c r="G108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>24</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
         <v>26</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108">
         <v>1.2</v>
       </c>
       <c r="N108">
         <v>1.2</v>
       </c>
       <c r="O108" t="s">
         <v>28</v>
       </c>
       <c r="P108" t="s">
         <v>29</v>
       </c>
       <c r="Q108">
         <v>900000.0</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" t="s">
         <v>321</v>
       </c>
       <c r="B109" t="s">
         <v>322</v>
       </c>
       <c r="D109" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E109" t="s">
         <v>323</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
       <c r="G109" t="s">
         <v>23</v>
       </c>
       <c r="I109" t="s">
         <v>24</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
         <v>26</v>
       </c>
       <c r="L109" t="s">
         <v>27</v>
       </c>
       <c r="M109">
         <v>1.2</v>
       </c>
       <c r="N109">
         <v>1.2</v>
       </c>
       <c r="O109" t="s">
         <v>28</v>
       </c>
       <c r="P109" t="s">
         <v>29</v>
       </c>
       <c r="Q109">
         <v>537600.0</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" t="s">
         <v>324</v>
       </c>
       <c r="B110" t="s">
         <v>121</v>
       </c>
       <c r="D110" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E110" t="s">
         <v>325</v>
       </c>
       <c r="F110" t="s">
         <v>22</v>
       </c>
       <c r="G110" t="s">
         <v>23</v>
       </c>
       <c r="I110" t="s">
         <v>24</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110" t="s">
         <v>26</v>
       </c>
       <c r="L110" t="s">
         <v>27</v>
       </c>
       <c r="M110">
         <v>1.2</v>
       </c>
       <c r="N110">
         <v>1.2</v>
       </c>
       <c r="O110" t="s">
         <v>28</v>
       </c>
       <c r="P110" t="s">
         <v>29</v>
       </c>
       <c r="Q110">
         <v>546000.0</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" t="s">
         <v>326</v>
       </c>
       <c r="B111" t="s">
         <v>327</v>
       </c>
       <c r="D111" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E111" t="s">
         <v>328</v>
       </c>
       <c r="F111" t="s">
         <v>22</v>
       </c>
       <c r="G111" t="s">
         <v>23</v>
       </c>
       <c r="I111" t="s">
         <v>24</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111" t="s">
         <v>26</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
       <c r="M111">
         <v>1.2</v>
       </c>
@@ -8058,51 +8058,51 @@
       </c>
       <c r="M123">
         <v>1.2</v>
       </c>
       <c r="N123">
         <v>1.2</v>
       </c>
       <c r="O123" t="s">
         <v>28</v>
       </c>
       <c r="P123" t="s">
         <v>29</v>
       </c>
       <c r="Q123">
         <v>888000.0</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" t="s">
         <v>363</v>
       </c>
       <c r="B124" t="s">
         <v>364</v>
       </c>
       <c r="D124" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E124" t="s">
         <v>365</v>
       </c>
       <c r="F124" t="s">
         <v>22</v>
       </c>
       <c r="G124" t="s">
         <v>23</v>
       </c>
       <c r="I124" t="s">
         <v>24</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
         <v>26</v>
       </c>
       <c r="L124" t="s">
         <v>27</v>
       </c>
       <c r="M124">
         <v>1.2</v>
       </c>
@@ -8763,51 +8763,51 @@
       </c>
       <c r="M138">
         <v>1.2</v>
       </c>
       <c r="N138">
         <v>1.2</v>
       </c>
       <c r="O138" t="s">
         <v>28</v>
       </c>
       <c r="P138" t="s">
         <v>29</v>
       </c>
       <c r="Q138">
         <v>446520.0</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" t="s">
         <v>408</v>
       </c>
       <c r="B139" t="s">
         <v>409</v>
       </c>
       <c r="D139" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E139" t="s">
         <v>410</v>
       </c>
       <c r="F139" t="s">
         <v>22</v>
       </c>
       <c r="G139" t="s">
         <v>23</v>
       </c>
       <c r="I139" t="s">
         <v>24</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
         <v>26</v>
       </c>
       <c r="L139" t="s">
         <v>27</v>
       </c>
       <c r="M139">
         <v>1.2</v>
       </c>
@@ -9186,51 +9186,51 @@
       </c>
       <c r="M147">
         <v>1.2</v>
       </c>
       <c r="N147">
         <v>1.2</v>
       </c>
       <c r="O147" t="s">
         <v>28</v>
       </c>
       <c r="P147" t="s">
         <v>29</v>
       </c>
       <c r="Q147">
         <v>500000.0</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" t="s">
         <v>434</v>
       </c>
       <c r="B148" t="s">
         <v>435</v>
       </c>
       <c r="D148" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E148" t="s">
         <v>436</v>
       </c>
       <c r="F148" t="s">
         <v>22</v>
       </c>
       <c r="G148" t="s">
         <v>23</v>
       </c>
       <c r="I148" t="s">
         <v>24</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148" t="s">
         <v>26</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148">
         <v>1.2</v>
       </c>
@@ -9938,51 +9938,51 @@
       </c>
       <c r="M163">
         <v>1.2</v>
       </c>
       <c r="N163">
         <v>1.2</v>
       </c>
       <c r="O163" t="s">
         <v>28</v>
       </c>
       <c r="P163" t="s">
         <v>29</v>
       </c>
       <c r="Q163">
         <v>720000.0</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" t="s">
         <v>480</v>
       </c>
       <c r="B164" t="s">
         <v>481</v>
       </c>
       <c r="D164" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E164" t="s">
         <v>482</v>
       </c>
       <c r="F164" t="s">
         <v>22</v>
       </c>
       <c r="G164" t="s">
         <v>23</v>
       </c>
       <c r="I164" t="s">
         <v>24</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164" t="s">
         <v>26</v>
       </c>
       <c r="L164" t="s">
         <v>27</v>
       </c>
       <c r="M164">
         <v>1.2</v>
       </c>
@@ -10079,51 +10079,51 @@
       </c>
       <c r="M166">
         <v>1.2</v>
       </c>
       <c r="N166">
         <v>1.2</v>
       </c>
       <c r="O166" t="s">
         <v>28</v>
       </c>
       <c r="P166" t="s">
         <v>29</v>
       </c>
       <c r="Q166">
         <v>345569.0</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" t="s">
         <v>488</v>
       </c>
       <c r="B167" t="s">
         <v>489</v>
       </c>
       <c r="D167" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E167" t="s">
         <v>490</v>
       </c>
       <c r="F167" t="s">
         <v>22</v>
       </c>
       <c r="G167" t="s">
         <v>23</v>
       </c>
       <c r="I167" t="s">
         <v>24</v>
       </c>
       <c r="J167" t="s">
         <v>25</v>
       </c>
       <c r="K167" t="s">
         <v>26</v>
       </c>
       <c r="L167" t="s">
         <v>27</v>
       </c>
       <c r="M167">
         <v>1.2</v>
       </c>
@@ -10220,51 +10220,51 @@
       </c>
       <c r="M169">
         <v>1.2</v>
       </c>
       <c r="N169">
         <v>1.2</v>
       </c>
       <c r="O169" t="s">
         <v>28</v>
       </c>
       <c r="P169" t="s">
         <v>29</v>
       </c>
       <c r="Q169">
         <v>1050000.0</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" t="s">
         <v>497</v>
       </c>
       <c r="B170" t="s">
         <v>498</v>
       </c>
       <c r="D170" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E170" t="s">
         <v>499</v>
       </c>
       <c r="F170" t="s">
         <v>22</v>
       </c>
       <c r="G170" t="s">
         <v>23</v>
       </c>
       <c r="I170" t="s">
         <v>24</v>
       </c>
       <c r="J170" t="s">
         <v>25</v>
       </c>
       <c r="K170" t="s">
         <v>26</v>
       </c>
       <c r="L170" t="s">
         <v>27</v>
       </c>
       <c r="M170">
         <v>1.2</v>
       </c>
@@ -10737,51 +10737,51 @@
       </c>
       <c r="M180">
         <v>1.2</v>
       </c>
       <c r="N180">
         <v>1.2</v>
       </c>
       <c r="O180" t="s">
         <v>28</v>
       </c>
       <c r="P180" t="s">
         <v>29</v>
       </c>
       <c r="Q180">
         <v>615000.0</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" t="s">
         <v>530</v>
       </c>
       <c r="B181" t="s">
         <v>121</v>
       </c>
       <c r="D181" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E181" t="s">
         <v>531</v>
       </c>
       <c r="F181" t="s">
         <v>22</v>
       </c>
       <c r="G181" t="s">
         <v>23</v>
       </c>
       <c r="I181" t="s">
         <v>24</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
         <v>26</v>
       </c>
       <c r="L181" t="s">
         <v>27</v>
       </c>
       <c r="M181">
         <v>1.2</v>
       </c>
@@ -10831,51 +10831,51 @@
       </c>
       <c r="M182">
         <v>1.2</v>
       </c>
       <c r="N182">
         <v>1.2</v>
       </c>
       <c r="O182" t="s">
         <v>28</v>
       </c>
       <c r="P182" t="s">
         <v>29</v>
       </c>
       <c r="Q182">
         <v>181380.0</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" t="s">
         <v>535</v>
       </c>
       <c r="B183" t="s">
         <v>536</v>
       </c>
       <c r="D183" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E183" t="s">
         <v>537</v>
       </c>
       <c r="F183" t="s">
         <v>22</v>
       </c>
       <c r="G183" t="s">
         <v>23</v>
       </c>
       <c r="I183" t="s">
         <v>24</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183" t="s">
         <v>26</v>
       </c>
       <c r="L183" t="s">
         <v>27</v>
       </c>
       <c r="M183">
         <v>1.2</v>
       </c>
@@ -11489,98 +11489,98 @@
       </c>
       <c r="M196">
         <v>1.2</v>
       </c>
       <c r="N196">
         <v>1.2</v>
       </c>
       <c r="O196" t="s">
         <v>28</v>
       </c>
       <c r="P196" t="s">
         <v>29</v>
       </c>
       <c r="Q196">
         <v>251550.0</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" t="s">
         <v>575</v>
       </c>
       <c r="B197" t="s">
         <v>576</v>
       </c>
       <c r="D197" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E197" t="s">
         <v>577</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197" t="s">
         <v>23</v>
       </c>
       <c r="I197" t="s">
         <v>24</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197" t="s">
         <v>26</v>
       </c>
       <c r="L197" t="s">
         <v>27</v>
       </c>
       <c r="M197">
         <v>1.2</v>
       </c>
       <c r="N197">
         <v>1.2</v>
       </c>
       <c r="O197" t="s">
         <v>28</v>
       </c>
       <c r="P197" t="s">
         <v>29</v>
       </c>
       <c r="Q197">
         <v>280000.0</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" t="s">
         <v>578</v>
       </c>
       <c r="B198" t="s">
         <v>579</v>
       </c>
       <c r="D198" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E198" t="s">
         <v>580</v>
       </c>
       <c r="F198" t="s">
         <v>22</v>
       </c>
       <c r="G198" t="s">
         <v>23</v>
       </c>
       <c r="I198" t="s">
         <v>24</v>
       </c>
       <c r="J198" t="s">
         <v>25</v>
       </c>
       <c r="K198" t="s">
         <v>26</v>
       </c>
       <c r="L198" t="s">
         <v>27</v>
       </c>
       <c r="M198">
         <v>1.2</v>
       </c>
@@ -11912,98 +11912,98 @@
       </c>
       <c r="M205">
         <v>1.2</v>
       </c>
       <c r="N205">
         <v>1.2</v>
       </c>
       <c r="O205" t="s">
         <v>28</v>
       </c>
       <c r="P205" t="s">
         <v>29</v>
       </c>
       <c r="Q205">
         <v>506500.0</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" t="s">
         <v>602</v>
       </c>
       <c r="B206" t="s">
         <v>603</v>
       </c>
       <c r="D206" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E206" t="s">
         <v>604</v>
       </c>
       <c r="F206" t="s">
         <v>22</v>
       </c>
       <c r="G206" t="s">
         <v>23</v>
       </c>
       <c r="I206" t="s">
         <v>24</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
         <v>26</v>
       </c>
       <c r="L206" t="s">
         <v>27</v>
       </c>
       <c r="M206">
         <v>1.2</v>
       </c>
       <c r="N206">
         <v>1.2</v>
       </c>
       <c r="O206" t="s">
         <v>28</v>
       </c>
       <c r="P206" t="s">
         <v>29</v>
       </c>
       <c r="Q206">
         <v>820000.0</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" t="s">
         <v>605</v>
       </c>
       <c r="B207" t="s">
         <v>606</v>
       </c>
       <c r="D207" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E207" t="s">
         <v>194</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207" t="s">
         <v>23</v>
       </c>
       <c r="I207" t="s">
         <v>24</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
         <v>26</v>
       </c>
       <c r="L207" t="s">
         <v>27</v>
       </c>
       <c r="M207">
         <v>1.2</v>
       </c>