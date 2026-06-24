--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -104,102 +104,102 @@
   <si>
     <t>3.2 Formazione professionale e Its Academy</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Istruzione, Formazione e Lavoro</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero del Lavoro e Politiche Sociali</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M5C1I1.4 Sistema duale</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>E82B22000360009</t>
   </si>
   <si>
     <t>SOGGETTI ACCREDITATI AL SISTEMA DI FORMAZIONE PROFESSIONALE DI REGIONE LOMBARDIA REGIONE LOMBARDIA CORSI IN DIRITTO DOVERE DI ISTRUZIONE E FORMAZIONE SOGGETTI ACCREDITATI AL SISTEMA DI FORMAZIONE PROFESSIONALE DI REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>E81B21003980009</t>
   </si>
   <si>
     <t>E81B21003990009</t>
   </si>
   <si>
     <t>SOGGETTI ACCREDITATI AL SISTEMA DI FORMAZIONE PROFESSIONALE DI REGIONE LOMBARDIA REGIONE LOMBARDIA CORSI DI FORMAZIONE PROFESSIONALE DI 4 ANNO SOGGETTI ACCREDITATI AL SISTEMA DI FORMAZIONE PROFESSIONALE DI REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>E82B22000390001</t>
   </si>
   <si>
     <t>SOGGETTI ACCREDITATI AL SISTEMA DI FORMAZIONE PROFESSIONALE DI REGIONE LOMBARDIA REGIONE LOMBARDIA ALTERNANZA SCUOLALAVORO SOGGETTI ACCREDITATI AL SISTEMA DI FORMAZIONE PROFESSIONALE DI REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>E82B23000410009</t>
   </si>
   <si>
     <t>REGIONE LOMBARDIA PIAZZA CITTA DI LOMBARDIA CORSI IN DIRITTO E DOVERE DI ISTRUZIONE E FORMAZIONE SOGGETTI ACCREDITATI AL SISTEMA DI FORMAZIONE PROFESSIONALE DI REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>E82B23000480001</t>
   </si>
   <si>
     <t>E81I24000400006</t>
   </si>
   <si>
     <t>ENTI ACCREDITATI ALLA SEZ. A DELLALBO R</t>
   </si>
   <si>
     <t>E81J23000250006</t>
   </si>
   <si>
     <t>INVESTIMENTO SISTEMA DUALE DELLA FORMAZI</t>
   </si>
   <si>
+    <t>E81J24000390006</t>
+  </si>
+  <si>
+    <t>E81I23000690006</t>
+  </si>
+  <si>
     <t>Concluso</t>
-  </si>
-[...4 lines deleted...]
-    <t>E81I23000690006</t>
   </si>
   <si>
     <t>E81I22000680006</t>
   </si>
   <si>
     <t>ENTI ACCREDITATI ALLA SEZ. A DELLALBO REGIONALE DEI SOGGETTI EROGATORI DEI PERCORSI IEFP DI REGIONE LOMBARDIA XXX PERCORSI DI ISTRUZIONE E FORMAZIONE PROFESSIONALE E INTERVENTI RIVOLTI A STUDENTI IEFP FRAGILI XXX</t>
   </si>
   <si>
     <t>E84D22002760001</t>
   </si>
   <si>
     <t>AVVISO PUBBLICO PER LA FRUIZIONE DEI PERCORSI DI APPRENDISTATO DI PRIMO LIVELLO E DI TERZO LIVELLO PERCORSI IN APPRENDISTATO EX ART 43 E 45 DEL DLGS 81/2015 SISTEMA DUALE IN APPRENDISTATO ANNO FORMATIVO 22/23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -987,251 +987,251 @@
       </c>
       <c r="M9">
         <v>1.4</v>
       </c>
       <c r="N9">
         <v>1.4</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9">
         <v>105809562.66</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1.4</v>
       </c>
       <c r="N10">
         <v>1.4</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10">
         <v>16193669.84</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>1.4</v>
       </c>
       <c r="N11">
         <v>1.4</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
         <v>18311808.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1.4</v>
       </c>
       <c r="N12">
         <v>1.4</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
         <v>66577921.29</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>1.4</v>
       </c>
       <c r="N13">
         <v>1.4</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13">
         <v>18033924.65</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>