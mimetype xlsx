--- v0 (2026-05-01)
+++ v1 (2026-05-09)
@@ -101,51 +101,51 @@
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>6.1 Attrattivita turistica del territorio e valorizzazione del patrimonio naturale e culturale lombardo</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Cultura</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>M1C3I1.3 Migliorare lefficienza energetica nei cinema, nei teatri e nei musei</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>18/04/2026</t>
   </si>
   <si>
     <t>H18E21000020004</t>
   </si>
   <si>
     <t>Conca verde di bergamo</t>
   </si>
   <si>
     <t>BERGAMO</t>
   </si>
   <si>
     <t>H28E22000050004</t>
   </si>
   <si>
     <t>THE SPACE CINEMA CERRO MAGGIORE</t>
   </si>
   <si>
     <t>CERRO MAGGIORE</t>
   </si>
   <si>
     <t>C88E22000030004</t>
   </si>
   <si>
     <t>PARROCCHIA DI S. ANDREA APOSTOLO/CINE-TEATRO DON BOSCO RISTRUTTURAZIONE SALA CINEMATOGRAFICA/TEATRALE PER EFFICIENTAMENTO ENERGETICO VIA PIO XI 34</t>
   </si>