--- v0 (2026-05-20)
+++ v1 (2026-09-01)
@@ -104,90 +104,90 @@
   <si>
     <t>6.1 Attrattivita turistica del territorio e valorizzazione del patrimonio naturale e culturale lombardo</t>
   </si>
   <si>
     <t>Fascia B</t>
   </si>
   <si>
     <t>DG Cultura</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Cultura</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>M1C3I2.1 Attrattivita dei borghi</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>Area costa ronchi</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
     <t>Area pineta belprato</t>
   </si>
   <si>
     <t>Ciclopedonale livemmo malga valsorda</t>
   </si>
   <si>
     <t>Ciclopedonale livemmo forno fusorio</t>
   </si>
   <si>
     <t>Ciclopedonale livemmo belprato</t>
   </si>
   <si>
     <t>Servizio telemedicina</t>
   </si>
   <si>
     <t>Organizzazione eventi</t>
   </si>
   <si>
     <t>Festival annuale arte</t>
   </si>
   <si>
     <t>Video divulgativi</t>
   </si>
   <si>
     <t>Archivio digitale</t>
   </si>
   <si>
     <t>Teleriscaldamento biomassa</t>
   </si>
   <si>
     <t>Realizzazione sito web</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluso</t>
   </si>
   <si>
     <t>Acquisto immobile abbandonato</t>
   </si>
   <si>
     <t>Recupero immobile abbandonato</t>
   </si>
   <si>
     <t>Incentivi start up</t>
   </si>
   <si>
     <t>Incentivi attiovita imprenditoriali</t>
   </si>
   <si>
     <t>Incentivi riqualificazione immobili</t>
   </si>
   <si>
     <t>Incentivi insediamento famiglie</t>
   </si>
   <si>
     <t>Ciclopedonale livemmo odeno</t>
   </si>
   <si>
     <t>Accompagnamento e-bike</t>
   </si>
@@ -659,662 +659,662 @@
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2">
         <v>2.1</v>
       </c>
       <c r="N2">
         <v>2.1</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2">
-        <v>376000.0</v>
+        <v>396000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>2.1</v>
       </c>
       <c r="N3">
         <v>2.1</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
-        <v>258000.0</v>
+        <v>301900.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>2.1</v>
       </c>
       <c r="N4">
         <v>2.1</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
         <v>488000.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>2.1</v>
       </c>
       <c r="N5">
         <v>2.1</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
-        <v>426000.0</v>
+        <v>441000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>2.1</v>
       </c>
       <c r="N6">
         <v>2.1</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
         <v>800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>2.1</v>
       </c>
       <c r="N7">
         <v>2.1</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
-        <v>1464000.0</v>
+        <v>1514000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>2.1</v>
       </c>
       <c r="N8">
         <v>2.1</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
-        <v>160388.0</v>
+        <v>120388.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>2.1</v>
       </c>
       <c r="N9">
         <v>2.1</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9">
         <v>61000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>2.1</v>
       </c>
       <c r="N10">
         <v>2.1</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10">
-        <v>244600.0</v>
+        <v>276500.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>2.1</v>
       </c>
       <c r="N11">
         <v>2.1</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
         <v>18300.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>2.1</v>
       </c>
       <c r="N12">
         <v>2.1</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
         <v>97600.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>2.1</v>
       </c>
       <c r="N13">
         <v>2.1</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13">
         <v>244000.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>2.1</v>
       </c>
       <c r="N14">
         <v>2.1</v>
       </c>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14">
         <v>12200.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
@@ -1409,51 +1409,51 @@
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>2.1</v>
       </c>
       <c r="N17">
         <v>2.1</v>
       </c>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17">
-        <v>170800.0</v>
+        <v>100000.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
@@ -1470,101 +1470,101 @@
       </c>
       <c r="M18">
         <v>2.1</v>
       </c>
       <c r="N18">
         <v>2.1</v>
       </c>
       <c r="O18" t="s">
         <v>29</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18">
         <v>280000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>27</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19">
         <v>2.1</v>
       </c>
       <c r="N19">
         <v>2.1</v>
       </c>
       <c r="O19" t="s">
         <v>29</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19">
-        <v>383218.37</v>
+        <v>323218.37</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>25</v>
       </c>
       <c r="J20" t="s">
         <v>26</v>
       </c>
       <c r="K20" t="s">
         <v>27</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
@@ -1609,112 +1609,112 @@
       <c r="I21" t="s">
         <v>25</v>
       </c>
       <c r="J21" t="s">
         <v>26</v>
       </c>
       <c r="K21" t="s">
         <v>27</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="M21">
         <v>2.1</v>
       </c>
       <c r="N21">
         <v>2.1</v>
       </c>
       <c r="O21" t="s">
         <v>29</v>
       </c>
       <c r="P21" t="s">
         <v>30</v>
       </c>
       <c r="Q21">
-        <v>1568500.0</v>
+        <v>1588500.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>18</v>
       </c>
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>25</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22" t="s">
         <v>27</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22">
         <v>2.1</v>
       </c>
       <c r="N22">
         <v>2.1</v>
       </c>
       <c r="O22" t="s">
         <v>29</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22">
         <v>10500.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="D23" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>25</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23" t="s">
         <v>27</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
@@ -1770,201 +1770,201 @@
       </c>
       <c r="M24">
         <v>2.1</v>
       </c>
       <c r="N24">
         <v>2.1</v>
       </c>
       <c r="O24" t="s">
         <v>29</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24">
         <v>146400.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>18</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="D25" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25">
         <v>2.1</v>
       </c>
       <c r="N25">
         <v>2.1</v>
       </c>
       <c r="O25" t="s">
         <v>29</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25">
         <v>366000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>18</v>
       </c>
       <c r="B26" t="s">
         <v>55</v>
       </c>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>25</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>27</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="M26">
         <v>2.1</v>
       </c>
       <c r="N26">
         <v>2.1</v>
       </c>
       <c r="O26" t="s">
         <v>29</v>
       </c>
       <c r="P26" t="s">
         <v>30</v>
       </c>
       <c r="Q26">
         <v>622200.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>18</v>
       </c>
       <c r="B27" t="s">
         <v>56</v>
       </c>
       <c r="D27" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27" t="s">
         <v>24</v>
       </c>
       <c r="I27" t="s">
         <v>25</v>
       </c>
       <c r="J27" t="s">
         <v>26</v>
       </c>
       <c r="K27" t="s">
         <v>27</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
       <c r="M27">
         <v>2.1</v>
       </c>
       <c r="N27">
         <v>2.1</v>
       </c>
       <c r="O27" t="s">
         <v>29</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
       <c r="Q27">
         <v>146400.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>18</v>
       </c>
       <c r="B28" t="s">
         <v>57</v>
       </c>
       <c r="D28" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="H28" t="s">
         <v>24</v>
       </c>
       <c r="I28" t="s">
         <v>25</v>
       </c>
       <c r="J28" t="s">
         <v>26</v>
       </c>
       <c r="K28" t="s">
         <v>27</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
@@ -2009,212 +2009,212 @@
       <c r="I29" t="s">
         <v>25</v>
       </c>
       <c r="J29" t="s">
         <v>26</v>
       </c>
       <c r="K29" t="s">
         <v>27</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
       <c r="M29">
         <v>2.1</v>
       </c>
       <c r="N29">
         <v>2.1</v>
       </c>
       <c r="O29" t="s">
         <v>29</v>
       </c>
       <c r="P29" t="s">
         <v>30</v>
       </c>
       <c r="Q29">
-        <v>2417543.63</v>
+        <v>2487543.63</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>18</v>
       </c>
       <c r="B30" t="s">
         <v>59</v>
       </c>
       <c r="D30" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>24</v>
       </c>
       <c r="I30" t="s">
         <v>25</v>
       </c>
       <c r="J30" t="s">
         <v>26</v>
       </c>
       <c r="K30" t="s">
         <v>27</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
       <c r="M30">
         <v>2.1</v>
       </c>
       <c r="N30">
         <v>2.1</v>
       </c>
       <c r="O30" t="s">
         <v>29</v>
       </c>
       <c r="P30" t="s">
         <v>30</v>
       </c>
       <c r="Q30">
-        <v>146400.0</v>
+        <v>46400.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>18</v>
       </c>
       <c r="B31" t="s">
         <v>60</v>
       </c>
       <c r="D31" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31" t="s">
         <v>24</v>
       </c>
       <c r="I31" t="s">
         <v>25</v>
       </c>
       <c r="J31" t="s">
         <v>26</v>
       </c>
       <c r="K31" t="s">
         <v>27</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
       <c r="M31">
         <v>2.1</v>
       </c>
       <c r="N31">
         <v>2.1</v>
       </c>
       <c r="O31" t="s">
         <v>29</v>
       </c>
       <c r="P31" t="s">
         <v>30</v>
       </c>
       <c r="Q31">
         <v>488000.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>18</v>
       </c>
       <c r="B32" t="s">
         <v>61</v>
       </c>
       <c r="D32" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>24</v>
       </c>
       <c r="I32" t="s">
         <v>25</v>
       </c>
       <c r="J32" t="s">
         <v>26</v>
       </c>
       <c r="K32" t="s">
         <v>27</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
       <c r="M32">
         <v>2.1</v>
       </c>
       <c r="N32">
         <v>2.1</v>
       </c>
       <c r="O32" t="s">
         <v>29</v>
       </c>
       <c r="P32" t="s">
         <v>30</v>
       </c>
       <c r="Q32">
-        <v>599000.0</v>
+        <v>619000.0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>18</v>
       </c>
       <c r="B33" t="s">
         <v>62</v>
       </c>
       <c r="D33" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="H33" t="s">
         <v>24</v>
       </c>
       <c r="I33" t="s">
         <v>25</v>
       </c>
       <c r="J33" t="s">
         <v>26</v>
       </c>
       <c r="K33" t="s">
         <v>27</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>