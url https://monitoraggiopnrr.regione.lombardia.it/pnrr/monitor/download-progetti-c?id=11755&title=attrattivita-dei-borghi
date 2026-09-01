--- v0 (2026-06-09)
+++ v1 (2026-09-01)
@@ -101,51 +101,51 @@
   <si>
     <t>SABBIONETA</t>
   </si>
   <si>
     <t>6.1 Attrattivita turistica del territorio e valorizzazione del patrimonio naturale e culturale lombardo</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Cultura</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>M1C3I2.1 Attrattivita dei borghi</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>G15I22000040006</t>
   </si>
   <si>
     <t>Riqualificazione ex biblioteca</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>GARGNANO</t>
   </si>
   <si>
     <t>percorso pedonale Sasso</t>
   </si>
   <si>
     <t>ACCESSI ALLA RETE MOBILE</t>
   </si>
   <si>
     <t>G99G22000000006</t>
   </si>
   <si>
     <t>Gestione spazio culturale</t>
   </si>
@@ -1947,51 +1947,51 @@
       </c>
       <c r="M3">
         <v>2.1</v>
       </c>
       <c r="N3">
         <v>2.1</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3">
         <v>7500.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>2.1</v>
       </c>
@@ -2041,51 +2041,51 @@
       </c>
       <c r="M5">
         <v>2.1</v>
       </c>
       <c r="N5">
         <v>2.1</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5">
         <v>25000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>2.1</v>
       </c>
@@ -2359,51 +2359,51 @@
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>2.1</v>
       </c>
       <c r="N12">
         <v>2.1</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12" t="s">
         <v>29</v>
       </c>
       <c r="Q12">
-        <v>34166.17</v>
+        <v>41166.17</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
@@ -2453,51 +2453,51 @@
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>2.1</v>
       </c>
       <c r="N14">
         <v>2.1</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14" t="s">
         <v>29</v>
       </c>
       <c r="Q14">
-        <v>290183.47</v>
+        <v>296092.62</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15" t="s">
         <v>49</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
@@ -2558,51 +2558,51 @@
       </c>
       <c r="M16">
         <v>2.1</v>
       </c>
       <c r="N16">
         <v>2.1</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16" t="s">
         <v>29</v>
       </c>
       <c r="Q16">
         <v>18806.17</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>43</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>2.1</v>
       </c>
@@ -2934,51 +2934,51 @@
       </c>
       <c r="M24">
         <v>2.1</v>
       </c>
       <c r="N24">
         <v>2.1</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
         <v>73213.2</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>60</v>
       </c>
       <c r="B25" t="s">
         <v>61</v>
       </c>
       <c r="D25" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>62</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>2.1</v>
       </c>
@@ -3075,51 +3075,51 @@
       </c>
       <c r="M27">
         <v>2.1</v>
       </c>
       <c r="N27">
         <v>2.1</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27" t="s">
         <v>29</v>
       </c>
       <c r="Q27">
         <v>50000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28" t="s">
         <v>65</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>62</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>2.1</v>
       </c>
@@ -3310,98 +3310,98 @@
       </c>
       <c r="M32">
         <v>2.1</v>
       </c>
       <c r="N32">
         <v>2.1</v>
       </c>
       <c r="O32" t="s">
         <v>28</v>
       </c>
       <c r="P32" t="s">
         <v>29</v>
       </c>
       <c r="Q32">
         <v>235000.0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="D33" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>38</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>2.1</v>
       </c>
       <c r="N33">
         <v>2.1</v>
       </c>
       <c r="O33" t="s">
         <v>28</v>
       </c>
       <c r="P33" t="s">
         <v>29</v>
       </c>
       <c r="Q33">
         <v>34278.39</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>36</v>
       </c>
       <c r="B34" t="s">
         <v>71</v>
       </c>
       <c r="D34" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>38</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
         <v>2.1</v>
       </c>
@@ -3451,98 +3451,98 @@
       </c>
       <c r="M35">
         <v>2.1</v>
       </c>
       <c r="N35">
         <v>2.1</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
         <v>130000.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>62</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>2.1</v>
       </c>
       <c r="N36">
         <v>2.1</v>
       </c>
       <c r="O36" t="s">
         <v>28</v>
       </c>
       <c r="P36" t="s">
         <v>29</v>
       </c>
       <c r="Q36">
         <v>415000.0</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="D37" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>62</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>24</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>2.1</v>
       </c>
@@ -3592,51 +3592,51 @@
       </c>
       <c r="M38">
         <v>2.1</v>
       </c>
       <c r="N38">
         <v>2.1</v>
       </c>
       <c r="O38" t="s">
         <v>28</v>
       </c>
       <c r="P38" t="s">
         <v>29</v>
       </c>
       <c r="Q38">
         <v>290000.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39" t="s">
         <v>76</v>
       </c>
       <c r="D39" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>62</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
         <v>24</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
         <v>2.1</v>
       </c>
@@ -3686,98 +3686,98 @@
       </c>
       <c r="M40">
         <v>2.1</v>
       </c>
       <c r="N40">
         <v>2.1</v>
       </c>
       <c r="O40" t="s">
         <v>28</v>
       </c>
       <c r="P40" t="s">
         <v>29</v>
       </c>
       <c r="Q40">
         <v>58560.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41" t="s">
         <v>78</v>
       </c>
       <c r="D41" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>62</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>2.1</v>
       </c>
       <c r="N41">
         <v>2.1</v>
       </c>
       <c r="O41" t="s">
         <v>28</v>
       </c>
       <c r="P41" t="s">
         <v>29</v>
       </c>
       <c r="Q41">
         <v>50000.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42" t="s">
         <v>79</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>62</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>2.1</v>
       </c>
@@ -4109,51 +4109,51 @@
       </c>
       <c r="M49">
         <v>2.1</v>
       </c>
       <c r="N49">
         <v>2.1</v>
       </c>
       <c r="O49" t="s">
         <v>28</v>
       </c>
       <c r="P49" t="s">
         <v>29</v>
       </c>
       <c r="Q49">
         <v>759161.0</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50" t="s">
         <v>89</v>
       </c>
       <c r="D50" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>82</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50">
         <v>2.1</v>
       </c>
@@ -5096,51 +5096,51 @@
       </c>
       <c r="M70">
         <v>2.1</v>
       </c>
       <c r="N70">
         <v>2.1</v>
       </c>
       <c r="O70" t="s">
         <v>28</v>
       </c>
       <c r="P70" t="s">
         <v>29</v>
       </c>
       <c r="Q70">
         <v>109000.0</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
         <v>114</v>
       </c>
       <c r="B71" t="s">
         <v>115</v>
       </c>
       <c r="D71" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E71" t="s">
         <v>116</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>24</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71">
         <v>2.1</v>
       </c>
@@ -6647,98 +6647,98 @@
       </c>
       <c r="M103">
         <v>2.1</v>
       </c>
       <c r="N103">
         <v>2.1</v>
       </c>
       <c r="O103" t="s">
         <v>28</v>
       </c>
       <c r="P103" t="s">
         <v>29</v>
       </c>
       <c r="Q103">
         <v>60000.0</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
         <v>136</v>
       </c>
       <c r="B104" t="s">
         <v>161</v>
       </c>
       <c r="D104" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E104" t="s">
         <v>138</v>
       </c>
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="I104" t="s">
         <v>24</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104">
         <v>2.1</v>
       </c>
       <c r="N104">
         <v>2.1</v>
       </c>
       <c r="O104" t="s">
         <v>28</v>
       </c>
       <c r="P104" t="s">
         <v>29</v>
       </c>
       <c r="Q104">
         <v>229046.0</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" t="s">
         <v>136</v>
       </c>
       <c r="B105" t="s">
         <v>162</v>
       </c>
       <c r="D105" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E105" t="s">
         <v>138</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
       <c r="G105" t="s">
         <v>23</v>
       </c>
       <c r="I105" t="s">
         <v>24</v>
       </c>
       <c r="J105" t="s">
         <v>25</v>
       </c>
       <c r="K105" t="s">
         <v>26</v>
       </c>
       <c r="L105" t="s">
         <v>27</v>
       </c>
       <c r="M105">
         <v>2.1</v>
       </c>
@@ -7587,51 +7587,51 @@
       </c>
       <c r="M123">
         <v>2.1</v>
       </c>
       <c r="N123">
         <v>2.1</v>
       </c>
       <c r="O123" t="s">
         <v>28</v>
       </c>
       <c r="P123" t="s">
         <v>29</v>
       </c>
       <c r="Q123">
         <v>20000.0</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" t="s">
         <v>182</v>
       </c>
       <c r="B124" t="s">
         <v>186</v>
       </c>
       <c r="D124" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E124" t="s">
         <v>184</v>
       </c>
       <c r="F124" t="s">
         <v>22</v>
       </c>
       <c r="G124" t="s">
         <v>23</v>
       </c>
       <c r="I124" t="s">
         <v>24</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
         <v>26</v>
       </c>
       <c r="L124" t="s">
         <v>27</v>
       </c>
       <c r="M124">
         <v>2.1</v>
       </c>
@@ -7681,98 +7681,98 @@
       </c>
       <c r="M125">
         <v>2.1</v>
       </c>
       <c r="N125">
         <v>2.1</v>
       </c>
       <c r="O125" t="s">
         <v>28</v>
       </c>
       <c r="P125" t="s">
         <v>29</v>
       </c>
       <c r="Q125">
         <v>30000.0</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" t="s">
         <v>188</v>
       </c>
       <c r="B126" t="s">
         <v>189</v>
       </c>
       <c r="D126" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E126" t="s">
         <v>122</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126" t="s">
         <v>23</v>
       </c>
       <c r="I126" t="s">
         <v>24</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
         <v>26</v>
       </c>
       <c r="L126" t="s">
         <v>27</v>
       </c>
       <c r="M126">
         <v>2.1</v>
       </c>
       <c r="N126">
         <v>2.1</v>
       </c>
       <c r="O126" t="s">
         <v>28</v>
       </c>
       <c r="P126" t="s">
         <v>29</v>
       </c>
       <c r="Q126">
         <v>266700.0</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" t="s">
         <v>114</v>
       </c>
       <c r="B127" t="s">
         <v>190</v>
       </c>
       <c r="D127" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E127" t="s">
         <v>191</v>
       </c>
       <c r="F127" t="s">
         <v>22</v>
       </c>
       <c r="G127" t="s">
         <v>23</v>
       </c>
       <c r="I127" t="s">
         <v>24</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
         <v>26</v>
       </c>
       <c r="L127" t="s">
         <v>27</v>
       </c>
       <c r="M127">
         <v>2.1</v>
       </c>
@@ -8104,98 +8104,98 @@
       </c>
       <c r="M134">
         <v>2.1</v>
       </c>
       <c r="N134">
         <v>2.1</v>
       </c>
       <c r="O134" t="s">
         <v>28</v>
       </c>
       <c r="P134" t="s">
         <v>29</v>
       </c>
       <c r="Q134">
         <v>27000.0</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" t="s">
         <v>188</v>
       </c>
       <c r="B135" t="s">
         <v>200</v>
       </c>
       <c r="D135" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E135" t="s">
         <v>122</v>
       </c>
       <c r="F135" t="s">
         <v>22</v>
       </c>
       <c r="G135" t="s">
         <v>23</v>
       </c>
       <c r="I135" t="s">
         <v>24</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135">
         <v>2.1</v>
       </c>
       <c r="N135">
         <v>2.1</v>
       </c>
       <c r="O135" t="s">
         <v>28</v>
       </c>
       <c r="P135" t="s">
         <v>29</v>
       </c>
       <c r="Q135">
         <v>66000.0</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" t="s">
         <v>188</v>
       </c>
       <c r="B136" t="s">
         <v>201</v>
       </c>
       <c r="D136" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E136" t="s">
         <v>122</v>
       </c>
       <c r="F136" t="s">
         <v>22</v>
       </c>
       <c r="G136" t="s">
         <v>23</v>
       </c>
       <c r="I136" t="s">
         <v>24</v>
       </c>
       <c r="J136" t="s">
         <v>25</v>
       </c>
       <c r="K136" t="s">
         <v>26</v>
       </c>
       <c r="L136" t="s">
         <v>27</v>
       </c>
       <c r="M136">
         <v>2.1</v>
       </c>
@@ -8245,51 +8245,51 @@
       </c>
       <c r="M137">
         <v>2.1</v>
       </c>
       <c r="N137">
         <v>2.1</v>
       </c>
       <c r="O137" t="s">
         <v>28</v>
       </c>
       <c r="P137" t="s">
         <v>29</v>
       </c>
       <c r="Q137">
         <v>12000.0</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" t="s">
         <v>203</v>
       </c>
       <c r="B138" t="s">
         <v>204</v>
       </c>
       <c r="D138" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E138" t="s">
         <v>205</v>
       </c>
       <c r="F138" t="s">
         <v>22</v>
       </c>
       <c r="G138" t="s">
         <v>23</v>
       </c>
       <c r="I138" t="s">
         <v>24</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138" t="s">
         <v>26</v>
       </c>
       <c r="L138" t="s">
         <v>27</v>
       </c>
       <c r="M138">
         <v>2.1</v>
       </c>
@@ -8433,51 +8433,51 @@
       </c>
       <c r="M141">
         <v>2.1</v>
       </c>
       <c r="N141">
         <v>2.1</v>
       </c>
       <c r="O141" t="s">
         <v>28</v>
       </c>
       <c r="P141" t="s">
         <v>29</v>
       </c>
       <c r="Q141">
         <v>158977.5</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" t="s">
         <v>41</v>
       </c>
       <c r="B142" t="s">
         <v>209</v>
       </c>
       <c r="D142" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E142" t="s">
         <v>43</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
       <c r="G142" t="s">
         <v>23</v>
       </c>
       <c r="I142" t="s">
         <v>24</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
         <v>26</v>
       </c>
       <c r="L142" t="s">
         <v>27</v>
       </c>
       <c r="M142">
         <v>2.1</v>
       </c>
@@ -8997,51 +8997,51 @@
       </c>
       <c r="M153">
         <v>2.1</v>
       </c>
       <c r="N153">
         <v>2.1</v>
       </c>
       <c r="O153" t="s">
         <v>28</v>
       </c>
       <c r="P153" t="s">
         <v>29</v>
       </c>
       <c r="Q153">
         <v>30000.0</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" t="s">
         <v>182</v>
       </c>
       <c r="B154" t="s">
         <v>222</v>
       </c>
       <c r="D154" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E154" t="s">
         <v>184</v>
       </c>
       <c r="F154" t="s">
         <v>22</v>
       </c>
       <c r="G154" t="s">
         <v>23</v>
       </c>
       <c r="I154" t="s">
         <v>24</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154" t="s">
         <v>26</v>
       </c>
       <c r="L154" t="s">
         <v>27</v>
       </c>
       <c r="M154">
         <v>2.1</v>
       </c>
@@ -9138,239 +9138,239 @@
       </c>
       <c r="M156">
         <v>2.1</v>
       </c>
       <c r="N156">
         <v>2.1</v>
       </c>
       <c r="O156" t="s">
         <v>28</v>
       </c>
       <c r="P156" t="s">
         <v>29</v>
       </c>
       <c r="Q156">
         <v>10000.0</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" t="s">
         <v>182</v>
       </c>
       <c r="B157" t="s">
         <v>225</v>
       </c>
       <c r="D157" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E157" t="s">
         <v>184</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="I157" t="s">
         <v>24</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
         <v>26</v>
       </c>
       <c r="L157" t="s">
         <v>27</v>
       </c>
       <c r="M157">
         <v>2.1</v>
       </c>
       <c r="N157">
         <v>2.1</v>
       </c>
       <c r="O157" t="s">
         <v>28</v>
       </c>
       <c r="P157" t="s">
         <v>29</v>
       </c>
       <c r="Q157">
         <v>69000.0</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" t="s">
         <v>182</v>
       </c>
       <c r="B158" t="s">
         <v>226</v>
       </c>
       <c r="D158" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E158" t="s">
         <v>184</v>
       </c>
       <c r="F158" t="s">
         <v>22</v>
       </c>
       <c r="G158" t="s">
         <v>23</v>
       </c>
       <c r="I158" t="s">
         <v>24</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158" t="s">
         <v>26</v>
       </c>
       <c r="L158" t="s">
         <v>27</v>
       </c>
       <c r="M158">
         <v>2.1</v>
       </c>
       <c r="N158">
         <v>2.1</v>
       </c>
       <c r="O158" t="s">
         <v>28</v>
       </c>
       <c r="P158" t="s">
         <v>29</v>
       </c>
       <c r="Q158">
         <v>388408.0</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" t="s">
         <v>182</v>
       </c>
       <c r="B159" t="s">
         <v>227</v>
       </c>
       <c r="D159" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E159" t="s">
         <v>184</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
       <c r="G159" t="s">
         <v>23</v>
       </c>
       <c r="I159" t="s">
         <v>24</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159" t="s">
         <v>26</v>
       </c>
       <c r="L159" t="s">
         <v>27</v>
       </c>
       <c r="M159">
         <v>2.1</v>
       </c>
       <c r="N159">
         <v>2.1</v>
       </c>
       <c r="O159" t="s">
         <v>28</v>
       </c>
       <c r="P159" t="s">
         <v>29</v>
       </c>
       <c r="Q159">
         <v>464470.0</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" t="s">
         <v>182</v>
       </c>
       <c r="B160" t="s">
         <v>228</v>
       </c>
       <c r="D160" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E160" t="s">
         <v>184</v>
       </c>
       <c r="F160" t="s">
         <v>22</v>
       </c>
       <c r="G160" t="s">
         <v>23</v>
       </c>
       <c r="I160" t="s">
         <v>24</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160" t="s">
         <v>26</v>
       </c>
       <c r="L160" t="s">
         <v>27</v>
       </c>
       <c r="M160">
         <v>2.1</v>
       </c>
       <c r="N160">
         <v>2.1</v>
       </c>
       <c r="O160" t="s">
         <v>28</v>
       </c>
       <c r="P160" t="s">
         <v>29</v>
       </c>
       <c r="Q160">
         <v>76538.72</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" t="s">
         <v>182</v>
       </c>
       <c r="B161" t="s">
         <v>229</v>
       </c>
       <c r="D161" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E161" t="s">
         <v>184</v>
       </c>
       <c r="F161" t="s">
         <v>22</v>
       </c>
       <c r="G161" t="s">
         <v>23</v>
       </c>
       <c r="I161" t="s">
         <v>24</v>
       </c>
       <c r="J161" t="s">
         <v>25</v>
       </c>
       <c r="K161" t="s">
         <v>26</v>
       </c>
       <c r="L161" t="s">
         <v>27</v>
       </c>
       <c r="M161">
         <v>2.1</v>
       </c>
@@ -9420,51 +9420,51 @@
       </c>
       <c r="M162">
         <v>2.1</v>
       </c>
       <c r="N162">
         <v>2.1</v>
       </c>
       <c r="O162" t="s">
         <v>28</v>
       </c>
       <c r="P162" t="s">
         <v>29</v>
       </c>
       <c r="Q162">
         <v>12000.0</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" t="s">
         <v>182</v>
       </c>
       <c r="B163" t="s">
         <v>231</v>
       </c>
       <c r="D163" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E163" t="s">
         <v>184</v>
       </c>
       <c r="F163" t="s">
         <v>22</v>
       </c>
       <c r="G163" t="s">
         <v>23</v>
       </c>
       <c r="I163" t="s">
         <v>24</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163" t="s">
         <v>26</v>
       </c>
       <c r="L163" t="s">
         <v>27</v>
       </c>
       <c r="M163">
         <v>2.1</v>
       </c>
@@ -9561,51 +9561,51 @@
       </c>
       <c r="M165">
         <v>2.1</v>
       </c>
       <c r="N165">
         <v>2.1</v>
       </c>
       <c r="O165" t="s">
         <v>28</v>
       </c>
       <c r="P165" t="s">
         <v>29</v>
       </c>
       <c r="Q165">
         <v>13000.0</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" t="s">
         <v>182</v>
       </c>
       <c r="B166" t="s">
         <v>225</v>
       </c>
       <c r="D166" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E166" t="s">
         <v>184</v>
       </c>
       <c r="F166" t="s">
         <v>22</v>
       </c>
       <c r="G166" t="s">
         <v>23</v>
       </c>
       <c r="I166" t="s">
         <v>24</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166" t="s">
         <v>26</v>
       </c>
       <c r="L166" t="s">
         <v>27</v>
       </c>
       <c r="M166">
         <v>2.1</v>
       </c>
@@ -9843,51 +9843,51 @@
       </c>
       <c r="M171">
         <v>2.1</v>
       </c>
       <c r="N171">
         <v>2.1</v>
       </c>
       <c r="O171" t="s">
         <v>28</v>
       </c>
       <c r="P171" t="s">
         <v>29</v>
       </c>
       <c r="Q171">
         <v>450000.0</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" t="s">
         <v>182</v>
       </c>
       <c r="B172" t="s">
         <v>239</v>
       </c>
       <c r="D172" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E172" t="s">
         <v>184</v>
       </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172" t="s">
         <v>23</v>
       </c>
       <c r="I172" t="s">
         <v>24</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172" t="s">
         <v>26</v>
       </c>
       <c r="L172" t="s">
         <v>27</v>
       </c>
       <c r="M172">
         <v>2.1</v>
       </c>
@@ -9984,87 +9984,87 @@
       </c>
       <c r="M174">
         <v>2.1</v>
       </c>
       <c r="N174">
         <v>2.1</v>
       </c>
       <c r="O174" t="s">
         <v>28</v>
       </c>
       <c r="P174" t="s">
         <v>29</v>
       </c>
       <c r="Q174">
         <v>75000.0</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" t="s">
         <v>242</v>
       </c>
       <c r="B175" t="s">
         <v>243</v>
       </c>
       <c r="D175" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E175" t="s">
         <v>125</v>
       </c>
       <c r="F175" t="s">
         <v>22</v>
       </c>
       <c r="G175" t="s">
         <v>23</v>
       </c>
       <c r="I175" t="s">
         <v>24</v>
       </c>
       <c r="J175" t="s">
         <v>25</v>
       </c>
       <c r="K175" t="s">
         <v>26</v>
       </c>
       <c r="L175" t="s">
         <v>27</v>
       </c>
       <c r="M175">
         <v>2.1</v>
       </c>
       <c r="N175">
         <v>2.1</v>
       </c>
       <c r="O175" t="s">
         <v>28</v>
       </c>
       <c r="P175" t="s">
         <v>29</v>
       </c>
       <c r="Q175">
-        <v>400240.33</v>
+        <v>412892.09</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" t="s">
         <v>244</v>
       </c>
       <c r="B176" t="s">
         <v>19</v>
       </c>
       <c r="D176" t="s">
         <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>53</v>
       </c>
       <c r="F176" t="s">
         <v>22</v>
       </c>
       <c r="G176" t="s">
         <v>23</v>
       </c>
       <c r="I176" t="s">
         <v>24</v>
       </c>
       <c r="J176" t="s">
@@ -10313,98 +10313,98 @@
       </c>
       <c r="M181">
         <v>2.1</v>
       </c>
       <c r="N181">
         <v>2.1</v>
       </c>
       <c r="O181" t="s">
         <v>28</v>
       </c>
       <c r="P181" t="s">
         <v>29</v>
       </c>
       <c r="Q181">
         <v>75000.0</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" t="s">
         <v>217</v>
       </c>
       <c r="B182" t="s">
         <v>250</v>
       </c>
       <c r="D182" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E182" t="s">
         <v>147</v>
       </c>
       <c r="F182" t="s">
         <v>22</v>
       </c>
       <c r="G182" t="s">
         <v>23</v>
       </c>
       <c r="I182" t="s">
         <v>24</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182" t="s">
         <v>26</v>
       </c>
       <c r="L182" t="s">
         <v>27</v>
       </c>
       <c r="M182">
         <v>2.1</v>
       </c>
       <c r="N182">
         <v>2.1</v>
       </c>
       <c r="O182" t="s">
         <v>28</v>
       </c>
       <c r="P182" t="s">
         <v>29</v>
       </c>
       <c r="Q182">
         <v>290000.0</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" t="s">
         <v>217</v>
       </c>
       <c r="B183" t="s">
         <v>251</v>
       </c>
       <c r="D183" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E183" t="s">
         <v>147</v>
       </c>
       <c r="F183" t="s">
         <v>22</v>
       </c>
       <c r="G183" t="s">
         <v>23</v>
       </c>
       <c r="I183" t="s">
         <v>24</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183" t="s">
         <v>26</v>
       </c>
       <c r="L183" t="s">
         <v>27</v>
       </c>
       <c r="M183">
         <v>2.1</v>
       </c>
@@ -10501,134 +10501,134 @@
       </c>
       <c r="M185">
         <v>2.1</v>
       </c>
       <c r="N185">
         <v>2.1</v>
       </c>
       <c r="O185" t="s">
         <v>28</v>
       </c>
       <c r="P185" t="s">
         <v>29</v>
       </c>
       <c r="Q185">
         <v>3000.0</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" t="s">
         <v>242</v>
       </c>
       <c r="B186" t="s">
         <v>254</v>
       </c>
       <c r="D186" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E186" t="s">
         <v>125</v>
       </c>
       <c r="F186" t="s">
         <v>22</v>
       </c>
       <c r="G186" t="s">
         <v>23</v>
       </c>
       <c r="I186" t="s">
         <v>24</v>
       </c>
       <c r="J186" t="s">
         <v>25</v>
       </c>
       <c r="K186" t="s">
         <v>26</v>
       </c>
       <c r="L186" t="s">
         <v>27</v>
       </c>
       <c r="M186">
         <v>2.1</v>
       </c>
       <c r="N186">
         <v>2.1</v>
       </c>
       <c r="O186" t="s">
         <v>28</v>
       </c>
       <c r="P186" t="s">
         <v>29</v>
       </c>
       <c r="Q186">
-        <v>766984.04</v>
+        <v>759503.26</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" t="s">
         <v>242</v>
       </c>
       <c r="B187" t="s">
         <v>255</v>
       </c>
       <c r="D187" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E187" t="s">
         <v>125</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187" t="s">
         <v>23</v>
       </c>
       <c r="I187" t="s">
         <v>24</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187" t="s">
         <v>26</v>
       </c>
       <c r="L187" t="s">
         <v>27</v>
       </c>
       <c r="M187">
         <v>2.1</v>
       </c>
       <c r="N187">
         <v>2.1</v>
       </c>
       <c r="O187" t="s">
         <v>28</v>
       </c>
       <c r="P187" t="s">
         <v>29</v>
       </c>
       <c r="Q187">
-        <v>84775.63</v>
+        <v>78765.95</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" t="s">
         <v>242</v>
       </c>
       <c r="B188" t="s">
         <v>256</v>
       </c>
       <c r="D188" t="s">
         <v>32</v>
       </c>
       <c r="E188" t="s">
         <v>125</v>
       </c>
       <c r="F188" t="s">
         <v>22</v>
       </c>
       <c r="G188" t="s">
         <v>23</v>
       </c>
       <c r="I188" t="s">
         <v>24</v>
       </c>
       <c r="J188" t="s">
@@ -10689,51 +10689,51 @@
       </c>
       <c r="M189">
         <v>2.1</v>
       </c>
       <c r="N189">
         <v>2.1</v>
       </c>
       <c r="O189" t="s">
         <v>28</v>
       </c>
       <c r="P189" t="s">
         <v>29</v>
       </c>
       <c r="Q189">
         <v>60000.0</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" t="s">
         <v>242</v>
       </c>
       <c r="B190" t="s">
         <v>258</v>
       </c>
       <c r="D190" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E190" t="s">
         <v>125</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190" t="s">
         <v>23</v>
       </c>
       <c r="I190" t="s">
         <v>24</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
         <v>26</v>
       </c>
       <c r="L190" t="s">
         <v>27</v>
       </c>
       <c r="M190">
         <v>2.1</v>
       </c>
@@ -11300,98 +11300,98 @@
       </c>
       <c r="M202">
         <v>2.1</v>
       </c>
       <c r="N202">
         <v>2.1</v>
       </c>
       <c r="O202" t="s">
         <v>28</v>
       </c>
       <c r="P202" t="s">
         <v>29</v>
       </c>
       <c r="Q202">
         <v>220277.25</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" t="s">
         <v>171</v>
       </c>
       <c r="B203" t="s">
         <v>270</v>
       </c>
       <c r="D203" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E203" t="s">
         <v>173</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203" t="s">
         <v>23</v>
       </c>
       <c r="I203" t="s">
         <v>24</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
         <v>26</v>
       </c>
       <c r="L203" t="s">
         <v>27</v>
       </c>
       <c r="M203">
         <v>2.1</v>
       </c>
       <c r="N203">
         <v>2.1</v>
       </c>
       <c r="O203" t="s">
         <v>28</v>
       </c>
       <c r="P203" t="s">
         <v>29</v>
       </c>
       <c r="Q203">
         <v>230886.68</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" t="s">
         <v>171</v>
       </c>
       <c r="B204" t="s">
         <v>271</v>
       </c>
       <c r="D204" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E204" t="s">
         <v>173</v>
       </c>
       <c r="F204" t="s">
         <v>22</v>
       </c>
       <c r="G204" t="s">
         <v>23</v>
       </c>
       <c r="I204" t="s">
         <v>24</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204" t="s">
         <v>26</v>
       </c>
       <c r="L204" t="s">
         <v>27</v>
       </c>
       <c r="M204">
         <v>2.1</v>
       </c>
@@ -12334,51 +12334,51 @@
       </c>
       <c r="M224">
         <v>2.1</v>
       </c>
       <c r="N224">
         <v>2.1</v>
       </c>
       <c r="O224" t="s">
         <v>28</v>
       </c>
       <c r="P224" t="s">
         <v>29</v>
       </c>
       <c r="Q224">
         <v>75000.0</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="A225" t="s">
         <v>217</v>
       </c>
       <c r="B225" t="s">
         <v>292</v>
       </c>
       <c r="D225" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E225" t="s">
         <v>147</v>
       </c>
       <c r="F225" t="s">
         <v>22</v>
       </c>
       <c r="G225" t="s">
         <v>23</v>
       </c>
       <c r="I225" t="s">
         <v>24</v>
       </c>
       <c r="J225" t="s">
         <v>25</v>
       </c>
       <c r="K225" t="s">
         <v>26</v>
       </c>
       <c r="L225" t="s">
         <v>27</v>
       </c>
       <c r="M225">
         <v>2.1</v>
       </c>
@@ -12522,51 +12522,51 @@
       </c>
       <c r="M228">
         <v>2.1</v>
       </c>
       <c r="N228">
         <v>2.1</v>
       </c>
       <c r="O228" t="s">
         <v>28</v>
       </c>
       <c r="P228" t="s">
         <v>29</v>
       </c>
       <c r="Q228">
         <v>75000.0</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="A229" t="s">
         <v>217</v>
       </c>
       <c r="B229" t="s">
         <v>297</v>
       </c>
       <c r="D229" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E229" t="s">
         <v>147</v>
       </c>
       <c r="F229" t="s">
         <v>22</v>
       </c>
       <c r="G229" t="s">
         <v>23</v>
       </c>
       <c r="I229" t="s">
         <v>24</v>
       </c>
       <c r="J229" t="s">
         <v>25</v>
       </c>
       <c r="K229" t="s">
         <v>26</v>
       </c>
       <c r="L229" t="s">
         <v>27</v>
       </c>
       <c r="M229">
         <v>2.1</v>
       </c>
@@ -13086,98 +13086,98 @@
       </c>
       <c r="M240">
         <v>2.1</v>
       </c>
       <c r="N240">
         <v>2.1</v>
       </c>
       <c r="O240" t="s">
         <v>28</v>
       </c>
       <c r="P240" t="s">
         <v>29</v>
       </c>
       <c r="Q240">
         <v>30500.0</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="A241" t="s">
         <v>192</v>
       </c>
       <c r="B241" t="s">
         <v>310</v>
       </c>
       <c r="D241" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E241" t="s">
         <v>21</v>
       </c>
       <c r="F241" t="s">
         <v>22</v>
       </c>
       <c r="G241" t="s">
         <v>23</v>
       </c>
       <c r="I241" t="s">
         <v>24</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241" t="s">
         <v>26</v>
       </c>
       <c r="L241" t="s">
         <v>27</v>
       </c>
       <c r="M241">
         <v>2.1</v>
       </c>
       <c r="N241">
         <v>2.1</v>
       </c>
       <c r="O241" t="s">
         <v>28</v>
       </c>
       <c r="P241" t="s">
         <v>29</v>
       </c>
       <c r="Q241">
         <v>61000.0</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="A242" t="s">
         <v>192</v>
       </c>
       <c r="B242" t="s">
         <v>311</v>
       </c>
       <c r="D242" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E242" t="s">
         <v>21</v>
       </c>
       <c r="F242" t="s">
         <v>22</v>
       </c>
       <c r="G242" t="s">
         <v>23</v>
       </c>
       <c r="I242" t="s">
         <v>24</v>
       </c>
       <c r="J242" t="s">
         <v>25</v>
       </c>
       <c r="K242" t="s">
         <v>26</v>
       </c>
       <c r="L242" t="s">
         <v>27</v>
       </c>
       <c r="M242">
         <v>2.1</v>
       </c>
@@ -15013,145 +15013,145 @@
       </c>
       <c r="M281">
         <v>2.1</v>
       </c>
       <c r="N281">
         <v>2.1</v>
       </c>
       <c r="O281" t="s">
         <v>28</v>
       </c>
       <c r="P281" t="s">
         <v>29</v>
       </c>
       <c r="Q281">
         <v>4000.0</v>
       </c>
     </row>
     <row r="282" spans="1:18">
       <c r="A282" t="s">
         <v>136</v>
       </c>
       <c r="B282" t="s">
         <v>351</v>
       </c>
       <c r="D282" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E282" t="s">
         <v>138</v>
       </c>
       <c r="F282" t="s">
         <v>22</v>
       </c>
       <c r="G282" t="s">
         <v>23</v>
       </c>
       <c r="I282" t="s">
         <v>24</v>
       </c>
       <c r="J282" t="s">
         <v>25</v>
       </c>
       <c r="K282" t="s">
         <v>26</v>
       </c>
       <c r="L282" t="s">
         <v>27</v>
       </c>
       <c r="M282">
         <v>2.1</v>
       </c>
       <c r="N282">
         <v>2.1</v>
       </c>
       <c r="O282" t="s">
         <v>28</v>
       </c>
       <c r="P282" t="s">
         <v>29</v>
       </c>
       <c r="Q282">
         <v>6100.0</v>
       </c>
     </row>
     <row r="283" spans="1:18">
       <c r="A283" t="s">
         <v>136</v>
       </c>
       <c r="B283" t="s">
         <v>352</v>
       </c>
       <c r="D283" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E283" t="s">
         <v>138</v>
       </c>
       <c r="F283" t="s">
         <v>22</v>
       </c>
       <c r="G283" t="s">
         <v>23</v>
       </c>
       <c r="I283" t="s">
         <v>24</v>
       </c>
       <c r="J283" t="s">
         <v>25</v>
       </c>
       <c r="K283" t="s">
         <v>26</v>
       </c>
       <c r="L283" t="s">
         <v>27</v>
       </c>
       <c r="M283">
         <v>2.1</v>
       </c>
       <c r="N283">
         <v>2.1</v>
       </c>
       <c r="O283" t="s">
         <v>28</v>
       </c>
       <c r="P283" t="s">
         <v>29</v>
       </c>
       <c r="Q283">
         <v>20000.0</v>
       </c>
     </row>
     <row r="284" spans="1:18">
       <c r="A284" t="s">
         <v>136</v>
       </c>
       <c r="B284" t="s">
         <v>353</v>
       </c>
       <c r="D284" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E284" t="s">
         <v>138</v>
       </c>
       <c r="F284" t="s">
         <v>22</v>
       </c>
       <c r="G284" t="s">
         <v>23</v>
       </c>
       <c r="I284" t="s">
         <v>24</v>
       </c>
       <c r="J284" t="s">
         <v>25</v>
       </c>
       <c r="K284" t="s">
         <v>26</v>
       </c>
       <c r="L284" t="s">
         <v>27</v>
       </c>
       <c r="M284">
         <v>2.1</v>
       </c>
@@ -15201,98 +15201,98 @@
       </c>
       <c r="M285">
         <v>2.1</v>
       </c>
       <c r="N285">
         <v>2.1</v>
       </c>
       <c r="O285" t="s">
         <v>28</v>
       </c>
       <c r="P285" t="s">
         <v>29</v>
       </c>
       <c r="Q285">
         <v>40260.0</v>
       </c>
     </row>
     <row r="286" spans="1:18">
       <c r="A286" t="s">
         <v>136</v>
       </c>
       <c r="B286" t="s">
         <v>355</v>
       </c>
       <c r="D286" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E286" t="s">
         <v>138</v>
       </c>
       <c r="F286" t="s">
         <v>22</v>
       </c>
       <c r="G286" t="s">
         <v>23</v>
       </c>
       <c r="I286" t="s">
         <v>24</v>
       </c>
       <c r="J286" t="s">
         <v>25</v>
       </c>
       <c r="K286" t="s">
         <v>26</v>
       </c>
       <c r="L286" t="s">
         <v>27</v>
       </c>
       <c r="M286">
         <v>2.1</v>
       </c>
       <c r="N286">
         <v>2.1</v>
       </c>
       <c r="O286" t="s">
         <v>28</v>
       </c>
       <c r="P286" t="s">
         <v>29</v>
       </c>
       <c r="Q286">
         <v>18300.0</v>
       </c>
     </row>
     <row r="287" spans="1:18">
       <c r="A287" t="s">
         <v>136</v>
       </c>
       <c r="B287" t="s">
         <v>356</v>
       </c>
       <c r="D287" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E287" t="s">
         <v>138</v>
       </c>
       <c r="F287" t="s">
         <v>22</v>
       </c>
       <c r="G287" t="s">
         <v>23</v>
       </c>
       <c r="I287" t="s">
         <v>24</v>
       </c>
       <c r="J287" t="s">
         <v>25</v>
       </c>
       <c r="K287" t="s">
         <v>26</v>
       </c>
       <c r="L287" t="s">
         <v>27</v>
       </c>
       <c r="M287">
         <v>2.1</v>
       </c>
@@ -15436,87 +15436,87 @@
       </c>
       <c r="M290">
         <v>2.1</v>
       </c>
       <c r="N290">
         <v>2.1</v>
       </c>
       <c r="O290" t="s">
         <v>28</v>
       </c>
       <c r="P290" t="s">
         <v>29</v>
       </c>
       <c r="Q290">
         <v>92000.0</v>
       </c>
     </row>
     <row r="291" spans="1:18">
       <c r="A291" t="s">
         <v>41</v>
       </c>
       <c r="B291" t="s">
         <v>360</v>
       </c>
       <c r="D291" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E291" t="s">
         <v>43</v>
       </c>
       <c r="F291" t="s">
         <v>22</v>
       </c>
       <c r="G291" t="s">
         <v>23</v>
       </c>
       <c r="I291" t="s">
         <v>24</v>
       </c>
       <c r="J291" t="s">
         <v>25</v>
       </c>
       <c r="K291" t="s">
         <v>26</v>
       </c>
       <c r="L291" t="s">
         <v>27</v>
       </c>
       <c r="M291">
         <v>2.1</v>
       </c>
       <c r="N291">
         <v>2.1</v>
       </c>
       <c r="O291" t="s">
         <v>28</v>
       </c>
       <c r="P291" t="s">
         <v>29</v>
       </c>
       <c r="Q291">
-        <v>130900.0</v>
+        <v>124990.85</v>
       </c>
     </row>
     <row r="292" spans="1:18">
       <c r="A292" t="s">
         <v>111</v>
       </c>
       <c r="B292" t="s">
         <v>361</v>
       </c>
       <c r="D292" t="s">
         <v>32</v>
       </c>
       <c r="E292" t="s">
         <v>103</v>
       </c>
       <c r="F292" t="s">
         <v>22</v>
       </c>
       <c r="G292" t="s">
         <v>23</v>
       </c>
       <c r="I292" t="s">
         <v>24</v>
       </c>
       <c r="J292" t="s">
@@ -16047,51 +16047,51 @@
       </c>
       <c r="M303">
         <v>2.1</v>
       </c>
       <c r="N303">
         <v>2.1</v>
       </c>
       <c r="O303" t="s">
         <v>28</v>
       </c>
       <c r="P303" t="s">
         <v>29</v>
       </c>
       <c r="Q303">
         <v>548738.0</v>
       </c>
     </row>
     <row r="304" spans="1:18">
       <c r="A304" t="s">
         <v>188</v>
       </c>
       <c r="B304" t="s">
         <v>373</v>
       </c>
       <c r="D304" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E304" t="s">
         <v>122</v>
       </c>
       <c r="F304" t="s">
         <v>22</v>
       </c>
       <c r="G304" t="s">
         <v>23</v>
       </c>
       <c r="I304" t="s">
         <v>24</v>
       </c>
       <c r="J304" t="s">
         <v>25</v>
       </c>
       <c r="K304" t="s">
         <v>26</v>
       </c>
       <c r="L304" t="s">
         <v>27</v>
       </c>
       <c r="M304">
         <v>2.1</v>
       </c>
@@ -16271,51 +16271,51 @@
       <c r="I308" t="s">
         <v>24</v>
       </c>
       <c r="J308" t="s">
         <v>25</v>
       </c>
       <c r="K308" t="s">
         <v>26</v>
       </c>
       <c r="L308" t="s">
         <v>27</v>
       </c>
       <c r="M308">
         <v>2.1</v>
       </c>
       <c r="N308">
         <v>2.1</v>
       </c>
       <c r="O308" t="s">
         <v>28</v>
       </c>
       <c r="P308" t="s">
         <v>29</v>
       </c>
       <c r="Q308">
-        <v>53706.17</v>
+        <v>46706.17</v>
       </c>
     </row>
     <row r="309" spans="1:18">
       <c r="A309" t="s">
         <v>41</v>
       </c>
       <c r="B309" t="s">
         <v>379</v>
       </c>
       <c r="D309" t="s">
         <v>32</v>
       </c>
       <c r="E309" t="s">
         <v>43</v>
       </c>
       <c r="F309" t="s">
         <v>22</v>
       </c>
       <c r="G309" t="s">
         <v>23</v>
       </c>
       <c r="I309" t="s">
         <v>24</v>
       </c>
       <c r="J309" t="s">
@@ -16940,51 +16940,51 @@
       </c>
       <c r="M322">
         <v>2.1</v>
       </c>
       <c r="N322">
         <v>2.1</v>
       </c>
       <c r="O322" t="s">
         <v>28</v>
       </c>
       <c r="P322" t="s">
         <v>29</v>
       </c>
       <c r="Q322">
         <v>74902.15</v>
       </c>
     </row>
     <row r="323" spans="1:18">
       <c r="A323" t="s">
         <v>374</v>
       </c>
       <c r="B323" t="s">
         <v>393</v>
       </c>
       <c r="D323" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E323" t="s">
         <v>62</v>
       </c>
       <c r="F323" t="s">
         <v>22</v>
       </c>
       <c r="G323" t="s">
         <v>23</v>
       </c>
       <c r="I323" t="s">
         <v>24</v>
       </c>
       <c r="J323" t="s">
         <v>25</v>
       </c>
       <c r="K323" t="s">
         <v>26</v>
       </c>
       <c r="L323" t="s">
         <v>27</v>
       </c>
       <c r="M323">
         <v>2.1</v>
       </c>
@@ -17081,51 +17081,51 @@
       </c>
       <c r="M325">
         <v>2.1</v>
       </c>
       <c r="N325">
         <v>2.1</v>
       </c>
       <c r="O325" t="s">
         <v>28</v>
       </c>
       <c r="P325" t="s">
         <v>29</v>
       </c>
       <c r="Q325">
         <v>20000.0</v>
       </c>
     </row>
     <row r="326" spans="1:18">
       <c r="A326" t="s">
         <v>374</v>
       </c>
       <c r="B326" t="s">
         <v>396</v>
       </c>
       <c r="D326" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E326" t="s">
         <v>62</v>
       </c>
       <c r="F326" t="s">
         <v>22</v>
       </c>
       <c r="G326" t="s">
         <v>23</v>
       </c>
       <c r="I326" t="s">
         <v>24</v>
       </c>
       <c r="J326" t="s">
         <v>25</v>
       </c>
       <c r="K326" t="s">
         <v>26</v>
       </c>
       <c r="L326" t="s">
         <v>27</v>
       </c>
       <c r="M326">
         <v>2.1</v>
       </c>
@@ -17222,145 +17222,145 @@
       </c>
       <c r="M328">
         <v>2.1</v>
       </c>
       <c r="N328">
         <v>2.1</v>
       </c>
       <c r="O328" t="s">
         <v>28</v>
       </c>
       <c r="P328" t="s">
         <v>29</v>
       </c>
       <c r="Q328">
         <v>20000.0</v>
       </c>
     </row>
     <row r="329" spans="1:18">
       <c r="A329" t="s">
         <v>374</v>
       </c>
       <c r="B329" t="s">
         <v>399</v>
       </c>
       <c r="D329" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E329" t="s">
         <v>62</v>
       </c>
       <c r="F329" t="s">
         <v>22</v>
       </c>
       <c r="G329" t="s">
         <v>23</v>
       </c>
       <c r="I329" t="s">
         <v>24</v>
       </c>
       <c r="J329" t="s">
         <v>25</v>
       </c>
       <c r="K329" t="s">
         <v>26</v>
       </c>
       <c r="L329" t="s">
         <v>27</v>
       </c>
       <c r="M329">
         <v>2.1</v>
       </c>
       <c r="N329">
         <v>2.1</v>
       </c>
       <c r="O329" t="s">
         <v>28</v>
       </c>
       <c r="P329" t="s">
         <v>29</v>
       </c>
       <c r="Q329">
         <v>20000.0</v>
       </c>
     </row>
     <row r="330" spans="1:18">
       <c r="A330" t="s">
         <v>374</v>
       </c>
       <c r="B330" t="s">
         <v>400</v>
       </c>
       <c r="D330" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E330" t="s">
         <v>62</v>
       </c>
       <c r="F330" t="s">
         <v>22</v>
       </c>
       <c r="G330" t="s">
         <v>23</v>
       </c>
       <c r="I330" t="s">
         <v>24</v>
       </c>
       <c r="J330" t="s">
         <v>25</v>
       </c>
       <c r="K330" t="s">
         <v>26</v>
       </c>
       <c r="L330" t="s">
         <v>27</v>
       </c>
       <c r="M330">
         <v>2.1</v>
       </c>
       <c r="N330">
         <v>2.1</v>
       </c>
       <c r="O330" t="s">
         <v>28</v>
       </c>
       <c r="P330" t="s">
         <v>29</v>
       </c>
       <c r="Q330">
         <v>676620.0</v>
       </c>
     </row>
     <row r="331" spans="1:18">
       <c r="A331" t="s">
         <v>374</v>
       </c>
       <c r="B331" t="s">
         <v>401</v>
       </c>
       <c r="D331" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E331" t="s">
         <v>62</v>
       </c>
       <c r="F331" t="s">
         <v>22</v>
       </c>
       <c r="G331" t="s">
         <v>23</v>
       </c>
       <c r="I331" t="s">
         <v>24</v>
       </c>
       <c r="J331" t="s">
         <v>25</v>
       </c>
       <c r="K331" t="s">
         <v>26</v>
       </c>
       <c r="L331" t="s">
         <v>27</v>
       </c>
       <c r="M331">
         <v>2.1</v>
       </c>
@@ -17692,98 +17692,98 @@
       </c>
       <c r="M338">
         <v>2.1</v>
       </c>
       <c r="N338">
         <v>2.1</v>
       </c>
       <c r="O338" t="s">
         <v>28</v>
       </c>
       <c r="P338" t="s">
         <v>29</v>
       </c>
       <c r="Q338">
         <v>203380.0</v>
       </c>
     </row>
     <row r="339" spans="1:18">
       <c r="A339" t="s">
         <v>136</v>
       </c>
       <c r="B339" t="s">
         <v>409</v>
       </c>
       <c r="D339" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E339" t="s">
         <v>138</v>
       </c>
       <c r="F339" t="s">
         <v>22</v>
       </c>
       <c r="G339" t="s">
         <v>23</v>
       </c>
       <c r="I339" t="s">
         <v>24</v>
       </c>
       <c r="J339" t="s">
         <v>25</v>
       </c>
       <c r="K339" t="s">
         <v>26</v>
       </c>
       <c r="L339" t="s">
         <v>27</v>
       </c>
       <c r="M339">
         <v>2.1</v>
       </c>
       <c r="N339">
         <v>2.1</v>
       </c>
       <c r="O339" t="s">
         <v>28</v>
       </c>
       <c r="P339" t="s">
         <v>29</v>
       </c>
       <c r="Q339">
         <v>30500.0</v>
       </c>
     </row>
     <row r="340" spans="1:18">
       <c r="A340" t="s">
         <v>203</v>
       </c>
       <c r="B340" t="s">
         <v>410</v>
       </c>
       <c r="D340" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E340" t="s">
         <v>205</v>
       </c>
       <c r="F340" t="s">
         <v>22</v>
       </c>
       <c r="G340" t="s">
         <v>23</v>
       </c>
       <c r="I340" t="s">
         <v>24</v>
       </c>
       <c r="J340" t="s">
         <v>25</v>
       </c>
       <c r="K340" t="s">
         <v>26</v>
       </c>
       <c r="L340" t="s">
         <v>27</v>
       </c>
       <c r="M340">
         <v>2.1</v>
       </c>
@@ -17974,98 +17974,98 @@
       </c>
       <c r="M344">
         <v>2.1</v>
       </c>
       <c r="N344">
         <v>2.1</v>
       </c>
       <c r="O344" t="s">
         <v>28</v>
       </c>
       <c r="P344" t="s">
         <v>29</v>
       </c>
       <c r="Q344">
         <v>200000.0</v>
       </c>
     </row>
     <row r="345" spans="1:18">
       <c r="A345" t="s">
         <v>111</v>
       </c>
       <c r="B345" t="s">
         <v>415</v>
       </c>
       <c r="D345" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E345" t="s">
         <v>103</v>
       </c>
       <c r="F345" t="s">
         <v>22</v>
       </c>
       <c r="G345" t="s">
         <v>23</v>
       </c>
       <c r="I345" t="s">
         <v>24</v>
       </c>
       <c r="J345" t="s">
         <v>25</v>
       </c>
       <c r="K345" t="s">
         <v>26</v>
       </c>
       <c r="L345" t="s">
         <v>27</v>
       </c>
       <c r="M345">
         <v>2.1</v>
       </c>
       <c r="N345">
         <v>2.1</v>
       </c>
       <c r="O345" t="s">
         <v>28</v>
       </c>
       <c r="P345" t="s">
         <v>29</v>
       </c>
       <c r="Q345">
         <v>20000.0</v>
       </c>
     </row>
     <row r="346" spans="1:18">
       <c r="A346" t="s">
         <v>111</v>
       </c>
       <c r="B346" t="s">
         <v>416</v>
       </c>
       <c r="D346" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E346" t="s">
         <v>103</v>
       </c>
       <c r="F346" t="s">
         <v>22</v>
       </c>
       <c r="G346" t="s">
         <v>23</v>
       </c>
       <c r="I346" t="s">
         <v>24</v>
       </c>
       <c r="J346" t="s">
         <v>25</v>
       </c>
       <c r="K346" t="s">
         <v>26</v>
       </c>
       <c r="L346" t="s">
         <v>27</v>
       </c>
       <c r="M346">
         <v>2.1</v>
       </c>
@@ -18115,51 +18115,51 @@
       </c>
       <c r="M347">
         <v>2.1</v>
       </c>
       <c r="N347">
         <v>2.1</v>
       </c>
       <c r="O347" t="s">
         <v>28</v>
       </c>
       <c r="P347" t="s">
         <v>29</v>
       </c>
       <c r="Q347">
         <v>2395.53</v>
       </c>
     </row>
     <row r="348" spans="1:18">
       <c r="A348" t="s">
         <v>111</v>
       </c>
       <c r="B348" t="s">
         <v>418</v>
       </c>
       <c r="D348" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E348" t="s">
         <v>103</v>
       </c>
       <c r="F348" t="s">
         <v>22</v>
       </c>
       <c r="G348" t="s">
         <v>23</v>
       </c>
       <c r="I348" t="s">
         <v>24</v>
       </c>
       <c r="J348" t="s">
         <v>25</v>
       </c>
       <c r="K348" t="s">
         <v>26</v>
       </c>
       <c r="L348" t="s">
         <v>27</v>
       </c>
       <c r="M348">
         <v>2.1</v>
       </c>
@@ -18491,51 +18491,51 @@
       </c>
       <c r="M355">
         <v>2.1</v>
       </c>
       <c r="N355">
         <v>2.1</v>
       </c>
       <c r="O355" t="s">
         <v>28</v>
       </c>
       <c r="P355" t="s">
         <v>29</v>
       </c>
       <c r="Q355">
         <v>10000.0</v>
       </c>
     </row>
     <row r="356" spans="1:18">
       <c r="A356" t="s">
         <v>36</v>
       </c>
       <c r="B356" t="s">
         <v>426</v>
       </c>
       <c r="D356" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E356" t="s">
         <v>38</v>
       </c>
       <c r="F356" t="s">
         <v>22</v>
       </c>
       <c r="G356" t="s">
         <v>23</v>
       </c>
       <c r="I356" t="s">
         <v>24</v>
       </c>
       <c r="J356" t="s">
         <v>25</v>
       </c>
       <c r="K356" t="s">
         <v>26</v>
       </c>
       <c r="L356" t="s">
         <v>27</v>
       </c>
       <c r="M356">
         <v>2.1</v>
       </c>
@@ -18585,145 +18585,145 @@
       </c>
       <c r="M357">
         <v>2.1</v>
       </c>
       <c r="N357">
         <v>2.1</v>
       </c>
       <c r="O357" t="s">
         <v>28</v>
       </c>
       <c r="P357" t="s">
         <v>29</v>
       </c>
       <c r="Q357">
         <v>6100.0</v>
       </c>
     </row>
     <row r="358" spans="1:18">
       <c r="A358" t="s">
         <v>36</v>
       </c>
       <c r="B358" t="s">
         <v>428</v>
       </c>
       <c r="D358" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E358" t="s">
         <v>38</v>
       </c>
       <c r="F358" t="s">
         <v>22</v>
       </c>
       <c r="G358" t="s">
         <v>23</v>
       </c>
       <c r="I358" t="s">
         <v>24</v>
       </c>
       <c r="J358" t="s">
         <v>25</v>
       </c>
       <c r="K358" t="s">
         <v>26</v>
       </c>
       <c r="L358" t="s">
         <v>27</v>
       </c>
       <c r="M358">
         <v>2.1</v>
       </c>
       <c r="N358">
         <v>2.1</v>
       </c>
       <c r="O358" t="s">
         <v>28</v>
       </c>
       <c r="P358" t="s">
         <v>29</v>
       </c>
       <c r="Q358">
         <v>30500.0</v>
       </c>
     </row>
     <row r="359" spans="1:18">
       <c r="A359" t="s">
         <v>36</v>
       </c>
       <c r="B359" t="s">
         <v>233</v>
       </c>
       <c r="D359" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E359" t="s">
         <v>38</v>
       </c>
       <c r="F359" t="s">
         <v>22</v>
       </c>
       <c r="G359" t="s">
         <v>23</v>
       </c>
       <c r="I359" t="s">
         <v>24</v>
       </c>
       <c r="J359" t="s">
         <v>25</v>
       </c>
       <c r="K359" t="s">
         <v>26</v>
       </c>
       <c r="L359" t="s">
         <v>27</v>
       </c>
       <c r="M359">
         <v>2.1</v>
       </c>
       <c r="N359">
         <v>2.1</v>
       </c>
       <c r="O359" t="s">
         <v>28</v>
       </c>
       <c r="P359" t="s">
         <v>29</v>
       </c>
       <c r="Q359">
         <v>91500.0</v>
       </c>
     </row>
     <row r="360" spans="1:18">
       <c r="A360" t="s">
         <v>188</v>
       </c>
       <c r="B360" t="s">
         <v>429</v>
       </c>
       <c r="D360" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E360" t="s">
         <v>122</v>
       </c>
       <c r="F360" t="s">
         <v>22</v>
       </c>
       <c r="G360" t="s">
         <v>23</v>
       </c>
       <c r="I360" t="s">
         <v>24</v>
       </c>
       <c r="J360" t="s">
         <v>25</v>
       </c>
       <c r="K360" t="s">
         <v>26</v>
       </c>
       <c r="L360" t="s">
         <v>27</v>
       </c>
       <c r="M360">
         <v>2.1</v>
       </c>
@@ -18820,51 +18820,51 @@
       </c>
       <c r="M362">
         <v>2.1</v>
       </c>
       <c r="N362">
         <v>2.1</v>
       </c>
       <c r="O362" t="s">
         <v>28</v>
       </c>
       <c r="P362" t="s">
         <v>29</v>
       </c>
       <c r="Q362">
         <v>18400.0</v>
       </c>
     </row>
     <row r="363" spans="1:18">
       <c r="A363" t="s">
         <v>114</v>
       </c>
       <c r="B363" t="s">
         <v>432</v>
       </c>
       <c r="D363" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E363" t="s">
         <v>191</v>
       </c>
       <c r="F363" t="s">
         <v>22</v>
       </c>
       <c r="G363" t="s">
         <v>23</v>
       </c>
       <c r="I363" t="s">
         <v>24</v>
       </c>
       <c r="J363" t="s">
         <v>25</v>
       </c>
       <c r="K363" t="s">
         <v>26</v>
       </c>
       <c r="L363" t="s">
         <v>27</v>
       </c>
       <c r="M363">
         <v>2.1</v>
       </c>
@@ -18914,51 +18914,51 @@
       </c>
       <c r="M364">
         <v>2.1</v>
       </c>
       <c r="N364">
         <v>2.1</v>
       </c>
       <c r="O364" t="s">
         <v>28</v>
       </c>
       <c r="P364" t="s">
         <v>29</v>
       </c>
       <c r="Q364">
         <v>109248.56</v>
       </c>
     </row>
     <row r="365" spans="1:18">
       <c r="A365" t="s">
         <v>114</v>
       </c>
       <c r="B365" t="s">
         <v>434</v>
       </c>
       <c r="D365" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E365" t="s">
         <v>116</v>
       </c>
       <c r="F365" t="s">
         <v>22</v>
       </c>
       <c r="G365" t="s">
         <v>23</v>
       </c>
       <c r="I365" t="s">
         <v>24</v>
       </c>
       <c r="J365" t="s">
         <v>25</v>
       </c>
       <c r="K365" t="s">
         <v>26</v>
       </c>
       <c r="L365" t="s">
         <v>27</v>
       </c>
       <c r="M365">
         <v>2.1</v>
       </c>
@@ -19008,192 +19008,192 @@
       </c>
       <c r="M366">
         <v>2.1</v>
       </c>
       <c r="N366">
         <v>2.1</v>
       </c>
       <c r="O366" t="s">
         <v>28</v>
       </c>
       <c r="P366" t="s">
         <v>29</v>
       </c>
       <c r="Q366">
         <v>26000.0</v>
       </c>
     </row>
     <row r="367" spans="1:18">
       <c r="A367" t="s">
         <v>30</v>
       </c>
       <c r="B367" t="s">
         <v>436</v>
       </c>
       <c r="D367" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E367" t="s">
         <v>33</v>
       </c>
       <c r="F367" t="s">
         <v>22</v>
       </c>
       <c r="G367" t="s">
         <v>23</v>
       </c>
       <c r="I367" t="s">
         <v>24</v>
       </c>
       <c r="J367" t="s">
         <v>25</v>
       </c>
       <c r="K367" t="s">
         <v>26</v>
       </c>
       <c r="L367" t="s">
         <v>27</v>
       </c>
       <c r="M367">
         <v>2.1</v>
       </c>
       <c r="N367">
         <v>2.1</v>
       </c>
       <c r="O367" t="s">
         <v>28</v>
       </c>
       <c r="P367" t="s">
         <v>29</v>
       </c>
       <c r="Q367">
         <v>12000.0</v>
       </c>
     </row>
     <row r="368" spans="1:18">
       <c r="A368" t="s">
         <v>217</v>
       </c>
       <c r="B368" t="s">
         <v>437</v>
       </c>
       <c r="D368" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E368" t="s">
         <v>147</v>
       </c>
       <c r="F368" t="s">
         <v>22</v>
       </c>
       <c r="G368" t="s">
         <v>23</v>
       </c>
       <c r="I368" t="s">
         <v>24</v>
       </c>
       <c r="J368" t="s">
         <v>25</v>
       </c>
       <c r="K368" t="s">
         <v>26</v>
       </c>
       <c r="L368" t="s">
         <v>27</v>
       </c>
       <c r="M368">
         <v>2.1</v>
       </c>
       <c r="N368">
         <v>2.1</v>
       </c>
       <c r="O368" t="s">
         <v>28</v>
       </c>
       <c r="P368" t="s">
         <v>29</v>
       </c>
       <c r="Q368">
         <v>490000.0</v>
       </c>
     </row>
     <row r="369" spans="1:18">
       <c r="A369" t="s">
         <v>217</v>
       </c>
       <c r="B369" t="s">
         <v>438</v>
       </c>
       <c r="D369" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E369" t="s">
         <v>147</v>
       </c>
       <c r="F369" t="s">
         <v>22</v>
       </c>
       <c r="G369" t="s">
         <v>23</v>
       </c>
       <c r="I369" t="s">
         <v>24</v>
       </c>
       <c r="J369" t="s">
         <v>25</v>
       </c>
       <c r="K369" t="s">
         <v>26</v>
       </c>
       <c r="L369" t="s">
         <v>27</v>
       </c>
       <c r="M369">
         <v>2.1</v>
       </c>
       <c r="N369">
         <v>2.1</v>
       </c>
       <c r="O369" t="s">
         <v>28</v>
       </c>
       <c r="P369" t="s">
         <v>29</v>
       </c>
       <c r="Q369">
         <v>200000.0</v>
       </c>
     </row>
     <row r="370" spans="1:18">
       <c r="A370" t="s">
         <v>217</v>
       </c>
       <c r="B370" t="s">
         <v>439</v>
       </c>
       <c r="D370" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E370" t="s">
         <v>147</v>
       </c>
       <c r="F370" t="s">
         <v>22</v>
       </c>
       <c r="G370" t="s">
         <v>23</v>
       </c>
       <c r="I370" t="s">
         <v>24</v>
       </c>
       <c r="J370" t="s">
         <v>25</v>
       </c>
       <c r="K370" t="s">
         <v>26</v>
       </c>
       <c r="L370" t="s">
         <v>27</v>
       </c>
       <c r="M370">
         <v>2.1</v>
       </c>
@@ -19243,98 +19243,98 @@
       </c>
       <c r="M371">
         <v>2.1</v>
       </c>
       <c r="N371">
         <v>2.1</v>
       </c>
       <c r="O371" t="s">
         <v>28</v>
       </c>
       <c r="P371" t="s">
         <v>29</v>
       </c>
       <c r="Q371">
         <v>10000.0</v>
       </c>
     </row>
     <row r="372" spans="1:18">
       <c r="A372" t="s">
         <v>217</v>
       </c>
       <c r="B372" t="s">
         <v>441</v>
       </c>
       <c r="D372" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E372" t="s">
         <v>147</v>
       </c>
       <c r="F372" t="s">
         <v>22</v>
       </c>
       <c r="G372" t="s">
         <v>23</v>
       </c>
       <c r="I372" t="s">
         <v>24</v>
       </c>
       <c r="J372" t="s">
         <v>25</v>
       </c>
       <c r="K372" t="s">
         <v>26</v>
       </c>
       <c r="L372" t="s">
         <v>27</v>
       </c>
       <c r="M372">
         <v>2.1</v>
       </c>
       <c r="N372">
         <v>2.1</v>
       </c>
       <c r="O372" t="s">
         <v>28</v>
       </c>
       <c r="P372" t="s">
         <v>29</v>
       </c>
       <c r="Q372">
         <v>25000.0</v>
       </c>
     </row>
     <row r="373" spans="1:18">
       <c r="A373" t="s">
         <v>217</v>
       </c>
       <c r="B373" t="s">
         <v>442</v>
       </c>
       <c r="D373" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E373" t="s">
         <v>147</v>
       </c>
       <c r="F373" t="s">
         <v>22</v>
       </c>
       <c r="G373" t="s">
         <v>23</v>
       </c>
       <c r="I373" t="s">
         <v>24</v>
       </c>
       <c r="J373" t="s">
         <v>25</v>
       </c>
       <c r="K373" t="s">
         <v>26</v>
       </c>
       <c r="L373" t="s">
         <v>27</v>
       </c>
       <c r="M373">
         <v>2.1</v>
       </c>
@@ -19525,51 +19525,51 @@
       </c>
       <c r="M377">
         <v>2.1</v>
       </c>
       <c r="N377">
         <v>2.1</v>
       </c>
       <c r="O377" t="s">
         <v>28</v>
       </c>
       <c r="P377" t="s">
         <v>29</v>
       </c>
       <c r="Q377">
         <v>7500.0</v>
       </c>
     </row>
     <row r="378" spans="1:18">
       <c r="A378" t="s">
         <v>30</v>
       </c>
       <c r="B378" t="s">
         <v>447</v>
       </c>
       <c r="D378" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E378" t="s">
         <v>33</v>
       </c>
       <c r="F378" t="s">
         <v>22</v>
       </c>
       <c r="G378" t="s">
         <v>23</v>
       </c>
       <c r="I378" t="s">
         <v>24</v>
       </c>
       <c r="J378" t="s">
         <v>25</v>
       </c>
       <c r="K378" t="s">
         <v>26</v>
       </c>
       <c r="L378" t="s">
         <v>27</v>
       </c>
       <c r="M378">
         <v>2.1</v>
       </c>
@@ -19619,239 +19619,239 @@
       </c>
       <c r="M379">
         <v>2.1</v>
       </c>
       <c r="N379">
         <v>2.1</v>
       </c>
       <c r="O379" t="s">
         <v>28</v>
       </c>
       <c r="P379" t="s">
         <v>29</v>
       </c>
       <c r="Q379">
         <v>10000.0</v>
       </c>
     </row>
     <row r="380" spans="1:18">
       <c r="A380" t="s">
         <v>30</v>
       </c>
       <c r="B380" t="s">
         <v>449</v>
       </c>
       <c r="D380" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E380" t="s">
         <v>33</v>
       </c>
       <c r="F380" t="s">
         <v>22</v>
       </c>
       <c r="G380" t="s">
         <v>23</v>
       </c>
       <c r="I380" t="s">
         <v>24</v>
       </c>
       <c r="J380" t="s">
         <v>25</v>
       </c>
       <c r="K380" t="s">
         <v>26</v>
       </c>
       <c r="L380" t="s">
         <v>27</v>
       </c>
       <c r="M380">
         <v>2.1</v>
       </c>
       <c r="N380">
         <v>2.1</v>
       </c>
       <c r="O380" t="s">
         <v>28</v>
       </c>
       <c r="P380" t="s">
         <v>29</v>
       </c>
       <c r="Q380">
         <v>46000.0</v>
       </c>
     </row>
     <row r="381" spans="1:18">
       <c r="A381" t="s">
         <v>30</v>
       </c>
       <c r="B381" t="s">
         <v>450</v>
       </c>
       <c r="D381" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E381" t="s">
         <v>33</v>
       </c>
       <c r="F381" t="s">
         <v>22</v>
       </c>
       <c r="G381" t="s">
         <v>23</v>
       </c>
       <c r="I381" t="s">
         <v>24</v>
       </c>
       <c r="J381" t="s">
         <v>25</v>
       </c>
       <c r="K381" t="s">
         <v>26</v>
       </c>
       <c r="L381" t="s">
         <v>27</v>
       </c>
       <c r="M381">
         <v>2.1</v>
       </c>
       <c r="N381">
         <v>2.1</v>
       </c>
       <c r="O381" t="s">
         <v>28</v>
       </c>
       <c r="P381" t="s">
         <v>29</v>
       </c>
       <c r="Q381">
         <v>4000.0</v>
       </c>
     </row>
     <row r="382" spans="1:18">
       <c r="A382" t="s">
         <v>30</v>
       </c>
       <c r="B382" t="s">
         <v>451</v>
       </c>
       <c r="D382" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E382" t="s">
         <v>33</v>
       </c>
       <c r="F382" t="s">
         <v>22</v>
       </c>
       <c r="G382" t="s">
         <v>23</v>
       </c>
       <c r="I382" t="s">
         <v>24</v>
       </c>
       <c r="J382" t="s">
         <v>25</v>
       </c>
       <c r="K382" t="s">
         <v>26</v>
       </c>
       <c r="L382" t="s">
         <v>27</v>
       </c>
       <c r="M382">
         <v>2.1</v>
       </c>
       <c r="N382">
         <v>2.1</v>
       </c>
       <c r="O382" t="s">
         <v>28</v>
       </c>
       <c r="P382" t="s">
         <v>29</v>
       </c>
       <c r="Q382">
         <v>30000.0</v>
       </c>
     </row>
     <row r="383" spans="1:18">
       <c r="A383" t="s">
         <v>30</v>
       </c>
       <c r="B383" t="s">
         <v>452</v>
       </c>
       <c r="D383" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E383" t="s">
         <v>33</v>
       </c>
       <c r="F383" t="s">
         <v>22</v>
       </c>
       <c r="G383" t="s">
         <v>23</v>
       </c>
       <c r="I383" t="s">
         <v>24</v>
       </c>
       <c r="J383" t="s">
         <v>25</v>
       </c>
       <c r="K383" t="s">
         <v>26</v>
       </c>
       <c r="L383" t="s">
         <v>27</v>
       </c>
       <c r="M383">
         <v>2.1</v>
       </c>
       <c r="N383">
         <v>2.1</v>
       </c>
       <c r="O383" t="s">
         <v>28</v>
       </c>
       <c r="P383" t="s">
         <v>29</v>
       </c>
       <c r="Q383">
         <v>103000.0</v>
       </c>
     </row>
     <row r="384" spans="1:18">
       <c r="A384" t="s">
         <v>30</v>
       </c>
       <c r="B384" t="s">
         <v>453</v>
       </c>
       <c r="D384" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E384" t="s">
         <v>33</v>
       </c>
       <c r="F384" t="s">
         <v>22</v>
       </c>
       <c r="G384" t="s">
         <v>23</v>
       </c>
       <c r="I384" t="s">
         <v>24</v>
       </c>
       <c r="J384" t="s">
         <v>25</v>
       </c>
       <c r="K384" t="s">
         <v>26</v>
       </c>
       <c r="L384" t="s">
         <v>27</v>
       </c>
       <c r="M384">
         <v>2.1</v>
       </c>
@@ -19901,51 +19901,51 @@
       </c>
       <c r="M385">
         <v>2.1</v>
       </c>
       <c r="N385">
         <v>2.1</v>
       </c>
       <c r="O385" t="s">
         <v>28</v>
       </c>
       <c r="P385" t="s">
         <v>29</v>
       </c>
       <c r="Q385">
         <v>15000.0</v>
       </c>
     </row>
     <row r="386" spans="1:18">
       <c r="A386" t="s">
         <v>114</v>
       </c>
       <c r="B386" t="s">
         <v>455</v>
       </c>
       <c r="D386" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E386" t="s">
         <v>116</v>
       </c>
       <c r="F386" t="s">
         <v>22</v>
       </c>
       <c r="G386" t="s">
         <v>23</v>
       </c>
       <c r="I386" t="s">
         <v>24</v>
       </c>
       <c r="J386" t="s">
         <v>25</v>
       </c>
       <c r="K386" t="s">
         <v>26</v>
       </c>
       <c r="L386" t="s">
         <v>27</v>
       </c>
       <c r="M386">
         <v>2.1</v>
       </c>
@@ -20266,51 +20266,51 @@
       <c r="I393" t="s">
         <v>24</v>
       </c>
       <c r="J393" t="s">
         <v>25</v>
       </c>
       <c r="K393" t="s">
         <v>26</v>
       </c>
       <c r="L393" t="s">
         <v>27</v>
       </c>
       <c r="M393">
         <v>2.1</v>
       </c>
       <c r="N393">
         <v>2.1</v>
       </c>
       <c r="O393" t="s">
         <v>28</v>
       </c>
       <c r="P393" t="s">
         <v>29</v>
       </c>
       <c r="Q393">
-        <v>47646.2</v>
+        <v>46328.61</v>
       </c>
     </row>
     <row r="394" spans="1:18">
       <c r="A394" t="s">
         <v>203</v>
       </c>
       <c r="B394" t="s">
         <v>463</v>
       </c>
       <c r="D394" t="s">
         <v>32</v>
       </c>
       <c r="E394" t="s">
         <v>205</v>
       </c>
       <c r="F394" t="s">
         <v>22</v>
       </c>
       <c r="G394" t="s">
         <v>23</v>
       </c>
       <c r="I394" t="s">
         <v>24</v>
       </c>
       <c r="J394" t="s">
@@ -20324,51 +20324,51 @@
       </c>
       <c r="M394">
         <v>2.1</v>
       </c>
       <c r="N394">
         <v>2.1</v>
       </c>
       <c r="O394" t="s">
         <v>28</v>
       </c>
       <c r="P394" t="s">
         <v>29</v>
       </c>
       <c r="Q394">
         <v>17146.2</v>
       </c>
     </row>
     <row r="395" spans="1:18">
       <c r="A395" t="s">
         <v>203</v>
       </c>
       <c r="B395" t="s">
         <v>464</v>
       </c>
       <c r="D395" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E395" t="s">
         <v>205</v>
       </c>
       <c r="F395" t="s">
         <v>22</v>
       </c>
       <c r="G395" t="s">
         <v>23</v>
       </c>
       <c r="I395" t="s">
         <v>24</v>
       </c>
       <c r="J395" t="s">
         <v>25</v>
       </c>
       <c r="K395" t="s">
         <v>26</v>
       </c>
       <c r="L395" t="s">
         <v>27</v>
       </c>
       <c r="M395">
         <v>2.1</v>
       </c>
@@ -20407,51 +20407,51 @@
       <c r="I396" t="s">
         <v>24</v>
       </c>
       <c r="J396" t="s">
         <v>25</v>
       </c>
       <c r="K396" t="s">
         <v>26</v>
       </c>
       <c r="L396" t="s">
         <v>27</v>
       </c>
       <c r="M396">
         <v>2.1</v>
       </c>
       <c r="N396">
         <v>2.1</v>
       </c>
       <c r="O396" t="s">
         <v>28</v>
       </c>
       <c r="P396" t="s">
         <v>29</v>
       </c>
       <c r="Q396">
-        <v>40028.0</v>
+        <v>38475.71</v>
       </c>
     </row>
     <row r="397" spans="1:18">
       <c r="A397" t="s">
         <v>203</v>
       </c>
       <c r="B397" t="s">
         <v>466</v>
       </c>
       <c r="D397" t="s">
         <v>32</v>
       </c>
       <c r="E397" t="s">
         <v>205</v>
       </c>
       <c r="F397" t="s">
         <v>22</v>
       </c>
       <c r="G397" t="s">
         <v>23</v>
       </c>
       <c r="I397" t="s">
         <v>24</v>
       </c>
       <c r="J397" t="s">
@@ -20559,51 +20559,51 @@
       </c>
       <c r="M399">
         <v>2.1</v>
       </c>
       <c r="N399">
         <v>2.1</v>
       </c>
       <c r="O399" t="s">
         <v>28</v>
       </c>
       <c r="P399" t="s">
         <v>29</v>
       </c>
       <c r="Q399">
         <v>32940.0</v>
       </c>
     </row>
     <row r="400" spans="1:18">
       <c r="A400" t="s">
         <v>131</v>
       </c>
       <c r="B400" t="s">
         <v>469</v>
       </c>
       <c r="D400" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E400" t="s">
         <v>133</v>
       </c>
       <c r="F400" t="s">
         <v>22</v>
       </c>
       <c r="G400" t="s">
         <v>23</v>
       </c>
       <c r="I400" t="s">
         <v>24</v>
       </c>
       <c r="J400" t="s">
         <v>25</v>
       </c>
       <c r="K400" t="s">
         <v>26</v>
       </c>
       <c r="L400" t="s">
         <v>27</v>
       </c>
       <c r="M400">
         <v>2.1</v>
       </c>
@@ -20653,181 +20653,181 @@
       </c>
       <c r="M401">
         <v>2.1</v>
       </c>
       <c r="N401">
         <v>2.1</v>
       </c>
       <c r="O401" t="s">
         <v>28</v>
       </c>
       <c r="P401" t="s">
         <v>29</v>
       </c>
       <c r="Q401">
         <v>113460.0</v>
       </c>
     </row>
     <row r="402" spans="1:18">
       <c r="A402" t="s">
         <v>131</v>
       </c>
       <c r="B402" t="s">
         <v>471</v>
       </c>
       <c r="D402" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E402" t="s">
         <v>133</v>
       </c>
       <c r="F402" t="s">
         <v>22</v>
       </c>
       <c r="G402" t="s">
         <v>23</v>
       </c>
       <c r="I402" t="s">
         <v>24</v>
       </c>
       <c r="J402" t="s">
         <v>25</v>
       </c>
       <c r="K402" t="s">
         <v>26</v>
       </c>
       <c r="L402" t="s">
         <v>27</v>
       </c>
       <c r="M402">
         <v>2.1</v>
       </c>
       <c r="N402">
         <v>2.1</v>
       </c>
       <c r="O402" t="s">
         <v>28</v>
       </c>
       <c r="P402" t="s">
         <v>29</v>
       </c>
       <c r="Q402">
         <v>140788.0</v>
       </c>
     </row>
     <row r="403" spans="1:18">
       <c r="A403" t="s">
         <v>131</v>
       </c>
       <c r="B403" t="s">
         <v>472</v>
       </c>
       <c r="D403" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E403" t="s">
         <v>133</v>
       </c>
       <c r="F403" t="s">
         <v>22</v>
       </c>
       <c r="G403" t="s">
         <v>23</v>
       </c>
       <c r="I403" t="s">
         <v>24</v>
       </c>
       <c r="J403" t="s">
         <v>25</v>
       </c>
       <c r="K403" t="s">
         <v>26</v>
       </c>
       <c r="L403" t="s">
         <v>27</v>
       </c>
       <c r="M403">
         <v>2.1</v>
       </c>
       <c r="N403">
         <v>2.1</v>
       </c>
       <c r="O403" t="s">
         <v>28</v>
       </c>
       <c r="P403" t="s">
         <v>29</v>
       </c>
       <c r="Q403">
         <v>39040.0</v>
       </c>
     </row>
     <row r="404" spans="1:18">
       <c r="A404" t="s">
         <v>203</v>
       </c>
       <c r="B404" t="s">
         <v>473</v>
       </c>
       <c r="D404" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E404" t="s">
         <v>205</v>
       </c>
       <c r="F404" t="s">
         <v>22</v>
       </c>
       <c r="G404" t="s">
         <v>23</v>
       </c>
       <c r="I404" t="s">
         <v>24</v>
       </c>
       <c r="J404" t="s">
         <v>25</v>
       </c>
       <c r="K404" t="s">
         <v>26</v>
       </c>
       <c r="L404" t="s">
         <v>27</v>
       </c>
       <c r="M404">
         <v>2.1</v>
       </c>
       <c r="N404">
         <v>2.1</v>
       </c>
       <c r="O404" t="s">
         <v>28</v>
       </c>
       <c r="P404" t="s">
         <v>29</v>
       </c>
       <c r="Q404">
-        <v>81130.0</v>
+        <v>83999.88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">