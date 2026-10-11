--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -101,51 +101,51 @@
   <si>
     <t>ROGNO</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M2C1I1.1 Realizzazione nuovi impianti di gestione rifiuti e ammodernamento di impianti esistenti e progetti faro di economia circolare</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>F97B22001590004</t>
   </si>
   <si>
     <t>Wind new life</t>
   </si>
   <si>
     <t>In Corso</t>
   </si>
   <si>
     <t>SEGRATE</t>
   </si>
   <si>
     <t>F12F22001110004</t>
   </si>
   <si>
     <t>RI.TE.CA. 4.0</t>
   </si>
   <si>
     <t>DESENZANO DEL GARDA</t>
   </si>
   <si>
     <t>F21E22000200004</t>
   </si>
@@ -2896,145 +2896,145 @@
       </c>
       <c r="M11">
         <v>1.1</v>
       </c>
       <c r="N11">
         <v>1.1</v>
       </c>
       <c r="O11" t="s">
         <v>28</v>
       </c>
       <c r="P11" t="s">
         <v>29</v>
       </c>
       <c r="Q11">
         <v>242185.5</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>1.1</v>
       </c>
       <c r="N12">
         <v>1.1</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12" t="s">
         <v>29</v>
       </c>
       <c r="Q12">
         <v>236825.05</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>1.1</v>
       </c>
       <c r="N13">
         <v>1.1</v>
       </c>
       <c r="O13" t="s">
         <v>28</v>
       </c>
       <c r="P13" t="s">
         <v>29</v>
       </c>
       <c r="Q13">
         <v>97510.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>1.1</v>
       </c>
@@ -3319,51 +3319,51 @@
       </c>
       <c r="M20">
         <v>1.1</v>
       </c>
       <c r="N20">
         <v>1.1</v>
       </c>
       <c r="O20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
         <v>29</v>
       </c>
       <c r="Q20">
         <v>12356865.44</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>83</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>45</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>1.1</v>
       </c>
@@ -3648,145 +3648,145 @@
       </c>
       <c r="M27">
         <v>1.1</v>
       </c>
       <c r="N27">
         <v>1.1</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27" t="s">
         <v>29</v>
       </c>
       <c r="Q27">
         <v>284700.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>100</v>
       </c>
       <c r="B28" t="s">
         <v>101</v>
       </c>
       <c r="D28" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>102</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>1.1</v>
       </c>
       <c r="N28">
         <v>1.1</v>
       </c>
       <c r="O28" t="s">
         <v>28</v>
       </c>
       <c r="P28" t="s">
         <v>29</v>
       </c>
       <c r="Q28">
         <v>941084.71</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>103</v>
       </c>
       <c r="B29" t="s">
         <v>104</v>
       </c>
       <c r="D29" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>105</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>24</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
         <v>1.1</v>
       </c>
       <c r="N29">
         <v>1.1</v>
       </c>
       <c r="O29" t="s">
         <v>28</v>
       </c>
       <c r="P29" t="s">
         <v>29</v>
       </c>
       <c r="Q29">
         <v>496097.92</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>106</v>
       </c>
       <c r="B30" t="s">
         <v>107</v>
       </c>
       <c r="D30" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>108</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>1.1</v>
       </c>
@@ -3883,51 +3883,51 @@
       </c>
       <c r="M32">
         <v>1.1</v>
       </c>
       <c r="N32">
         <v>1.1</v>
       </c>
       <c r="O32" t="s">
         <v>28</v>
       </c>
       <c r="P32" t="s">
         <v>29</v>
       </c>
       <c r="Q32">
         <v>999814.4</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>115</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="D33" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>117</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>1.1</v>
       </c>
@@ -4353,98 +4353,98 @@
       </c>
       <c r="M42">
         <v>1.1</v>
       </c>
       <c r="N42">
         <v>1.1</v>
       </c>
       <c r="O42" t="s">
         <v>28</v>
       </c>
       <c r="P42" t="s">
         <v>29</v>
       </c>
       <c r="Q42">
         <v>998997.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>143</v>
       </c>
       <c r="B43" t="s">
         <v>125</v>
       </c>
       <c r="D43" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>144</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>1.1</v>
       </c>
       <c r="N43">
         <v>1.1</v>
       </c>
       <c r="O43" t="s">
         <v>28</v>
       </c>
       <c r="P43" t="s">
         <v>29</v>
       </c>
       <c r="Q43">
         <v>403422.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>145</v>
       </c>
       <c r="B44" t="s">
         <v>146</v>
       </c>
       <c r="D44" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>147</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>1.1</v>
       </c>
@@ -4588,98 +4588,98 @@
       </c>
       <c r="M47">
         <v>1.1</v>
       </c>
       <c r="N47">
         <v>1.1</v>
       </c>
       <c r="O47" t="s">
         <v>28</v>
       </c>
       <c r="P47" t="s">
         <v>29</v>
       </c>
       <c r="Q47">
         <v>284504.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>157</v>
       </c>
       <c r="B48" t="s">
         <v>158</v>
       </c>
       <c r="D48" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>126</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>24</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48">
         <v>1.1</v>
       </c>
       <c r="N48">
         <v>1.1</v>
       </c>
       <c r="O48" t="s">
         <v>28</v>
       </c>
       <c r="P48" t="s">
         <v>29</v>
       </c>
       <c r="Q48">
         <v>893300.0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>159</v>
       </c>
       <c r="B49" t="s">
         <v>160</v>
       </c>
       <c r="D49" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>161</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
         <v>1.1</v>
       </c>
@@ -5199,51 +5199,51 @@
       </c>
       <c r="M60">
         <v>1.1</v>
       </c>
       <c r="N60">
         <v>1.1</v>
       </c>
       <c r="O60" t="s">
         <v>28</v>
       </c>
       <c r="P60" t="s">
         <v>29</v>
       </c>
       <c r="Q60">
         <v>41724.46</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>191</v>
       </c>
       <c r="B61" t="s">
         <v>125</v>
       </c>
       <c r="D61" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>192</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>24</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61">
         <v>1.1</v>
       </c>
@@ -5528,51 +5528,51 @@
       </c>
       <c r="M67">
         <v>1.1</v>
       </c>
       <c r="N67">
         <v>1.1</v>
       </c>
       <c r="O67" t="s">
         <v>28</v>
       </c>
       <c r="P67" t="s">
         <v>29</v>
       </c>
       <c r="Q67">
         <v>255018.61</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>209</v>
       </c>
       <c r="B68" t="s">
         <v>210</v>
       </c>
       <c r="D68" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E68" t="s">
         <v>211</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>24</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
         <v>1.1</v>
       </c>
@@ -5669,51 +5669,51 @@
       </c>
       <c r="M70">
         <v>1.1</v>
       </c>
       <c r="N70">
         <v>1.1</v>
       </c>
       <c r="O70" t="s">
         <v>28</v>
       </c>
       <c r="P70" t="s">
         <v>29</v>
       </c>
       <c r="Q70">
         <v>157656.25</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
         <v>218</v>
       </c>
       <c r="B71" t="s">
         <v>219</v>
       </c>
       <c r="D71" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>220</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>24</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71">
         <v>1.1</v>
       </c>
@@ -7408,98 +7408,98 @@
       </c>
       <c r="M107">
         <v>1.1</v>
       </c>
       <c r="N107">
         <v>1.1</v>
       </c>
       <c r="O107" t="s">
         <v>28</v>
       </c>
       <c r="P107" t="s">
         <v>29</v>
       </c>
       <c r="Q107">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" t="s">
         <v>324</v>
       </c>
       <c r="B108" t="s">
         <v>325</v>
       </c>
       <c r="D108" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>326</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
       <c r="G108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>24</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
         <v>26</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108">
         <v>1.1</v>
       </c>
       <c r="N108">
         <v>1.1</v>
       </c>
       <c r="O108" t="s">
         <v>28</v>
       </c>
       <c r="P108" t="s">
         <v>29</v>
       </c>
       <c r="Q108">
         <v>583528.07</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" t="s">
         <v>327</v>
       </c>
       <c r="B109" t="s">
         <v>328</v>
       </c>
       <c r="D109" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>329</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
       <c r="G109" t="s">
         <v>23</v>
       </c>
       <c r="I109" t="s">
         <v>24</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
         <v>26</v>
       </c>
       <c r="L109" t="s">
         <v>27</v>
       </c>
       <c r="M109">
         <v>1.1</v>
       </c>
@@ -7737,51 +7737,51 @@
       </c>
       <c r="M114">
         <v>1.1</v>
       </c>
       <c r="N114">
         <v>1.1</v>
       </c>
       <c r="O114" t="s">
         <v>28</v>
       </c>
       <c r="P114" t="s">
         <v>29</v>
       </c>
       <c r="Q114">
         <v>221005.01</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" t="s">
         <v>345</v>
       </c>
       <c r="B115" t="s">
         <v>346</v>
       </c>
       <c r="D115" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>347</v>
       </c>
       <c r="F115" t="s">
         <v>22</v>
       </c>
       <c r="G115" t="s">
         <v>23</v>
       </c>
       <c r="I115" t="s">
         <v>24</v>
       </c>
       <c r="J115" t="s">
         <v>25</v>
       </c>
       <c r="K115" t="s">
         <v>26</v>
       </c>
       <c r="L115" t="s">
         <v>27</v>
       </c>
       <c r="M115">
         <v>1.1</v>
       </c>
@@ -7972,98 +7972,98 @@
       </c>
       <c r="M119">
         <v>1.1</v>
       </c>
       <c r="N119">
         <v>1.1</v>
       </c>
       <c r="O119" t="s">
         <v>28</v>
       </c>
       <c r="P119" t="s">
         <v>29</v>
       </c>
       <c r="Q119">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" t="s">
         <v>360</v>
       </c>
       <c r="B120" t="s">
         <v>361</v>
       </c>
       <c r="D120" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>362</v>
       </c>
       <c r="F120" t="s">
         <v>22</v>
       </c>
       <c r="G120" t="s">
         <v>23</v>
       </c>
       <c r="I120" t="s">
         <v>24</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
         <v>26</v>
       </c>
       <c r="L120" t="s">
         <v>27</v>
       </c>
       <c r="M120">
         <v>1.1</v>
       </c>
       <c r="N120">
         <v>1.1</v>
       </c>
       <c r="O120" t="s">
         <v>28</v>
       </c>
       <c r="P120" t="s">
         <v>29</v>
       </c>
       <c r="Q120">
         <v>862598.37</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" t="s">
         <v>363</v>
       </c>
       <c r="B121" t="s">
         <v>364</v>
       </c>
       <c r="D121" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>365</v>
       </c>
       <c r="F121" t="s">
         <v>22</v>
       </c>
       <c r="G121" t="s">
         <v>23</v>
       </c>
       <c r="I121" t="s">
         <v>24</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121" t="s">
         <v>26</v>
       </c>
       <c r="L121" t="s">
         <v>27</v>
       </c>
       <c r="M121">
         <v>1.1</v>
       </c>
@@ -8301,51 +8301,51 @@
       </c>
       <c r="M126">
         <v>1.1</v>
       </c>
       <c r="N126">
         <v>1.1</v>
       </c>
       <c r="O126" t="s">
         <v>28</v>
       </c>
       <c r="P126" t="s">
         <v>29</v>
       </c>
       <c r="Q126">
         <v>52862.0</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" t="s">
         <v>380</v>
       </c>
       <c r="B127" t="s">
         <v>381</v>
       </c>
       <c r="D127" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>382</v>
       </c>
       <c r="F127" t="s">
         <v>22</v>
       </c>
       <c r="G127" t="s">
         <v>23</v>
       </c>
       <c r="I127" t="s">
         <v>24</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
         <v>26</v>
       </c>
       <c r="L127" t="s">
         <v>27</v>
       </c>
       <c r="M127">
         <v>1.1</v>
       </c>