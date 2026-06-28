--- v0 (2026-05-11)
+++ v1 (2026-06-28)
@@ -101,51 +101,51 @@
   <si>
     <t>ROGNO</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M2C1I1.1 Realizzazione nuovi impianti di gestione rifiuti e ammodernamento di impianti esistenti e progetti faro di economia circolare</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>F97B22001590004</t>
   </si>
   <si>
     <t>Wind new life</t>
   </si>
   <si>
     <t>SEGRATE</t>
   </si>
   <si>
     <t>F12F22001110004</t>
   </si>
   <si>
     <t>RI.TE.CA. 4.0</t>
   </si>
   <si>
     <t>DESENZANO DEL GARDA</t>
   </si>
   <si>
     <t>F21E22000200004</t>
   </si>
   <si>
     <t>Seco ambiente 2022/23</t>
   </si>
@@ -2450,1179 +2450,1179 @@
       <c r="D2" t="s">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N2">
         <v>1.1</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2">
         <v>2199720.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N3">
         <v>1.1</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3">
         <v>2080464.05</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N4">
         <v>1.1</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4">
         <v>4313940.88</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N5">
         <v>1.1</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5">
         <v>230651.67</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N6">
         <v>1.1</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="P6" t="s">
         <v>29</v>
       </c>
       <c r="Q6">
         <v>5998166.61</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7" t="s">
         <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N7">
         <v>1.1</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
         <v>3186000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N8">
         <v>1.1</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8" t="s">
         <v>29</v>
       </c>
       <c r="Q8">
         <v>8246700.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N9">
         <v>1.1</v>
       </c>
       <c r="O9" t="s">
         <v>28</v>
       </c>
       <c r="P9" t="s">
         <v>29</v>
       </c>
       <c r="Q9">
         <v>582674.75</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>54</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N10">
         <v>1.1</v>
       </c>
       <c r="O10" t="s">
         <v>28</v>
       </c>
       <c r="P10" t="s">
         <v>29</v>
       </c>
       <c r="Q10">
         <v>1305325.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>24</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N11">
         <v>1.1</v>
       </c>
       <c r="O11" t="s">
         <v>28</v>
       </c>
       <c r="P11" t="s">
         <v>29</v>
       </c>
       <c r="Q11">
         <v>242185.5</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N12">
         <v>1.1</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12" t="s">
         <v>29</v>
       </c>
       <c r="Q12">
         <v>236825.05</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N13">
         <v>1.1</v>
       </c>
       <c r="O13" t="s">
         <v>28</v>
       </c>
       <c r="P13" t="s">
         <v>29</v>
       </c>
       <c r="Q13">
         <v>97510.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N14">
         <v>1.1</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14" t="s">
         <v>29</v>
       </c>
       <c r="Q14">
         <v>14111715.45</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15" t="s">
         <v>67</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N15">
         <v>1.1</v>
       </c>
       <c r="O15" t="s">
         <v>28</v>
       </c>
       <c r="P15" t="s">
         <v>29</v>
       </c>
       <c r="Q15">
         <v>2060017.1</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>70</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>24</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N16">
         <v>1.1</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16" t="s">
         <v>29</v>
       </c>
       <c r="Q16">
         <v>1298000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>73</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N17">
         <v>1.1</v>
       </c>
       <c r="O17" t="s">
         <v>28</v>
       </c>
       <c r="P17" t="s">
         <v>29</v>
       </c>
       <c r="Q17">
         <v>1876493.48</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>76</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N18">
         <v>1.1</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18" t="s">
         <v>29</v>
       </c>
       <c r="Q18">
         <v>280500.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
       <c r="D19" t="s">
         <v>44</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N19">
         <v>1.1</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19" t="s">
         <v>29</v>
       </c>
       <c r="Q19">
         <v>1723200.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>81</v>
       </c>
       <c r="D20" t="s">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N20">
         <v>1.1</v>
       </c>
       <c r="O20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
         <v>29</v>
       </c>
       <c r="Q20">
         <v>12356865.44</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>83</v>
       </c>
       <c r="D21" t="s">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>45</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N21">
         <v>1.1</v>
       </c>
       <c r="O21" t="s">
         <v>28</v>
       </c>
       <c r="P21" t="s">
         <v>29</v>
       </c>
       <c r="Q21">
         <v>4593540.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>84</v>
       </c>
       <c r="B22" t="s">
         <v>85</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>86</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>24</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N22">
         <v>1.1</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
         <v>29</v>
       </c>
       <c r="Q22">
         <v>1237249.98</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>87</v>
       </c>
       <c r="B23" t="s">
         <v>88</v>
       </c>
       <c r="D23" t="s">
         <v>44</v>
       </c>
       <c r="E23" t="s">
         <v>89</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N23">
         <v>1.1</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23" t="s">
         <v>29</v>
       </c>
       <c r="Q23">
         <v>225000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>90</v>
       </c>
       <c r="B24" t="s">
         <v>91</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>92</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N24">
         <v>1.1</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
         <v>4361507.82</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>93</v>
       </c>
       <c r="B25" t="s">
         <v>94</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>70</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N25">
         <v>1.1</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25" t="s">
         <v>29</v>
       </c>
       <c r="Q25">
         <v>6518812.5</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>95</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>70</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="N26">
         <v>1.1</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="P26" t="s">
         <v>29</v>
       </c>
       <c r="Q26">
         <v>346500.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>97</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
       <c r="D27" t="s">
         <v>20</v>
       </c>
       <c r="E27" t="s">
@@ -4964,51 +4964,51 @@
       </c>
       <c r="M55">
         <v>1.1</v>
       </c>
       <c r="N55">
         <v>1.1</v>
       </c>
       <c r="O55" t="s">
         <v>28</v>
       </c>
       <c r="P55" t="s">
         <v>29</v>
       </c>
       <c r="Q55">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>179</v>
       </c>
       <c r="B56" t="s">
         <v>180</v>
       </c>
       <c r="D56" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E56" t="s">
         <v>181</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>24</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56">
         <v>1.1</v>
       </c>
@@ -5575,51 +5575,51 @@
       </c>
       <c r="M68">
         <v>1.1</v>
       </c>
       <c r="N68">
         <v>1.1</v>
       </c>
       <c r="O68" t="s">
         <v>28</v>
       </c>
       <c r="P68" t="s">
         <v>29</v>
       </c>
       <c r="Q68">
         <v>586709.32</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>212</v>
       </c>
       <c r="B69" t="s">
         <v>213</v>
       </c>
       <c r="D69" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>214</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69">
         <v>1.1</v>
       </c>
@@ -5904,51 +5904,51 @@
       </c>
       <c r="M75">
         <v>1.1</v>
       </c>
       <c r="N75">
         <v>1.1</v>
       </c>
       <c r="O75" t="s">
         <v>28</v>
       </c>
       <c r="P75" t="s">
         <v>29</v>
       </c>
       <c r="Q75">
         <v>406539.94</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
         <v>233</v>
       </c>
       <c r="B76" t="s">
         <v>234</v>
       </c>
       <c r="D76" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E76" t="s">
         <v>235</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>24</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76">
         <v>1.1</v>
       </c>
@@ -8489,51 +8489,51 @@
       </c>
       <c r="M130">
         <v>1.1</v>
       </c>
       <c r="N130">
         <v>1.1</v>
       </c>
       <c r="O130" t="s">
         <v>28</v>
       </c>
       <c r="P130" t="s">
         <v>29</v>
       </c>
       <c r="Q130">
         <v>463350.12</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" t="s">
         <v>391</v>
       </c>
       <c r="B131" t="s">
         <v>392</v>
       </c>
       <c r="D131" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E131" t="s">
         <v>393</v>
       </c>
       <c r="F131" t="s">
         <v>22</v>
       </c>
       <c r="G131" t="s">
         <v>23</v>
       </c>
       <c r="I131" t="s">
         <v>24</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
         <v>26</v>
       </c>
       <c r="L131" t="s">
         <v>27</v>
       </c>
       <c r="M131">
         <v>1.1</v>
       </c>
@@ -12202,51 +12202,51 @@
       </c>
       <c r="M209">
         <v>1.1</v>
       </c>
       <c r="N209">
         <v>1.1</v>
       </c>
       <c r="O209" t="s">
         <v>28</v>
       </c>
       <c r="P209" t="s">
         <v>29</v>
       </c>
       <c r="Q209">
         <v>480471.75</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" t="s">
         <v>621</v>
       </c>
       <c r="B210" t="s">
         <v>622</v>
       </c>
       <c r="D210" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E210" t="s">
         <v>623</v>
       </c>
       <c r="F210" t="s">
         <v>22</v>
       </c>
       <c r="G210" t="s">
         <v>23</v>
       </c>
       <c r="I210" t="s">
         <v>24</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210" t="s">
         <v>26</v>
       </c>
       <c r="L210" t="s">
         <v>27</v>
       </c>
       <c r="M210">
         <v>1.1</v>
       </c>