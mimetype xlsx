--- v0 (2026-07-03)
+++ v1 (2026-08-25)
@@ -101,51 +101,51 @@
   <si>
     <t>ROGNO</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M2C1I1.1 Realizzazione nuovi impianti di gestione rifiuti e ammodernamento di impianti esistenti e progetti faro di economia circolare</t>
   </si>
   <si>
-    <t>13/06/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>F97B22001590004</t>
   </si>
   <si>
     <t>Wind new life</t>
   </si>
   <si>
     <t>In Corso</t>
   </si>
   <si>
     <t>SEGRATE</t>
   </si>
   <si>
     <t>F12F22001110004</t>
   </si>
   <si>
     <t>RI.TE.CA. 4.0</t>
   </si>
   <si>
     <t>DESENZANO DEL GARDA</t>
   </si>
   <si>
     <t>F21E22000200004</t>
   </si>
@@ -2708,51 +2708,51 @@
       </c>
       <c r="M7">
         <v>1.1</v>
       </c>
       <c r="N7">
         <v>1.1</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
         <v>3186000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>1.1</v>
       </c>
@@ -3178,51 +3178,51 @@
       </c>
       <c r="M17">
         <v>1.1</v>
       </c>
       <c r="N17">
         <v>1.1</v>
       </c>
       <c r="O17" t="s">
         <v>28</v>
       </c>
       <c r="P17" t="s">
         <v>29</v>
       </c>
       <c r="Q17">
         <v>1876493.48</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>76</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>1.1</v>
       </c>
@@ -3272,51 +3272,51 @@
       </c>
       <c r="M19">
         <v>1.1</v>
       </c>
       <c r="N19">
         <v>1.1</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19" t="s">
         <v>29</v>
       </c>
       <c r="Q19">
         <v>1723200.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>81</v>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>1.1</v>
       </c>
@@ -4024,51 +4024,51 @@
       </c>
       <c r="M35">
         <v>1.1</v>
       </c>
       <c r="N35">
         <v>1.1</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
         <v>24238.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>124</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="D36" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>126</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>1.1</v>
       </c>
@@ -4165,51 +4165,51 @@
       </c>
       <c r="M38">
         <v>1.1</v>
       </c>
       <c r="N38">
         <v>1.1</v>
       </c>
       <c r="O38" t="s">
         <v>28</v>
       </c>
       <c r="P38" t="s">
         <v>29</v>
       </c>
       <c r="Q38">
         <v>3484413.54</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>133</v>
       </c>
       <c r="B39" t="s">
         <v>134</v>
       </c>
       <c r="D39" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>135</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
         <v>24</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
         <v>1.1</v>
       </c>
@@ -4259,98 +4259,98 @@
       </c>
       <c r="M40">
         <v>1.1</v>
       </c>
       <c r="N40">
         <v>1.1</v>
       </c>
       <c r="O40" t="s">
         <v>28</v>
       </c>
       <c r="P40" t="s">
         <v>29</v>
       </c>
       <c r="Q40">
         <v>936000.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>138</v>
       </c>
       <c r="B41" t="s">
         <v>139</v>
       </c>
       <c r="D41" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>140</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>1.1</v>
       </c>
       <c r="N41">
         <v>1.1</v>
       </c>
       <c r="O41" t="s">
         <v>28</v>
       </c>
       <c r="P41" t="s">
         <v>29</v>
       </c>
       <c r="Q41">
         <v>974671.6</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>141</v>
       </c>
       <c r="B42" t="s">
         <v>142</v>
       </c>
       <c r="D42" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>140</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>1.1</v>
       </c>
@@ -4447,51 +4447,51 @@
       </c>
       <c r="M44">
         <v>1.1</v>
       </c>
       <c r="N44">
         <v>1.1</v>
       </c>
       <c r="O44" t="s">
         <v>28</v>
       </c>
       <c r="P44" t="s">
         <v>29</v>
       </c>
       <c r="Q44">
         <v>491416.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>148</v>
       </c>
       <c r="B45" t="s">
         <v>149</v>
       </c>
       <c r="D45" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>150</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>1.1</v>
       </c>
@@ -4776,51 +4776,51 @@
       </c>
       <c r="M51">
         <v>1.1</v>
       </c>
       <c r="N51">
         <v>1.1</v>
       </c>
       <c r="O51" t="s">
         <v>28</v>
       </c>
       <c r="P51" t="s">
         <v>29</v>
       </c>
       <c r="Q51">
         <v>666120.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>168</v>
       </c>
       <c r="B52" t="s">
         <v>169</v>
       </c>
       <c r="D52" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>170</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52">
         <v>1.1</v>
       </c>
@@ -5105,51 +5105,51 @@
       </c>
       <c r="M58">
         <v>1.1</v>
       </c>
       <c r="N58">
         <v>1.1</v>
       </c>
       <c r="O58" t="s">
         <v>28</v>
       </c>
       <c r="P58" t="s">
         <v>29</v>
       </c>
       <c r="Q58">
         <v>369855.2</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>187</v>
       </c>
       <c r="B59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>188</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>24</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59">
         <v>1.1</v>
       </c>
@@ -5387,51 +5387,51 @@
       </c>
       <c r="M64">
         <v>1.1</v>
       </c>
       <c r="N64">
         <v>1.1</v>
       </c>
       <c r="O64" t="s">
         <v>28</v>
       </c>
       <c r="P64" t="s">
         <v>29</v>
       </c>
       <c r="Q64">
         <v>169928.57</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
         <v>202</v>
       </c>
       <c r="B65" t="s">
         <v>203</v>
       </c>
       <c r="D65" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>204</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>24</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65">
         <v>1.1</v>
       </c>
@@ -5528,98 +5528,98 @@
       </c>
       <c r="M67">
         <v>1.1</v>
       </c>
       <c r="N67">
         <v>1.1</v>
       </c>
       <c r="O67" t="s">
         <v>28</v>
       </c>
       <c r="P67" t="s">
         <v>29</v>
       </c>
       <c r="Q67">
         <v>255018.61</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>209</v>
       </c>
       <c r="B68" t="s">
         <v>210</v>
       </c>
       <c r="D68" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>211</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>24</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
         <v>1.1</v>
       </c>
       <c r="N68">
         <v>1.1</v>
       </c>
       <c r="O68" t="s">
         <v>28</v>
       </c>
       <c r="P68" t="s">
         <v>29</v>
       </c>
       <c r="Q68">
         <v>586709.32</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>212</v>
       </c>
       <c r="B69" t="s">
         <v>213</v>
       </c>
       <c r="D69" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>214</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69">
         <v>1.1</v>
       </c>
@@ -5951,145 +5951,145 @@
       </c>
       <c r="M76">
         <v>1.1</v>
       </c>
       <c r="N76">
         <v>1.1</v>
       </c>
       <c r="O76" t="s">
         <v>28</v>
       </c>
       <c r="P76" t="s">
         <v>29</v>
       </c>
       <c r="Q76">
         <v>82838.3</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
         <v>236</v>
       </c>
       <c r="B77" t="s">
         <v>237</v>
       </c>
       <c r="D77" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>238</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>24</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77">
         <v>1.1</v>
       </c>
       <c r="N77">
         <v>1.1</v>
       </c>
       <c r="O77" t="s">
         <v>28</v>
       </c>
       <c r="P77" t="s">
         <v>29</v>
       </c>
       <c r="Q77">
         <v>233200.0</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
         <v>239</v>
       </c>
       <c r="B78" t="s">
         <v>240</v>
       </c>
       <c r="D78" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>241</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>24</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78">
         <v>1.1</v>
       </c>
       <c r="N78">
         <v>1.1</v>
       </c>
       <c r="O78" t="s">
         <v>28</v>
       </c>
       <c r="P78" t="s">
         <v>29</v>
       </c>
       <c r="Q78">
         <v>663381.15</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
         <v>242</v>
       </c>
       <c r="B79" t="s">
         <v>243</v>
       </c>
       <c r="D79" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>244</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
         <v>24</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79">
         <v>1.1</v>
       </c>
@@ -7173,98 +7173,98 @@
       </c>
       <c r="M102">
         <v>1.1</v>
       </c>
       <c r="N102">
         <v>1.1</v>
       </c>
       <c r="O102" t="s">
         <v>28</v>
       </c>
       <c r="P102" t="s">
         <v>29</v>
       </c>
       <c r="Q102">
         <v>286451.76</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" t="s">
         <v>311</v>
       </c>
       <c r="B103" t="s">
         <v>312</v>
       </c>
       <c r="D103" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>313</v>
       </c>
       <c r="F103" t="s">
         <v>22</v>
       </c>
       <c r="G103" t="s">
         <v>23</v>
       </c>
       <c r="I103" t="s">
         <v>24</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103" t="s">
         <v>26</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103">
         <v>1.1</v>
       </c>
       <c r="N103">
         <v>1.1</v>
       </c>
       <c r="O103" t="s">
         <v>28</v>
       </c>
       <c r="P103" t="s">
         <v>29</v>
       </c>
       <c r="Q103">
         <v>818550.0</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
         <v>314</v>
       </c>
       <c r="B104" t="s">
         <v>315</v>
       </c>
       <c r="D104" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>316</v>
       </c>
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="I104" t="s">
         <v>24</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104">
         <v>1.1</v>
       </c>
@@ -7737,51 +7737,51 @@
       </c>
       <c r="M114">
         <v>1.1</v>
       </c>
       <c r="N114">
         <v>1.1</v>
       </c>
       <c r="O114" t="s">
         <v>28</v>
       </c>
       <c r="P114" t="s">
         <v>29</v>
       </c>
       <c r="Q114">
         <v>221005.01</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" t="s">
         <v>345</v>
       </c>
       <c r="B115" t="s">
         <v>346</v>
       </c>
       <c r="D115" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E115" t="s">
         <v>347</v>
       </c>
       <c r="F115" t="s">
         <v>22</v>
       </c>
       <c r="G115" t="s">
         <v>23</v>
       </c>
       <c r="I115" t="s">
         <v>24</v>
       </c>
       <c r="J115" t="s">
         <v>25</v>
       </c>
       <c r="K115" t="s">
         <v>26</v>
       </c>
       <c r="L115" t="s">
         <v>27</v>
       </c>
       <c r="M115">
         <v>1.1</v>
       </c>
@@ -8536,51 +8536,51 @@
       </c>
       <c r="M131">
         <v>1.1</v>
       </c>
       <c r="N131">
         <v>1.1</v>
       </c>
       <c r="O131" t="s">
         <v>28</v>
       </c>
       <c r="P131" t="s">
         <v>29</v>
       </c>
       <c r="Q131">
         <v>720442.77</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" t="s">
         <v>394</v>
       </c>
       <c r="B132" t="s">
         <v>395</v>
       </c>
       <c r="D132" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>396</v>
       </c>
       <c r="F132" t="s">
         <v>22</v>
       </c>
       <c r="G132" t="s">
         <v>23</v>
       </c>
       <c r="I132" t="s">
         <v>24</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132" t="s">
         <v>26</v>
       </c>
       <c r="L132" t="s">
         <v>27</v>
       </c>
       <c r="M132">
         <v>1.1</v>
       </c>
@@ -8865,51 +8865,51 @@
       </c>
       <c r="M138">
         <v>1.1</v>
       </c>
       <c r="N138">
         <v>1.1</v>
       </c>
       <c r="O138" t="s">
         <v>28</v>
       </c>
       <c r="P138" t="s">
         <v>29</v>
       </c>
       <c r="Q138">
         <v>130011.06</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" t="s">
         <v>414</v>
       </c>
       <c r="B139" t="s">
         <v>415</v>
       </c>
       <c r="D139" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>416</v>
       </c>
       <c r="F139" t="s">
         <v>22</v>
       </c>
       <c r="G139" t="s">
         <v>23</v>
       </c>
       <c r="I139" t="s">
         <v>24</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
         <v>26</v>
       </c>
       <c r="L139" t="s">
         <v>27</v>
       </c>
       <c r="M139">
         <v>1.1</v>
       </c>
@@ -9053,51 +9053,51 @@
       </c>
       <c r="M142">
         <v>1.1</v>
       </c>
       <c r="N142">
         <v>1.1</v>
       </c>
       <c r="O142" t="s">
         <v>28</v>
       </c>
       <c r="P142" t="s">
         <v>29</v>
       </c>
       <c r="Q142">
         <v>63499.61</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" t="s">
         <v>425</v>
       </c>
       <c r="B143" t="s">
         <v>426</v>
       </c>
       <c r="D143" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>427</v>
       </c>
       <c r="F143" t="s">
         <v>22</v>
       </c>
       <c r="G143" t="s">
         <v>23</v>
       </c>
       <c r="I143" t="s">
         <v>24</v>
       </c>
       <c r="J143" t="s">
         <v>25</v>
       </c>
       <c r="K143" t="s">
         <v>26</v>
       </c>
       <c r="L143" t="s">
         <v>27</v>
       </c>
       <c r="M143">
         <v>1.1</v>
       </c>
@@ -10745,51 +10745,51 @@
       </c>
       <c r="M178">
         <v>1.1</v>
       </c>
       <c r="N178">
         <v>1.1</v>
       </c>
       <c r="O178" t="s">
         <v>28</v>
       </c>
       <c r="P178" t="s">
         <v>29</v>
       </c>
       <c r="Q178">
         <v>230658.95</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" t="s">
         <v>532</v>
       </c>
       <c r="B179" t="s">
         <v>533</v>
       </c>
       <c r="D179" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E179" t="s">
         <v>319</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
       <c r="G179" t="s">
         <v>23</v>
       </c>
       <c r="I179" t="s">
         <v>24</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179" t="s">
         <v>26</v>
       </c>
       <c r="L179" t="s">
         <v>27</v>
       </c>
       <c r="M179">
         <v>1.1</v>
       </c>
@@ -11262,51 +11262,51 @@
       </c>
       <c r="M189">
         <v>1.1</v>
       </c>
       <c r="N189">
         <v>1.1</v>
       </c>
       <c r="O189" t="s">
         <v>28</v>
       </c>
       <c r="P189" t="s">
         <v>29</v>
       </c>
       <c r="Q189">
         <v>83240.7</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" t="s">
         <v>562</v>
       </c>
       <c r="B190" t="s">
         <v>563</v>
       </c>
       <c r="D190" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E190" t="s">
         <v>564</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190" t="s">
         <v>23</v>
       </c>
       <c r="I190" t="s">
         <v>24</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
         <v>26</v>
       </c>
       <c r="L190" t="s">
         <v>27</v>
       </c>
       <c r="M190">
         <v>1.1</v>
       </c>
@@ -11544,51 +11544,51 @@
       </c>
       <c r="M195">
         <v>1.1</v>
       </c>
       <c r="N195">
         <v>1.1</v>
       </c>
       <c r="O195" t="s">
         <v>28</v>
       </c>
       <c r="P195" t="s">
         <v>29</v>
       </c>
       <c r="Q195">
         <v>83240.7</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" t="s">
         <v>580</v>
       </c>
       <c r="B196" t="s">
         <v>581</v>
       </c>
       <c r="D196" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E196" t="s">
         <v>582</v>
       </c>
       <c r="F196" t="s">
         <v>22</v>
       </c>
       <c r="G196" t="s">
         <v>23</v>
       </c>
       <c r="I196" t="s">
         <v>24</v>
       </c>
       <c r="J196" t="s">
         <v>25</v>
       </c>
       <c r="K196" t="s">
         <v>26</v>
       </c>
       <c r="L196" t="s">
         <v>27</v>
       </c>
       <c r="M196">
         <v>1.1</v>
       </c>
@@ -11685,51 +11685,51 @@
       </c>
       <c r="M198">
         <v>1.1</v>
       </c>
       <c r="N198">
         <v>1.1</v>
       </c>
       <c r="O198" t="s">
         <v>28</v>
       </c>
       <c r="P198" t="s">
         <v>29</v>
       </c>
       <c r="Q198">
         <v>37464.68</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" t="s">
         <v>589</v>
       </c>
       <c r="B199" t="s">
         <v>590</v>
       </c>
       <c r="D199" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E199" t="s">
         <v>591</v>
       </c>
       <c r="F199" t="s">
         <v>22</v>
       </c>
       <c r="G199" t="s">
         <v>23</v>
       </c>
       <c r="I199" t="s">
         <v>24</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199" t="s">
         <v>26</v>
       </c>
       <c r="L199" t="s">
         <v>27</v>
       </c>
       <c r="M199">
         <v>1.1</v>
       </c>