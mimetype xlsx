--- v0 (2026-06-11)
+++ v1 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -74,138 +74,123 @@
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>SUB INVESTIMENTO</t>
   </si>
   <si>
     <t>TITOLO INVESTIMENTO PNRR</t>
   </si>
   <si>
     <t>DATA ULTIMO AGGIORNAMENTO</t>
   </si>
   <si>
     <t>IMPORTO FINANZIAMENTO REGIS</t>
   </si>
   <si>
     <t>IMPORTO FINANAZIAMENTO DA REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>F37G22000080006</t>
   </si>
   <si>
     <t>PROMETH2EUS - UNIV. GENOVA.</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
+    <t>BRESCIA</t>
+  </si>
+  <si>
+    <t>5.1 Transizione ecologica</t>
+  </si>
+  <si>
+    <t>Fascia C</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
+  </si>
+  <si>
+    <t>M2</t>
+  </si>
+  <si>
+    <t>C2</t>
+  </si>
+  <si>
+    <t>3.5.1</t>
+  </si>
+  <si>
+    <t>M2C2I3.5.1 Ricerca e sviluppo sullidrogeno (loans)</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
+    <t>F47G22000290006</t>
+  </si>
+  <si>
+    <t>PERMANENT - POLITECNICO MILANO</t>
+  </si>
+  <si>
     <t>In Corso</t>
   </si>
   <si>
-    <t>BRESCIA</t>
-[...34 lines deleted...]
-  <si>
     <t>MILANO</t>
   </si>
   <si>
-    <t>F57G25000080006</t>
-[...13 lines deleted...]
-  <si>
     <t>J49I21000200001</t>
   </si>
   <si>
     <t>Piano Operativo Ricerca H2 - RSE</t>
   </si>
   <si>
     <t>F89J22003520004</t>
   </si>
   <si>
     <t>MH2 MATERIAL HANDLER - GAP SOLUTIONS</t>
   </si>
   <si>
     <t>B93C22000630006</t>
   </si>
   <si>
     <t>Piano Operativo Ricerca H2 - CNR</t>
   </si>
   <si>
     <t>F37H22002060004</t>
   </si>
   <si>
     <t>Smarthydrogrid - techfem</t>
   </si>
   <si>
     <t>F19J22001820004</t>
   </si>
   <si>
     <t>SIRIUS ELETTROLIZZ. SUP. AL MW - HYTER</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluso</t>
   </si>
   <si>
     <t>DESENZANO DEL GARDA</t>
   </si>
   <si>
     <t>F79J22001380004</t>
   </si>
   <si>
     <t>HYPER Mantova - Sapio</t>
   </si>
   <si>
     <t>MANTOVA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -521,51 +506,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R11"/>
+  <dimension ref="A1:R9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -640,462 +625,368 @@
       </c>
       <c r="M2">
         <v>3.5</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2">
         <v>3498636.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
         <v>3.5</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
-        <v>2392578.25</v>
+        <v>3402473.77</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>3.5</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
-        <v>2523719.39</v>
+        <v>15000000.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>3.5</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
-        <v>3402473.77</v>
+        <v>2273315.75</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>3.5</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>3.5</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
-        <v>2273315.75</v>
+        <v>2181737.44</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>3.5</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
-        <v>20000000.0</v>
+        <v>2008414.4</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>3.5</v>
       </c>
       <c r="N9" t="s">
         <v>28</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9">
-        <v>2181737.44</v>
-[...92 lines deleted...]
-      <c r="Q11">
         <v>1140531.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>