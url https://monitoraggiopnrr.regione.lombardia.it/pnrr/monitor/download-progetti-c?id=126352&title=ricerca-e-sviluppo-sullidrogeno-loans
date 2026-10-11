--- v1 (2026-08-24)
+++ v2 (2026-10-11)
@@ -104,51 +104,51 @@
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>3.5.1</t>
   </si>
   <si>
     <t>M2C2I3.5.1 Ricerca e sviluppo sullidrogeno (loans)</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>F47G22000290006</t>
   </si>
   <si>
     <t>PERMANENT - POLITECNICO MILANO</t>
   </si>
   <si>
     <t>In Corso</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>J49I21000200001</t>
   </si>
   <si>
     <t>Piano Operativo Ricerca H2 - RSE</t>
   </si>
   <si>
     <t>F89J22003520004</t>
   </si>
   <si>
     <t>MH2 MATERIAL HANDLER - GAP SOLUTIONS</t>
   </si>
@@ -719,51 +719,51 @@
       </c>
       <c r="M4">
         <v>3.5</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
         <v>15000000.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>3.5</v>
       </c>
@@ -813,51 +813,51 @@
       </c>
       <c r="M6">
         <v>3.5</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>3.5</v>
       </c>
@@ -896,51 +896,51 @@
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>3.5</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
-        <v>2008414.4</v>
+        <v>1927622.66</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">