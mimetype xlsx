--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -104,51 +104,51 @@
   <si>
     <t>2.3 Sistema sociosanitario a casa del cittadino</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M6C2I1.2 Verso un ospedale sicuro e sostenibile</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>D11B22000630005</t>
   </si>
   <si>
     <t>H desenzano - uffici - direzione strategica localita montecroce h desenzano - uffici - direzione strategica</t>
   </si>
   <si>
     <t>DESENZANO DEL GARDA</t>
   </si>
   <si>
     <t>D21B22000590005</t>
   </si>
   <si>
     <t>H gavardo - villetta valdini via gosa 74 h gavardo - villetta valdini</t>
   </si>
   <si>
     <t>GAVARDO</t>
   </si>
   <si>
     <t>E29J21011990002</t>
   </si>
   <si>
     <t>RISTRUTTURAZIONE OSPEDALE SAN PELLEGRINO IN CASTIGLIONE DELLE STIVIERE - EDIFICIO E - POLIAMBULATORI VIA GARIBALDI N.81 RISTRUTTURAZIONE OSPEDALE SAN PELLEGRINO IN CASTIGLIONE DELLE STIVIERE - EDIFICIO E - POLIAMBULATORI</t>
   </si>