--- v1 (2026-07-01)
+++ v2 (2026-09-22)
@@ -104,59 +104,62 @@
   <si>
     <t>2.3 Sistema sociosanitario a casa del cittadino</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Welfare</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M6C2I1.2 Verso un ospedale sicuro e sostenibile</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>D11B22000630005</t>
   </si>
   <si>
     <t>H desenzano - uffici - direzione strategica localita montecroce h desenzano - uffici - direzione strategica</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
     <t>DESENZANO DEL GARDA</t>
   </si>
   <si>
     <t>D21B22000590005</t>
   </si>
   <si>
     <t>H gavardo - villetta valdini via gosa 74 h gavardo - villetta valdini</t>
   </si>
   <si>
     <t>GAVARDO</t>
   </si>
   <si>
     <t>E29J21011990002</t>
   </si>
   <si>
     <t>RISTRUTTURAZIONE OSPEDALE SAN PELLEGRINO IN CASTIGLIONE DELLE STIVIERE - EDIFICIO E - POLIAMBULATORI VIA GARIBALDI N.81 RISTRUTTURAZIONE OSPEDALE SAN PELLEGRINO IN CASTIGLIONE DELLE STIVIERE - EDIFICIO E - POLIAMBULATORI</t>
   </si>
   <si>
     <t>CASTIGLIONE DELLE STIVIERE</t>
   </si>
   <si>
     <t>J47H21005910001</t>
   </si>
   <si>
     <t>PO SACCO VIA GB GRASSI 74 MILANO VIA GB GRASSI 74 DGR XI/5066/2021 INTERVENTO DI ADEGUAMENTO NORMATIVO ANTINCENDIO ED ANTISISMICO CF 5 PO SACCO</t>
@@ -225,53 +228,50 @@
     <t>H44E21003440001</t>
   </si>
   <si>
     <t>PADIGLIONE N.5 PIAZZA OSPEDALE MAGGIORE</t>
   </si>
   <si>
     <t>J47H21005960001</t>
   </si>
   <si>
     <t>PO SACCO VIA GB GRASSI 74 MILANO VIA GB</t>
   </si>
   <si>
     <t>J47H21005970001</t>
   </si>
   <si>
     <t>J47H21008130001</t>
   </si>
   <si>
     <t>PO SACCO VIA G.B. GRASSI 74 MILANO VIA G</t>
   </si>
   <si>
     <t>E41B21017400001</t>
   </si>
   <si>
     <t>PNRR - M6.C2 1.2 VERSO UN NUOVO OSPEDALE</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluso</t>
   </si>
   <si>
     <t>CHIARI</t>
   </si>
   <si>
     <t>F72C21001060002</t>
   </si>
   <si>
     <t>MIGLIORAMENTO SISMICO EDIFICIO D DELLO</t>
   </si>
   <si>
     <t>GAZZANIGA</t>
   </si>
   <si>
     <t>H44E21003370001</t>
   </si>
   <si>
     <t>PADIGLIONE LABORATORI PIAZZA OSPEDALE MA</t>
   </si>
   <si>
     <t>H44E21003380001</t>
   </si>
   <si>
     <t>PADIGLIONE N.3 PIAZZA OSPEDALE MAGGIORE</t>
   </si>
@@ -739,901 +739,901 @@
       </c>
       <c r="M2">
         <v>1.2</v>
       </c>
       <c r="N2">
         <v>1.2</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2">
         <v>16625570.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1.2</v>
       </c>
       <c r="N3">
         <v>1.2</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
         <v>2636580.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>1.2</v>
       </c>
       <c r="N4">
         <v>1.2</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
         <v>818400.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>1.2</v>
       </c>
       <c r="N5">
         <v>1.2</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
         <v>1698773.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>1.2</v>
       </c>
       <c r="N6">
         <v>1.2</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
         <v>7750000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>1.2</v>
       </c>
       <c r="N7">
         <v>1.2</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
         <v>1854000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>1.2</v>
       </c>
       <c r="N8">
         <v>1.2</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
         <v>2512800.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>1.2</v>
       </c>
       <c r="N9">
         <v>1.2</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9">
         <v>1180800.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>1.2</v>
       </c>
       <c r="N10">
         <v>1.2</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10">
-        <v>2590000.0</v>
+        <v>1800000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>1.2</v>
       </c>
       <c r="N11">
         <v>1.2</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
         <v>3180800.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>1.2</v>
       </c>
       <c r="N12">
         <v>1.2</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
-        <v>5108400.0</v>
+        <v>6378400.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>1.2</v>
       </c>
       <c r="N13">
         <v>1.2</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13">
         <v>720000.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>1.2</v>
       </c>
       <c r="N14">
         <v>1.2</v>
       </c>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14">
         <v>6100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>1.2</v>
       </c>
       <c r="N15">
         <v>1.2</v>
       </c>
       <c r="O15" t="s">
         <v>29</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15">
-        <v>2340000.0</v>
+        <v>1860000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>1.2</v>
       </c>
       <c r="N16">
         <v>1.2</v>
       </c>
       <c r="O16" t="s">
         <v>29</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16">
-        <v>2268000.0</v>
+        <v>2944000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>1.2</v>
       </c>
       <c r="N17">
         <v>1.2</v>
       </c>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17">
         <v>6635600.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="H18" t="s">
         <v>24</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>27</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18">
         <v>1.2</v>
       </c>
       <c r="N18">
         <v>1.2</v>
       </c>
       <c r="O18" t="s">
         <v>29</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18">
         <v>4258000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19" t="s">
         <v>24</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>27</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19">
         <v>1.2</v>
       </c>
       <c r="N19">
         <v>1.2</v>
       </c>
       <c r="O19" t="s">
         <v>29</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>72</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>25</v>
       </c>
       <c r="J20" t="s">
         <v>26</v>
       </c>
       <c r="K20" t="s">
         <v>27</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
@@ -1692,251 +1692,251 @@
       </c>
       <c r="N21">
         <v>1.2</v>
       </c>
       <c r="O21" t="s">
         <v>29</v>
       </c>
       <c r="P21" t="s">
         <v>30</v>
       </c>
       <c r="Q21">
         <v>2205000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
         <v>24</v>
       </c>
       <c r="I22" t="s">
         <v>25</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22" t="s">
         <v>27</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22">
         <v>1.2</v>
       </c>
       <c r="N22">
         <v>1.2</v>
       </c>
       <c r="O22" t="s">
         <v>29</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22">
-        <v>4374900.0</v>
+        <v>3698900.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>25</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23" t="s">
         <v>27</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="M23">
         <v>1.2</v>
       </c>
       <c r="N23">
         <v>1.2</v>
       </c>
       <c r="O23" t="s">
         <v>29</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23">
         <v>2799720.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="E24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>27</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="M24">
         <v>1.2</v>
       </c>
       <c r="N24">
         <v>1.2</v>
       </c>
       <c r="O24" t="s">
         <v>29</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24">
         <v>3363500.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>24</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>27</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25">
         <v>1.2</v>
       </c>
       <c r="N25">
         <v>1.2</v>
       </c>
       <c r="O25" t="s">
         <v>29</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25">
         <v>3617700.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
       <c r="I26" t="s">
         <v>25</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>27</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="M26">
         <v>1.2</v>
       </c>