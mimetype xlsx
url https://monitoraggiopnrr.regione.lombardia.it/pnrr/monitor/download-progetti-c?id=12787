--- v0 (2026-05-11)
+++ v1 (2026-08-24)
@@ -101,51 +101,51 @@
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>5.2 Agricoltura e pesca efficienti e innovative</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Min Agric. Sovranita Alim. e Foreste</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M2C1I2.1 Sviluppo logistica per i settori agroalimentare, pesca e acquacoltura, silvicoltura, floricoltura e vivaismo</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>C35H23003530004</t>
   </si>
   <si>
     <t>Martinorossi s.p.a. programma di sviluppo</t>
   </si>
   <si>
     <t>MALAGNINO</t>
   </si>
   <si>
     <t>C95H23002750005</t>
   </si>
   <si>
     <t>Salumificio san michele s.p.a. - progr</t>
   </si>
   <si>
     <t>OFFANENGO</t>
   </si>
   <si>
     <t>C55B23000460006</t>
   </si>
   <si>
     <t>PEVIANI S.P.A. SOSTEGNO AGLI INVESTIMENTI FINALIZZATI A POTENZIARE I SISTEMI DI LOGISTICA E STOCCAGGIO RIDUCENDO LIMPATTO AMBIENTALE E RAFFORZANDO LA COMPETITIVIT DELLE IMPRESE VIA LOMBARDIA 7/9</t>
   </si>