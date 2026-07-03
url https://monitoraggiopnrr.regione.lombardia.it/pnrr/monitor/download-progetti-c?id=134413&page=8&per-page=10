--- v1 (2026-07-02)
+++ v2 (2026-07-03)
@@ -74,123 +74,123 @@
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>SUB INVESTIMENTO</t>
   </si>
   <si>
     <t>TITOLO INVESTIMENTO PNRR</t>
   </si>
   <si>
     <t>DATA ULTIMO AGGIORNAMENTO</t>
   </si>
   <si>
     <t>IMPORTO FINANZIAMENTO REGIS</t>
   </si>
   <si>
     <t>IMPORTO FINANAZIAMENTO DA REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>F67B22001290004</t>
   </si>
   <si>
     <t>Reriplast - recupero e rinnovo plastiche</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
+    <t>ROGNO</t>
+  </si>
+  <si>
+    <t>5.1 Transizione ecologica</t>
+  </si>
+  <si>
+    <t>Fascia C</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
+  </si>
+  <si>
+    <t>M2</t>
+  </si>
+  <si>
+    <t>C1</t>
+  </si>
+  <si>
+    <t>M2C1I1.1 Realizzazione nuovi impianti di gestione rifiuti e ammodernamento di impianti esistenti e progetti faro di economia circolare</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>F97B22001590004</t>
+  </si>
+  <si>
+    <t>Wind new life</t>
+  </si>
+  <si>
     <t>In Corso</t>
   </si>
   <si>
-    <t>ROGNO</t>
-[...31 lines deleted...]
-  <si>
     <t>SEGRATE</t>
   </si>
   <si>
     <t>F12F22001110004</t>
   </si>
   <si>
     <t>RI.TE.CA. 4.0</t>
   </si>
   <si>
     <t>DESENZANO DEL GARDA</t>
   </si>
   <si>
     <t>F21E22000200004</t>
   </si>
   <si>
     <t>Seco ambiente 2022/23</t>
   </si>
   <si>
     <t>ROVELLO PORRO</t>
   </si>
   <si>
     <t>F62F22001260004</t>
   </si>
   <si>
     <t>PLASTIC TO ADVANCED FUEL</t>
   </si>
   <si>
     <t>BAGNOLO SAN VITO</t>
   </si>
   <si>
     <t>F42F22001140004</t>
   </si>
   <si>
     <t>Racc. e riciclo al 100 pet sud italia</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluso</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>F27B22001320004</t>
   </si>
   <si>
     <t>Pot. riciclo carta cartone rec. pulper</t>
   </si>
   <si>
     <t>LAVENO-MOMBELLO</t>
   </si>
   <si>
     <t>F82F22001890004</t>
   </si>
   <si>
     <t>Sist. pneumatico - smart factory riciclo</t>
   </si>
   <si>
     <t>BRESCIA</t>
   </si>
   <si>
     <t>F77B22001170004</t>
   </si>
@@ -2473,2213 +2473,2213 @@
       </c>
       <c r="M2">
         <v>1.1</v>
       </c>
       <c r="N2">
         <v>1.1</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2">
         <v>2199720.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
         <v>1.1</v>
       </c>
       <c r="N3">
         <v>1.1</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3">
         <v>2080464.05</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>1.1</v>
       </c>
       <c r="N4">
         <v>1.1</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4">
         <v>4313940.88</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>1.1</v>
       </c>
       <c r="N5">
         <v>1.1</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5">
         <v>230651.67</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>1.1</v>
       </c>
       <c r="N6">
         <v>1.1</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="P6" t="s">
         <v>29</v>
       </c>
       <c r="Q6">
         <v>5998166.61</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>1.1</v>
       </c>
       <c r="N7">
         <v>1.1</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
         <v>3186000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>1.1</v>
       </c>
       <c r="N8">
         <v>1.1</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8" t="s">
         <v>29</v>
       </c>
       <c r="Q8">
         <v>8246700.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>1.1</v>
       </c>
       <c r="N9">
         <v>1.1</v>
       </c>
       <c r="O9" t="s">
         <v>28</v>
       </c>
       <c r="P9" t="s">
         <v>29</v>
       </c>
       <c r="Q9">
         <v>582674.75</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>54</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>1.1</v>
       </c>
       <c r="N10">
         <v>1.1</v>
       </c>
       <c r="O10" t="s">
         <v>28</v>
       </c>
       <c r="P10" t="s">
         <v>29</v>
       </c>
       <c r="Q10">
         <v>1305325.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>24</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>1.1</v>
       </c>
       <c r="N11">
         <v>1.1</v>
       </c>
       <c r="O11" t="s">
         <v>28</v>
       </c>
       <c r="P11" t="s">
         <v>29</v>
       </c>
       <c r="Q11">
         <v>242185.5</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>1.1</v>
       </c>
       <c r="N12">
         <v>1.1</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12" t="s">
         <v>29</v>
       </c>
       <c r="Q12">
         <v>236825.05</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>1.1</v>
       </c>
       <c r="N13">
         <v>1.1</v>
       </c>
       <c r="O13" t="s">
         <v>28</v>
       </c>
       <c r="P13" t="s">
         <v>29</v>
       </c>
       <c r="Q13">
         <v>97510.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>1.1</v>
       </c>
       <c r="N14">
         <v>1.1</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14" t="s">
         <v>29</v>
       </c>
       <c r="Q14">
         <v>14111715.45</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>67</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>1.1</v>
       </c>
       <c r="N15">
         <v>1.1</v>
       </c>
       <c r="O15" t="s">
         <v>28</v>
       </c>
       <c r="P15" t="s">
         <v>29</v>
       </c>
       <c r="Q15">
         <v>2060017.1</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>70</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>24</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>1.1</v>
       </c>
       <c r="N16">
         <v>1.1</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16" t="s">
         <v>29</v>
       </c>
       <c r="Q16">
         <v>1298000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>73</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>1.1</v>
       </c>
       <c r="N17">
         <v>1.1</v>
       </c>
       <c r="O17" t="s">
         <v>28</v>
       </c>
       <c r="P17" t="s">
         <v>29</v>
       </c>
       <c r="Q17">
         <v>1876493.48</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>76</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>1.1</v>
       </c>
       <c r="N18">
         <v>1.1</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18" t="s">
         <v>29</v>
       </c>
       <c r="Q18">
         <v>280500.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>1.1</v>
       </c>
       <c r="N19">
         <v>1.1</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19" t="s">
         <v>29</v>
       </c>
       <c r="Q19">
         <v>1723200.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>81</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>1.1</v>
       </c>
       <c r="N20">
         <v>1.1</v>
       </c>
       <c r="O20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
         <v>29</v>
       </c>
       <c r="Q20">
         <v>12356865.44</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>83</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>45</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>1.1</v>
       </c>
       <c r="N21">
         <v>1.1</v>
       </c>
       <c r="O21" t="s">
         <v>28</v>
       </c>
       <c r="P21" t="s">
         <v>29</v>
       </c>
       <c r="Q21">
         <v>4593540.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>84</v>
       </c>
       <c r="B22" t="s">
         <v>85</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>86</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>24</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>1.1</v>
       </c>
       <c r="N22">
         <v>1.1</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
         <v>29</v>
       </c>
       <c r="Q22">
         <v>1237249.98</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>87</v>
       </c>
       <c r="B23" t="s">
         <v>88</v>
       </c>
       <c r="D23" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>89</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>1.1</v>
       </c>
       <c r="N23">
         <v>1.1</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23" t="s">
         <v>29</v>
       </c>
       <c r="Q23">
         <v>225000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>90</v>
       </c>
       <c r="B24" t="s">
         <v>91</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>92</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>1.1</v>
       </c>
       <c r="N24">
         <v>1.1</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
         <v>4361507.82</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>93</v>
       </c>
       <c r="B25" t="s">
         <v>94</v>
       </c>
       <c r="D25" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>70</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>1.1</v>
       </c>
       <c r="N25">
         <v>1.1</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25" t="s">
         <v>29</v>
       </c>
       <c r="Q25">
         <v>6518812.5</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>95</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>70</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>1.1</v>
       </c>
       <c r="N26">
         <v>1.1</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="P26" t="s">
         <v>29</v>
       </c>
       <c r="Q26">
         <v>346500.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>97</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
       <c r="D27" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>99</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="I27" t="s">
         <v>24</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27">
         <v>1.1</v>
       </c>
       <c r="N27">
         <v>1.1</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27" t="s">
         <v>29</v>
       </c>
       <c r="Q27">
         <v>284700.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>100</v>
       </c>
       <c r="B28" t="s">
         <v>101</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>102</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>1.1</v>
       </c>
       <c r="N28">
         <v>1.1</v>
       </c>
       <c r="O28" t="s">
         <v>28</v>
       </c>
       <c r="P28" t="s">
         <v>29</v>
       </c>
       <c r="Q28">
         <v>941084.71</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>103</v>
       </c>
       <c r="B29" t="s">
         <v>104</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>105</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>24</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
         <v>1.1</v>
       </c>
       <c r="N29">
         <v>1.1</v>
       </c>
       <c r="O29" t="s">
         <v>28</v>
       </c>
       <c r="P29" t="s">
         <v>29</v>
       </c>
       <c r="Q29">
         <v>496097.92</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>106</v>
       </c>
       <c r="B30" t="s">
         <v>107</v>
       </c>
       <c r="D30" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>108</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>1.1</v>
       </c>
       <c r="N30">
         <v>1.1</v>
       </c>
       <c r="O30" t="s">
         <v>28</v>
       </c>
       <c r="P30" t="s">
         <v>29</v>
       </c>
       <c r="Q30">
         <v>929841.43</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>109</v>
       </c>
       <c r="B31" t="s">
         <v>110</v>
       </c>
       <c r="D31" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>111</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
         <v>24</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>1.1</v>
       </c>
       <c r="N31">
         <v>1.1</v>
       </c>
       <c r="O31" t="s">
         <v>28</v>
       </c>
       <c r="P31" t="s">
         <v>29</v>
       </c>
       <c r="Q31">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>112</v>
       </c>
       <c r="B32" t="s">
         <v>113</v>
       </c>
       <c r="D32" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>114</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
         <v>1.1</v>
       </c>
       <c r="N32">
         <v>1.1</v>
       </c>
       <c r="O32" t="s">
         <v>28</v>
       </c>
       <c r="P32" t="s">
         <v>29</v>
       </c>
       <c r="Q32">
         <v>999814.4</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>115</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="D33" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>117</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>1.1</v>
       </c>
       <c r="N33">
         <v>1.1</v>
       </c>
       <c r="O33" t="s">
         <v>28</v>
       </c>
       <c r="P33" t="s">
         <v>29</v>
       </c>
       <c r="Q33">
         <v>498200.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>118</v>
       </c>
       <c r="B34" t="s">
         <v>119</v>
       </c>
       <c r="D34" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>120</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
         <v>1.1</v>
       </c>
       <c r="N34">
         <v>1.1</v>
       </c>
       <c r="O34" t="s">
         <v>28</v>
       </c>
       <c r="P34" t="s">
         <v>29</v>
       </c>
       <c r="Q34">
         <v>536300.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>121</v>
       </c>
       <c r="B35" t="s">
         <v>122</v>
       </c>
       <c r="D35" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>123</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>1.1</v>
       </c>
       <c r="N35">
         <v>1.1</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
         <v>24238.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>124</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>126</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>1.1</v>
       </c>
       <c r="N36">
         <v>1.1</v>
       </c>
       <c r="O36" t="s">
         <v>28</v>
       </c>
       <c r="P36" t="s">
         <v>29</v>
       </c>
       <c r="Q36">
         <v>399970.88</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>127</v>
       </c>
       <c r="B37" t="s">
         <v>128</v>
       </c>
       <c r="D37" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>129</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>24</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>1.1</v>
       </c>
       <c r="N37">
         <v>1.1</v>
       </c>
       <c r="O37" t="s">
         <v>28</v>
       </c>
       <c r="P37" t="s">
         <v>29</v>
       </c>
       <c r="Q37">
         <v>277373.08</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>130</v>
       </c>
       <c r="B38" t="s">
         <v>131</v>
       </c>
       <c r="D38" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>132</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="I38" t="s">
         <v>24</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38">
         <v>1.1</v>
       </c>
       <c r="N38">
         <v>1.1</v>
       </c>
       <c r="O38" t="s">
         <v>28</v>
       </c>
       <c r="P38" t="s">
         <v>29</v>
       </c>
       <c r="Q38">
         <v>3484413.54</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>133</v>
       </c>
       <c r="B39" t="s">
         <v>134</v>
       </c>
       <c r="D39" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>135</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
         <v>24</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
         <v>1.1</v>
       </c>
       <c r="N39">
         <v>1.1</v>
       </c>
       <c r="O39" t="s">
         <v>28</v>
       </c>
       <c r="P39" t="s">
         <v>29</v>
       </c>
       <c r="Q39">
         <v>280477.31</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>136</v>
       </c>
       <c r="B40" t="s">
         <v>137</v>
       </c>
       <c r="D40" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>51</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
         <v>24</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>1.1</v>
       </c>
       <c r="N40">
         <v>1.1</v>
       </c>
       <c r="O40" t="s">
         <v>28</v>
       </c>
       <c r="P40" t="s">
         <v>29</v>
       </c>
       <c r="Q40">
         <v>936000.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>138</v>
       </c>
       <c r="B41" t="s">
         <v>139</v>
       </c>
       <c r="D41" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>140</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>1.1</v>
       </c>
       <c r="N41">
         <v>1.1</v>
       </c>
       <c r="O41" t="s">
         <v>28</v>
       </c>
       <c r="P41" t="s">
         <v>29</v>
       </c>
       <c r="Q41">
         <v>974671.6</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>141</v>
       </c>
       <c r="B42" t="s">
         <v>142</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>140</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>1.1</v>
       </c>
       <c r="N42">
         <v>1.1</v>
       </c>
       <c r="O42" t="s">
         <v>28</v>
       </c>
       <c r="P42" t="s">
         <v>29</v>
       </c>
       <c r="Q42">
         <v>998997.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>143</v>
       </c>
       <c r="B43" t="s">
         <v>125</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>144</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>1.1</v>
       </c>
       <c r="N43">
         <v>1.1</v>
       </c>
       <c r="O43" t="s">
         <v>28</v>
       </c>
       <c r="P43" t="s">
         <v>29</v>
       </c>
       <c r="Q43">
         <v>403422.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>145</v>
       </c>
       <c r="B44" t="s">
         <v>146</v>
       </c>
       <c r="D44" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>147</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>1.1</v>
       </c>
       <c r="N44">
         <v>1.1</v>
       </c>
       <c r="O44" t="s">
         <v>28</v>
       </c>
       <c r="P44" t="s">
         <v>29</v>
       </c>
       <c r="Q44">
         <v>491416.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>148</v>
       </c>
       <c r="B45" t="s">
         <v>149</v>
       </c>
       <c r="D45" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>150</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>1.1</v>
       </c>
       <c r="N45">
         <v>1.1</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="P45" t="s">
         <v>29</v>
       </c>
       <c r="Q45">
         <v>743696.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>151</v>
       </c>
       <c r="B46" t="s">
         <v>152</v>
       </c>
       <c r="D46" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>153</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>1.1</v>
       </c>
       <c r="N46">
         <v>1.1</v>
       </c>
       <c r="O46" t="s">
         <v>28</v>
       </c>
       <c r="P46" t="s">
         <v>29</v>
       </c>
       <c r="Q46">
         <v>223996.01</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>154</v>
       </c>
       <c r="B47" t="s">
         <v>155</v>
       </c>
       <c r="D47" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>156</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
         <v>1.1</v>
       </c>
       <c r="N47">
         <v>1.1</v>
       </c>
       <c r="O47" t="s">
         <v>28</v>
       </c>
       <c r="P47" t="s">
         <v>29</v>
       </c>
       <c r="Q47">
         <v>284504.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>157</v>
       </c>
       <c r="B48" t="s">
         <v>158</v>
       </c>
       <c r="D48" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>126</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>24</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48">
         <v>1.1</v>
       </c>
       <c r="N48">
         <v>1.1</v>
       </c>
       <c r="O48" t="s">
         <v>28</v>
       </c>
       <c r="P48" t="s">
         <v>29</v>
       </c>
       <c r="Q48">
         <v>893300.0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>159</v>
       </c>
       <c r="B49" t="s">
         <v>160</v>
       </c>
       <c r="D49" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>161</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
         <v>1.1</v>
       </c>
@@ -4776,286 +4776,286 @@
       </c>
       <c r="M51">
         <v>1.1</v>
       </c>
       <c r="N51">
         <v>1.1</v>
       </c>
       <c r="O51" t="s">
         <v>28</v>
       </c>
       <c r="P51" t="s">
         <v>29</v>
       </c>
       <c r="Q51">
         <v>666120.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>168</v>
       </c>
       <c r="B52" t="s">
         <v>169</v>
       </c>
       <c r="D52" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>170</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52">
         <v>1.1</v>
       </c>
       <c r="N52">
         <v>1.1</v>
       </c>
       <c r="O52" t="s">
         <v>28</v>
       </c>
       <c r="P52" t="s">
         <v>29</v>
       </c>
       <c r="Q52">
         <v>290350.4</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>171</v>
       </c>
       <c r="B53" t="s">
         <v>172</v>
       </c>
       <c r="D53" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>173</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53">
         <v>1.1</v>
       </c>
       <c r="N53">
         <v>1.1</v>
       </c>
       <c r="O53" t="s">
         <v>28</v>
       </c>
       <c r="P53" t="s">
         <v>29</v>
       </c>
       <c r="Q53">
         <v>725921.3</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>174</v>
       </c>
       <c r="B54" t="s">
         <v>175</v>
       </c>
       <c r="D54" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>176</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>24</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54">
         <v>1.1</v>
       </c>
       <c r="N54">
         <v>1.1</v>
       </c>
       <c r="O54" t="s">
         <v>28</v>
       </c>
       <c r="P54" t="s">
         <v>29</v>
       </c>
       <c r="Q54">
         <v>380843.17</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>177</v>
       </c>
       <c r="B55" t="s">
         <v>178</v>
       </c>
       <c r="D55" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>140</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
         <v>24</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55">
         <v>1.1</v>
       </c>
       <c r="N55">
         <v>1.1</v>
       </c>
       <c r="O55" t="s">
         <v>28</v>
       </c>
       <c r="P55" t="s">
         <v>29</v>
       </c>
       <c r="Q55">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>179</v>
       </c>
       <c r="B56" t="s">
         <v>180</v>
       </c>
       <c r="D56" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>181</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>24</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>27</v>
       </c>
       <c r="M56">
         <v>1.1</v>
       </c>
       <c r="N56">
         <v>1.1</v>
       </c>
       <c r="O56" t="s">
         <v>28</v>
       </c>
       <c r="P56" t="s">
         <v>29</v>
       </c>
       <c r="Q56">
         <v>419515.17</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>182</v>
       </c>
       <c r="B57" t="s">
         <v>183</v>
       </c>
       <c r="D57" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>184</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>24</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
       <c r="M57">
         <v>1.1</v>
       </c>
@@ -5105,615 +5105,615 @@
       </c>
       <c r="M58">
         <v>1.1</v>
       </c>
       <c r="N58">
         <v>1.1</v>
       </c>
       <c r="O58" t="s">
         <v>28</v>
       </c>
       <c r="P58" t="s">
         <v>29</v>
       </c>
       <c r="Q58">
         <v>369855.2</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>187</v>
       </c>
       <c r="B59" t="s">
         <v>125</v>
       </c>
       <c r="D59" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>188</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>24</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59">
         <v>1.1</v>
       </c>
       <c r="N59">
         <v>1.1</v>
       </c>
       <c r="O59" t="s">
         <v>28</v>
       </c>
       <c r="P59" t="s">
         <v>29</v>
       </c>
       <c r="Q59">
         <v>352904.81</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>189</v>
       </c>
       <c r="B60" t="s">
         <v>183</v>
       </c>
       <c r="D60" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>190</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>24</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60" t="s">
         <v>27</v>
       </c>
       <c r="M60">
         <v>1.1</v>
       </c>
       <c r="N60">
         <v>1.1</v>
       </c>
       <c r="O60" t="s">
         <v>28</v>
       </c>
       <c r="P60" t="s">
         <v>29</v>
       </c>
       <c r="Q60">
         <v>41724.46</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>191</v>
       </c>
       <c r="B61" t="s">
         <v>125</v>
       </c>
       <c r="D61" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E61" t="s">
         <v>192</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>24</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61">
         <v>1.1</v>
       </c>
       <c r="N61">
         <v>1.1</v>
       </c>
       <c r="O61" t="s">
         <v>28</v>
       </c>
       <c r="P61" t="s">
         <v>29</v>
       </c>
       <c r="Q61">
         <v>466845.2</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>193</v>
       </c>
       <c r="B62" t="s">
         <v>194</v>
       </c>
       <c r="D62" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>195</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
       <c r="G62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>24</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
       <c r="M62">
         <v>1.1</v>
       </c>
       <c r="N62">
         <v>1.1</v>
       </c>
       <c r="O62" t="s">
         <v>28</v>
       </c>
       <c r="P62" t="s">
         <v>29</v>
       </c>
       <c r="Q62">
         <v>42041.63</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
         <v>196</v>
       </c>
       <c r="B63" t="s">
         <v>197</v>
       </c>
       <c r="D63" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>198</v>
       </c>
       <c r="F63" t="s">
         <v>22</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
         <v>24</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63" t="s">
         <v>27</v>
       </c>
       <c r="M63">
         <v>1.1</v>
       </c>
       <c r="N63">
         <v>1.1</v>
       </c>
       <c r="O63" t="s">
         <v>28</v>
       </c>
       <c r="P63" t="s">
         <v>29</v>
       </c>
       <c r="Q63">
         <v>195316.15</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
         <v>199</v>
       </c>
       <c r="B64" t="s">
         <v>200</v>
       </c>
       <c r="D64" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>201</v>
       </c>
       <c r="F64" t="s">
         <v>22</v>
       </c>
       <c r="G64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>24</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64" t="s">
         <v>27</v>
       </c>
       <c r="M64">
         <v>1.1</v>
       </c>
       <c r="N64">
         <v>1.1</v>
       </c>
       <c r="O64" t="s">
         <v>28</v>
       </c>
       <c r="P64" t="s">
         <v>29</v>
       </c>
       <c r="Q64">
         <v>169928.57</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
         <v>202</v>
       </c>
       <c r="B65" t="s">
         <v>203</v>
       </c>
       <c r="D65" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E65" t="s">
         <v>204</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>24</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
       <c r="M65">
         <v>1.1</v>
       </c>
       <c r="N65">
         <v>1.1</v>
       </c>
       <c r="O65" t="s">
         <v>28</v>
       </c>
       <c r="P65" t="s">
         <v>29</v>
       </c>
       <c r="Q65">
         <v>639861.82</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
         <v>205</v>
       </c>
       <c r="B66" t="s">
         <v>203</v>
       </c>
       <c r="D66" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>206</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
         <v>24</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>26</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66">
         <v>1.1</v>
       </c>
       <c r="N66">
         <v>1.1</v>
       </c>
       <c r="O66" t="s">
         <v>28</v>
       </c>
       <c r="P66" t="s">
         <v>29</v>
       </c>
       <c r="Q66">
         <v>200660.55</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
         <v>207</v>
       </c>
       <c r="B67" t="s">
         <v>203</v>
       </c>
       <c r="D67" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E67" t="s">
         <v>208</v>
       </c>
       <c r="F67" t="s">
         <v>22</v>
       </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>24</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67">
         <v>1.1</v>
       </c>
       <c r="N67">
         <v>1.1</v>
       </c>
       <c r="O67" t="s">
         <v>28</v>
       </c>
       <c r="P67" t="s">
         <v>29</v>
       </c>
       <c r="Q67">
         <v>255018.61</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>209</v>
       </c>
       <c r="B68" t="s">
         <v>210</v>
       </c>
       <c r="D68" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E68" t="s">
         <v>211</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>24</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
       <c r="M68">
         <v>1.1</v>
       </c>
       <c r="N68">
         <v>1.1</v>
       </c>
       <c r="O68" t="s">
         <v>28</v>
       </c>
       <c r="P68" t="s">
         <v>29</v>
       </c>
       <c r="Q68">
         <v>586709.32</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>212</v>
       </c>
       <c r="B69" t="s">
         <v>213</v>
       </c>
       <c r="D69" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E69" t="s">
         <v>214</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
       <c r="M69">
         <v>1.1</v>
       </c>
       <c r="N69">
         <v>1.1</v>
       </c>
       <c r="O69" t="s">
         <v>28</v>
       </c>
       <c r="P69" t="s">
         <v>29</v>
       </c>
       <c r="Q69">
         <v>65887.13</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
         <v>215</v>
       </c>
       <c r="B70" t="s">
         <v>216</v>
       </c>
       <c r="D70" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E70" t="s">
         <v>217</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>24</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70" t="s">
         <v>27</v>
       </c>
       <c r="M70">
         <v>1.1</v>
       </c>
       <c r="N70">
         <v>1.1</v>
       </c>
       <c r="O70" t="s">
         <v>28</v>
       </c>
       <c r="P70" t="s">
         <v>29</v>
       </c>
       <c r="Q70">
         <v>157656.25</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
         <v>218</v>
       </c>
       <c r="B71" t="s">
         <v>219</v>
       </c>
       <c r="D71" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E71" t="s">
         <v>220</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>24</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
       <c r="M71">
         <v>1.1</v>
       </c>
@@ -5763,98 +5763,98 @@
       </c>
       <c r="M72">
         <v>1.1</v>
       </c>
       <c r="N72">
         <v>1.1</v>
       </c>
       <c r="O72" t="s">
         <v>28</v>
       </c>
       <c r="P72" t="s">
         <v>29</v>
       </c>
       <c r="Q72">
         <v>526741.79</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
         <v>224</v>
       </c>
       <c r="B73" t="s">
         <v>225</v>
       </c>
       <c r="D73" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>226</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="I73" t="s">
         <v>24</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
       <c r="M73">
         <v>1.1</v>
       </c>
       <c r="N73">
         <v>1.1</v>
       </c>
       <c r="O73" t="s">
         <v>28</v>
       </c>
       <c r="P73" t="s">
         <v>29</v>
       </c>
       <c r="Q73">
         <v>454011.76</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
         <v>227</v>
       </c>
       <c r="B74" t="s">
         <v>228</v>
       </c>
       <c r="D74" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>229</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="I74" t="s">
         <v>24</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74">
         <v>1.1</v>
       </c>
@@ -5904,897 +5904,897 @@
       </c>
       <c r="M75">
         <v>1.1</v>
       </c>
       <c r="N75">
         <v>1.1</v>
       </c>
       <c r="O75" t="s">
         <v>28</v>
       </c>
       <c r="P75" t="s">
         <v>29</v>
       </c>
       <c r="Q75">
         <v>406539.94</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
         <v>233</v>
       </c>
       <c r="B76" t="s">
         <v>234</v>
       </c>
       <c r="D76" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>235</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>24</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76">
         <v>1.1</v>
       </c>
       <c r="N76">
         <v>1.1</v>
       </c>
       <c r="O76" t="s">
         <v>28</v>
       </c>
       <c r="P76" t="s">
         <v>29</v>
       </c>
       <c r="Q76">
         <v>82838.3</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
         <v>236</v>
       </c>
       <c r="B77" t="s">
         <v>237</v>
       </c>
       <c r="D77" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E77" t="s">
         <v>238</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>24</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77">
         <v>1.1</v>
       </c>
       <c r="N77">
         <v>1.1</v>
       </c>
       <c r="O77" t="s">
         <v>28</v>
       </c>
       <c r="P77" t="s">
         <v>29</v>
       </c>
       <c r="Q77">
         <v>233200.0</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
         <v>239</v>
       </c>
       <c r="B78" t="s">
         <v>240</v>
       </c>
       <c r="D78" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E78" t="s">
         <v>241</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>24</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
       <c r="M78">
         <v>1.1</v>
       </c>
       <c r="N78">
         <v>1.1</v>
       </c>
       <c r="O78" t="s">
         <v>28</v>
       </c>
       <c r="P78" t="s">
         <v>29</v>
       </c>
       <c r="Q78">
         <v>663381.15</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
         <v>242</v>
       </c>
       <c r="B79" t="s">
         <v>243</v>
       </c>
       <c r="D79" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E79" t="s">
         <v>244</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
         <v>24</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
       <c r="M79">
         <v>1.1</v>
       </c>
       <c r="N79">
         <v>1.1</v>
       </c>
       <c r="O79" t="s">
         <v>28</v>
       </c>
       <c r="P79" t="s">
         <v>29</v>
       </c>
       <c r="Q79">
         <v>210572.0</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
         <v>245</v>
       </c>
       <c r="B80" t="s">
         <v>246</v>
       </c>
       <c r="D80" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>247</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
         <v>24</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
         <v>26</v>
       </c>
       <c r="L80" t="s">
         <v>27</v>
       </c>
       <c r="M80">
         <v>1.1</v>
       </c>
       <c r="N80">
         <v>1.1</v>
       </c>
       <c r="O80" t="s">
         <v>28</v>
       </c>
       <c r="P80" t="s">
         <v>29</v>
       </c>
       <c r="Q80">
         <v>164424.0</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
         <v>248</v>
       </c>
       <c r="B81" t="s">
         <v>203</v>
       </c>
       <c r="D81" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>249</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>24</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
       <c r="M81">
         <v>1.1</v>
       </c>
       <c r="N81">
         <v>1.1</v>
       </c>
       <c r="O81" t="s">
         <v>28</v>
       </c>
       <c r="P81" t="s">
         <v>29</v>
       </c>
       <c r="Q81">
         <v>162754.88</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
         <v>250</v>
       </c>
       <c r="B82" t="s">
         <v>125</v>
       </c>
       <c r="D82" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>251</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>24</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82">
         <v>1.1</v>
       </c>
       <c r="N82">
         <v>1.1</v>
       </c>
       <c r="O82" t="s">
         <v>28</v>
       </c>
       <c r="P82" t="s">
         <v>29</v>
       </c>
       <c r="Q82">
         <v>65792.16</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
         <v>252</v>
       </c>
       <c r="B83" t="s">
         <v>183</v>
       </c>
       <c r="D83" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>253</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
         <v>24</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
       <c r="M83">
         <v>1.1</v>
       </c>
       <c r="N83">
         <v>1.1</v>
       </c>
       <c r="O83" t="s">
         <v>28</v>
       </c>
       <c r="P83" t="s">
         <v>29</v>
       </c>
       <c r="Q83">
         <v>63363.69</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>254</v>
       </c>
       <c r="B84" t="s">
         <v>255</v>
       </c>
       <c r="D84" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E84" t="s">
         <v>256</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
         <v>24</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
         <v>26</v>
       </c>
       <c r="L84" t="s">
         <v>27</v>
       </c>
       <c r="M84">
         <v>1.1</v>
       </c>
       <c r="N84">
         <v>1.1</v>
       </c>
       <c r="O84" t="s">
         <v>28</v>
       </c>
       <c r="P84" t="s">
         <v>29</v>
       </c>
       <c r="Q84">
         <v>407052.0</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>257</v>
       </c>
       <c r="B85" t="s">
         <v>258</v>
       </c>
       <c r="D85" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>259</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
         <v>24</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
         <v>26</v>
       </c>
       <c r="L85" t="s">
         <v>27</v>
       </c>
       <c r="M85">
         <v>1.1</v>
       </c>
       <c r="N85">
         <v>1.1</v>
       </c>
       <c r="O85" t="s">
         <v>28</v>
       </c>
       <c r="P85" t="s">
         <v>29</v>
       </c>
       <c r="Q85">
         <v>230658.95</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
         <v>260</v>
       </c>
       <c r="B86" t="s">
         <v>261</v>
       </c>
       <c r="D86" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>262</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
       <c r="G86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
         <v>24</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
       <c r="M86">
         <v>1.1</v>
       </c>
       <c r="N86">
         <v>1.1</v>
       </c>
       <c r="O86" t="s">
         <v>28</v>
       </c>
       <c r="P86" t="s">
         <v>29</v>
       </c>
       <c r="Q86">
         <v>37464.98</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
         <v>263</v>
       </c>
       <c r="B87" t="s">
         <v>264</v>
       </c>
       <c r="D87" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>265</v>
       </c>
       <c r="F87" t="s">
         <v>22</v>
       </c>
       <c r="G87" t="s">
         <v>23</v>
       </c>
       <c r="I87" t="s">
         <v>24</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
         <v>26</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
       <c r="M87">
         <v>1.1</v>
       </c>
       <c r="N87">
         <v>1.1</v>
       </c>
       <c r="O87" t="s">
         <v>28</v>
       </c>
       <c r="P87" t="s">
         <v>29</v>
       </c>
       <c r="Q87">
         <v>324334.46</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
         <v>266</v>
       </c>
       <c r="B88" t="s">
         <v>267</v>
       </c>
       <c r="D88" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E88" t="s">
         <v>268</v>
       </c>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
         <v>24</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
         <v>26</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88">
         <v>1.1</v>
       </c>
       <c r="N88">
         <v>1.1</v>
       </c>
       <c r="O88" t="s">
         <v>28</v>
       </c>
       <c r="P88" t="s">
         <v>29</v>
       </c>
       <c r="Q88">
         <v>78076.44</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
         <v>269</v>
       </c>
       <c r="B89" t="s">
         <v>270</v>
       </c>
       <c r="D89" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>271</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="I89" t="s">
         <v>24</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
         <v>26</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
       <c r="M89">
         <v>1.1</v>
       </c>
       <c r="N89">
         <v>1.1</v>
       </c>
       <c r="O89" t="s">
         <v>28</v>
       </c>
       <c r="P89" t="s">
         <v>29</v>
       </c>
       <c r="Q89">
         <v>38796.0</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
         <v>272</v>
       </c>
       <c r="B90" t="s">
         <v>273</v>
       </c>
       <c r="D90" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>274</v>
       </c>
       <c r="F90" t="s">
         <v>22</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="I90" t="s">
         <v>24</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90" t="s">
         <v>26</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
       <c r="M90">
         <v>1.1</v>
       </c>
       <c r="N90">
         <v>1.1</v>
       </c>
       <c r="O90" t="s">
         <v>28</v>
       </c>
       <c r="P90" t="s">
         <v>29</v>
       </c>
       <c r="Q90">
         <v>77592.0</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
         <v>275</v>
       </c>
       <c r="B91" t="s">
         <v>276</v>
       </c>
       <c r="D91" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E91" t="s">
         <v>277</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
         <v>24</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>26</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91">
         <v>1.1</v>
       </c>
       <c r="N91">
         <v>1.1</v>
       </c>
       <c r="O91" t="s">
         <v>28</v>
       </c>
       <c r="P91" t="s">
         <v>29</v>
       </c>
       <c r="Q91">
         <v>290100.0</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
         <v>278</v>
       </c>
       <c r="B92" t="s">
         <v>279</v>
       </c>
       <c r="D92" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>280</v>
       </c>
       <c r="F92" t="s">
         <v>22</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="I92" t="s">
         <v>24</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92" t="s">
         <v>27</v>
       </c>
       <c r="M92">
         <v>1.1</v>
       </c>
       <c r="N92">
         <v>1.1</v>
       </c>
       <c r="O92" t="s">
         <v>28</v>
       </c>
       <c r="P92" t="s">
         <v>29</v>
       </c>
       <c r="Q92">
         <v>32741.4</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
         <v>281</v>
       </c>
       <c r="B93" t="s">
         <v>282</v>
       </c>
       <c r="D93" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E93" t="s">
         <v>283</v>
       </c>
       <c r="F93" t="s">
         <v>22</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="I93" t="s">
         <v>24</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93" t="s">
         <v>26</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
       <c r="M93">
         <v>1.1</v>
       </c>
       <c r="N93">
         <v>1.1</v>
       </c>
       <c r="O93" t="s">
         <v>28</v>
       </c>
       <c r="P93" t="s">
         <v>29</v>
       </c>
       <c r="Q93">
         <v>620736.0</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
         <v>284</v>
       </c>
       <c r="B94" t="s">
         <v>285</v>
       </c>
       <c r="D94" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>286</v>
       </c>
       <c r="F94" t="s">
         <v>22</v>
       </c>
       <c r="G94" t="s">
         <v>23</v>
       </c>
       <c r="I94" t="s">
         <v>24</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
         <v>26</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
       <c r="M94">
         <v>1.1</v>
       </c>
@@ -6844,662 +6844,662 @@
       </c>
       <c r="M95">
         <v>1.1</v>
       </c>
       <c r="N95">
         <v>1.1</v>
       </c>
       <c r="O95" t="s">
         <v>28</v>
       </c>
       <c r="P95" t="s">
         <v>29</v>
       </c>
       <c r="Q95">
         <v>122036.7</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
         <v>290</v>
       </c>
       <c r="B96" t="s">
         <v>291</v>
       </c>
       <c r="D96" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>292</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
         <v>24</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96" t="s">
         <v>26</v>
       </c>
       <c r="L96" t="s">
         <v>27</v>
       </c>
       <c r="M96">
         <v>1.1</v>
       </c>
       <c r="N96">
         <v>1.1</v>
       </c>
       <c r="O96" t="s">
         <v>28</v>
       </c>
       <c r="P96" t="s">
         <v>29</v>
       </c>
       <c r="Q96">
         <v>66791.08</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
         <v>293</v>
       </c>
       <c r="B97" t="s">
         <v>294</v>
       </c>
       <c r="D97" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>295</v>
       </c>
       <c r="F97" t="s">
         <v>22</v>
       </c>
       <c r="G97" t="s">
         <v>23</v>
       </c>
       <c r="I97" t="s">
         <v>24</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
         <v>26</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
       <c r="M97">
         <v>1.1</v>
       </c>
       <c r="N97">
         <v>1.1</v>
       </c>
       <c r="O97" t="s">
         <v>28</v>
       </c>
       <c r="P97" t="s">
         <v>29</v>
       </c>
       <c r="Q97">
         <v>387960.0</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" t="s">
         <v>296</v>
       </c>
       <c r="B98" t="s">
         <v>297</v>
       </c>
       <c r="D98" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>298</v>
       </c>
       <c r="F98" t="s">
         <v>22</v>
       </c>
       <c r="G98" t="s">
         <v>23</v>
       </c>
       <c r="I98" t="s">
         <v>24</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98" t="s">
         <v>26</v>
       </c>
       <c r="L98" t="s">
         <v>27</v>
       </c>
       <c r="M98">
         <v>1.1</v>
       </c>
       <c r="N98">
         <v>1.1</v>
       </c>
       <c r="O98" t="s">
         <v>28</v>
       </c>
       <c r="P98" t="s">
         <v>29</v>
       </c>
       <c r="Q98">
         <v>199628.7</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
         <v>299</v>
       </c>
       <c r="B99" t="s">
         <v>300</v>
       </c>
       <c r="D99" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>301</v>
       </c>
       <c r="F99" t="s">
         <v>22</v>
       </c>
       <c r="G99" t="s">
         <v>23</v>
       </c>
       <c r="I99" t="s">
         <v>24</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99" t="s">
         <v>26</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99">
         <v>1.1</v>
       </c>
       <c r="N99">
         <v>1.1</v>
       </c>
       <c r="O99" t="s">
         <v>28</v>
       </c>
       <c r="P99" t="s">
         <v>29</v>
       </c>
       <c r="Q99">
         <v>275457.99</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" t="s">
         <v>302</v>
       </c>
       <c r="B100" t="s">
         <v>303</v>
       </c>
       <c r="D100" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>304</v>
       </c>
       <c r="F100" t="s">
         <v>22</v>
       </c>
       <c r="G100" t="s">
         <v>23</v>
       </c>
       <c r="I100" t="s">
         <v>24</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
         <v>26</v>
       </c>
       <c r="L100" t="s">
         <v>27</v>
       </c>
       <c r="M100">
         <v>1.1</v>
       </c>
       <c r="N100">
         <v>1.1</v>
       </c>
       <c r="O100" t="s">
         <v>28</v>
       </c>
       <c r="P100" t="s">
         <v>29</v>
       </c>
       <c r="Q100">
         <v>45029.81</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
         <v>305</v>
       </c>
       <c r="B101" t="s">
         <v>306</v>
       </c>
       <c r="D101" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>307</v>
       </c>
       <c r="F101" t="s">
         <v>22</v>
       </c>
       <c r="G101" t="s">
         <v>23</v>
       </c>
       <c r="I101" t="s">
         <v>24</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101" t="s">
         <v>26</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101">
         <v>1.1</v>
       </c>
       <c r="N101">
         <v>1.1</v>
       </c>
       <c r="O101" t="s">
         <v>28</v>
       </c>
       <c r="P101" t="s">
         <v>29</v>
       </c>
       <c r="Q101">
         <v>29846.02</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
         <v>308</v>
       </c>
       <c r="B102" t="s">
         <v>309</v>
       </c>
       <c r="D102" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>310</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102" t="s">
         <v>23</v>
       </c>
       <c r="I102" t="s">
         <v>24</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
         <v>26</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102">
         <v>1.1</v>
       </c>
       <c r="N102">
         <v>1.1</v>
       </c>
       <c r="O102" t="s">
         <v>28</v>
       </c>
       <c r="P102" t="s">
         <v>29</v>
       </c>
       <c r="Q102">
         <v>286451.76</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" t="s">
         <v>311</v>
       </c>
       <c r="B103" t="s">
         <v>312</v>
       </c>
       <c r="D103" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E103" t="s">
         <v>313</v>
       </c>
       <c r="F103" t="s">
         <v>22</v>
       </c>
       <c r="G103" t="s">
         <v>23</v>
       </c>
       <c r="I103" t="s">
         <v>24</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103" t="s">
         <v>26</v>
       </c>
       <c r="L103" t="s">
         <v>27</v>
       </c>
       <c r="M103">
         <v>1.1</v>
       </c>
       <c r="N103">
         <v>1.1</v>
       </c>
       <c r="O103" t="s">
         <v>28</v>
       </c>
       <c r="P103" t="s">
         <v>29</v>
       </c>
       <c r="Q103">
         <v>818550.0</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
         <v>314</v>
       </c>
       <c r="B104" t="s">
         <v>315</v>
       </c>
       <c r="D104" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E104" t="s">
         <v>316</v>
       </c>
       <c r="F104" t="s">
         <v>22</v>
       </c>
       <c r="G104" t="s">
         <v>23</v>
       </c>
       <c r="I104" t="s">
         <v>24</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104" t="s">
         <v>27</v>
       </c>
       <c r="M104">
         <v>1.1</v>
       </c>
       <c r="N104">
         <v>1.1</v>
       </c>
       <c r="O104" t="s">
         <v>28</v>
       </c>
       <c r="P104" t="s">
         <v>29</v>
       </c>
       <c r="Q104">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" t="s">
         <v>317</v>
       </c>
       <c r="B105" t="s">
         <v>318</v>
       </c>
       <c r="D105" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E105" t="s">
         <v>319</v>
       </c>
       <c r="F105" t="s">
         <v>22</v>
       </c>
       <c r="G105" t="s">
         <v>23</v>
       </c>
       <c r="I105" t="s">
         <v>24</v>
       </c>
       <c r="J105" t="s">
         <v>25</v>
       </c>
       <c r="K105" t="s">
         <v>26</v>
       </c>
       <c r="L105" t="s">
         <v>27</v>
       </c>
       <c r="M105">
         <v>1.1</v>
       </c>
       <c r="N105">
         <v>1.1</v>
       </c>
       <c r="O105" t="s">
         <v>28</v>
       </c>
       <c r="P105" t="s">
         <v>29</v>
       </c>
       <c r="Q105">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" t="s">
         <v>320</v>
       </c>
       <c r="B106" t="s">
         <v>321</v>
       </c>
       <c r="D106" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E106" t="s">
         <v>319</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106" t="s">
         <v>23</v>
       </c>
       <c r="I106" t="s">
         <v>24</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
         <v>26</v>
       </c>
       <c r="L106" t="s">
         <v>27</v>
       </c>
       <c r="M106">
         <v>1.1</v>
       </c>
       <c r="N106">
         <v>1.1</v>
       </c>
       <c r="O106" t="s">
         <v>28</v>
       </c>
       <c r="P106" t="s">
         <v>29</v>
       </c>
       <c r="Q106">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" t="s">
         <v>322</v>
       </c>
       <c r="B107" t="s">
         <v>203</v>
       </c>
       <c r="D107" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E107" t="s">
         <v>323</v>
       </c>
       <c r="F107" t="s">
         <v>22</v>
       </c>
       <c r="G107" t="s">
         <v>23</v>
       </c>
       <c r="I107" t="s">
         <v>24</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107" t="s">
         <v>26</v>
       </c>
       <c r="L107" t="s">
         <v>27</v>
       </c>
       <c r="M107">
         <v>1.1</v>
       </c>
       <c r="N107">
         <v>1.1</v>
       </c>
       <c r="O107" t="s">
         <v>28</v>
       </c>
       <c r="P107" t="s">
         <v>29</v>
       </c>
       <c r="Q107">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" t="s">
         <v>324</v>
       </c>
       <c r="B108" t="s">
         <v>325</v>
       </c>
       <c r="D108" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E108" t="s">
         <v>326</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
       <c r="G108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>24</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
         <v>26</v>
       </c>
       <c r="L108" t="s">
         <v>27</v>
       </c>
       <c r="M108">
         <v>1.1</v>
       </c>
       <c r="N108">
         <v>1.1</v>
       </c>
       <c r="O108" t="s">
         <v>28</v>
       </c>
       <c r="P108" t="s">
         <v>29</v>
       </c>
       <c r="Q108">
         <v>583528.07</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" t="s">
         <v>327</v>
       </c>
       <c r="B109" t="s">
         <v>328</v>
       </c>
       <c r="D109" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E109" t="s">
         <v>329</v>
       </c>
       <c r="F109" t="s">
         <v>22</v>
       </c>
       <c r="G109" t="s">
         <v>23</v>
       </c>
       <c r="I109" t="s">
         <v>24</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
         <v>26</v>
       </c>
       <c r="L109" t="s">
         <v>27</v>
       </c>
       <c r="M109">
         <v>1.1</v>
       </c>
@@ -7549,51 +7549,51 @@
       </c>
       <c r="M110">
         <v>1.1</v>
       </c>
       <c r="N110">
         <v>1.1</v>
       </c>
       <c r="O110" t="s">
         <v>28</v>
       </c>
       <c r="P110" t="s">
         <v>29</v>
       </c>
       <c r="Q110">
         <v>536127.35</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" t="s">
         <v>333</v>
       </c>
       <c r="B111" t="s">
         <v>334</v>
       </c>
       <c r="D111" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E111" t="s">
         <v>335</v>
       </c>
       <c r="F111" t="s">
         <v>22</v>
       </c>
       <c r="G111" t="s">
         <v>23</v>
       </c>
       <c r="I111" t="s">
         <v>24</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111" t="s">
         <v>26</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
       <c r="M111">
         <v>1.1</v>
       </c>
@@ -7643,51 +7643,51 @@
       </c>
       <c r="M112">
         <v>1.1</v>
       </c>
       <c r="N112">
         <v>1.1</v>
       </c>
       <c r="O112" t="s">
         <v>28</v>
       </c>
       <c r="P112" t="s">
         <v>29</v>
       </c>
       <c r="Q112">
         <v>130895.5</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" t="s">
         <v>339</v>
       </c>
       <c r="B113" t="s">
         <v>340</v>
       </c>
       <c r="D113" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E113" t="s">
         <v>341</v>
       </c>
       <c r="F113" t="s">
         <v>22</v>
       </c>
       <c r="G113" t="s">
         <v>23</v>
       </c>
       <c r="I113" t="s">
         <v>24</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113" t="s">
         <v>26</v>
       </c>
       <c r="L113" t="s">
         <v>27</v>
       </c>
       <c r="M113">
         <v>1.1</v>
       </c>
@@ -7831,51 +7831,51 @@
       </c>
       <c r="M116">
         <v>1.1</v>
       </c>
       <c r="N116">
         <v>1.1</v>
       </c>
       <c r="O116" t="s">
         <v>28</v>
       </c>
       <c r="P116" t="s">
         <v>29</v>
       </c>
       <c r="Q116">
         <v>476174.07</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
         <v>351</v>
       </c>
       <c r="B117" t="s">
         <v>352</v>
       </c>
       <c r="D117" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E117" t="s">
         <v>353</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117" t="s">
         <v>23</v>
       </c>
       <c r="I117" t="s">
         <v>24</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
         <v>26</v>
       </c>
       <c r="L117" t="s">
         <v>27</v>
       </c>
       <c r="M117">
         <v>1.1</v>
       </c>
@@ -7925,145 +7925,145 @@
       </c>
       <c r="M118">
         <v>1.1</v>
       </c>
       <c r="N118">
         <v>1.1</v>
       </c>
       <c r="O118" t="s">
         <v>28</v>
       </c>
       <c r="P118" t="s">
         <v>29</v>
       </c>
       <c r="Q118">
         <v>252149.59</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" t="s">
         <v>357</v>
       </c>
       <c r="B119" t="s">
         <v>358</v>
       </c>
       <c r="D119" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E119" t="s">
         <v>359</v>
       </c>
       <c r="F119" t="s">
         <v>22</v>
       </c>
       <c r="G119" t="s">
         <v>23</v>
       </c>
       <c r="I119" t="s">
         <v>24</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
         <v>26</v>
       </c>
       <c r="L119" t="s">
         <v>27</v>
       </c>
       <c r="M119">
         <v>1.1</v>
       </c>
       <c r="N119">
         <v>1.1</v>
       </c>
       <c r="O119" t="s">
         <v>28</v>
       </c>
       <c r="P119" t="s">
         <v>29</v>
       </c>
       <c r="Q119">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" t="s">
         <v>360</v>
       </c>
       <c r="B120" t="s">
         <v>361</v>
       </c>
       <c r="D120" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E120" t="s">
         <v>362</v>
       </c>
       <c r="F120" t="s">
         <v>22</v>
       </c>
       <c r="G120" t="s">
         <v>23</v>
       </c>
       <c r="I120" t="s">
         <v>24</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
         <v>26</v>
       </c>
       <c r="L120" t="s">
         <v>27</v>
       </c>
       <c r="M120">
         <v>1.1</v>
       </c>
       <c r="N120">
         <v>1.1</v>
       </c>
       <c r="O120" t="s">
         <v>28</v>
       </c>
       <c r="P120" t="s">
         <v>29</v>
       </c>
       <c r="Q120">
         <v>862598.37</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" t="s">
         <v>363</v>
       </c>
       <c r="B121" t="s">
         <v>364</v>
       </c>
       <c r="D121" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E121" t="s">
         <v>365</v>
       </c>
       <c r="F121" t="s">
         <v>22</v>
       </c>
       <c r="G121" t="s">
         <v>23</v>
       </c>
       <c r="I121" t="s">
         <v>24</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121" t="s">
         <v>26</v>
       </c>
       <c r="L121" t="s">
         <v>27</v>
       </c>
       <c r="M121">
         <v>1.1</v>
       </c>
@@ -8113,615 +8113,615 @@
       </c>
       <c r="M122">
         <v>1.1</v>
       </c>
       <c r="N122">
         <v>1.1</v>
       </c>
       <c r="O122" t="s">
         <v>28</v>
       </c>
       <c r="P122" t="s">
         <v>29</v>
       </c>
       <c r="Q122">
         <v>868413.92</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" t="s">
         <v>369</v>
       </c>
       <c r="B123" t="s">
         <v>370</v>
       </c>
       <c r="D123" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>132</v>
       </c>
       <c r="F123" t="s">
         <v>22</v>
       </c>
       <c r="G123" t="s">
         <v>23</v>
       </c>
       <c r="I123" t="s">
         <v>24</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123" t="s">
         <v>26</v>
       </c>
       <c r="L123" t="s">
         <v>27</v>
       </c>
       <c r="M123">
         <v>1.1</v>
       </c>
       <c r="N123">
         <v>1.1</v>
       </c>
       <c r="O123" t="s">
         <v>28</v>
       </c>
       <c r="P123" t="s">
         <v>29</v>
       </c>
       <c r="Q123">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" t="s">
         <v>371</v>
       </c>
       <c r="B124" t="s">
         <v>372</v>
       </c>
       <c r="D124" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>373</v>
       </c>
       <c r="F124" t="s">
         <v>22</v>
       </c>
       <c r="G124" t="s">
         <v>23</v>
       </c>
       <c r="I124" t="s">
         <v>24</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
         <v>26</v>
       </c>
       <c r="L124" t="s">
         <v>27</v>
       </c>
       <c r="M124">
         <v>1.1</v>
       </c>
       <c r="N124">
         <v>1.1</v>
       </c>
       <c r="O124" t="s">
         <v>28</v>
       </c>
       <c r="P124" t="s">
         <v>29</v>
       </c>
       <c r="Q124">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" t="s">
         <v>374</v>
       </c>
       <c r="B125" t="s">
         <v>375</v>
       </c>
       <c r="D125" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E125" t="s">
         <v>376</v>
       </c>
       <c r="F125" t="s">
         <v>22</v>
       </c>
       <c r="G125" t="s">
         <v>23</v>
       </c>
       <c r="I125" t="s">
         <v>24</v>
       </c>
       <c r="J125" t="s">
         <v>25</v>
       </c>
       <c r="K125" t="s">
         <v>26</v>
       </c>
       <c r="L125" t="s">
         <v>27</v>
       </c>
       <c r="M125">
         <v>1.1</v>
       </c>
       <c r="N125">
         <v>1.1</v>
       </c>
       <c r="O125" t="s">
         <v>28</v>
       </c>
       <c r="P125" t="s">
         <v>29</v>
       </c>
       <c r="Q125">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" t="s">
         <v>377</v>
       </c>
       <c r="B126" t="s">
         <v>378</v>
       </c>
       <c r="D126" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>379</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126" t="s">
         <v>23</v>
       </c>
       <c r="I126" t="s">
         <v>24</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
         <v>26</v>
       </c>
       <c r="L126" t="s">
         <v>27</v>
       </c>
       <c r="M126">
         <v>1.1</v>
       </c>
       <c r="N126">
         <v>1.1</v>
       </c>
       <c r="O126" t="s">
         <v>28</v>
       </c>
       <c r="P126" t="s">
         <v>29</v>
       </c>
       <c r="Q126">
         <v>52862.0</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" t="s">
         <v>380</v>
       </c>
       <c r="B127" t="s">
         <v>381</v>
       </c>
       <c r="D127" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E127" t="s">
         <v>382</v>
       </c>
       <c r="F127" t="s">
         <v>22</v>
       </c>
       <c r="G127" t="s">
         <v>23</v>
       </c>
       <c r="I127" t="s">
         <v>24</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
         <v>26</v>
       </c>
       <c r="L127" t="s">
         <v>27</v>
       </c>
       <c r="M127">
         <v>1.1</v>
       </c>
       <c r="N127">
         <v>1.1</v>
       </c>
       <c r="O127" t="s">
         <v>28</v>
       </c>
       <c r="P127" t="s">
         <v>29</v>
       </c>
       <c r="Q127">
         <v>430940.52</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" t="s">
         <v>383</v>
       </c>
       <c r="B128" t="s">
         <v>384</v>
       </c>
       <c r="D128" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>385</v>
       </c>
       <c r="F128" t="s">
         <v>22</v>
       </c>
       <c r="G128" t="s">
         <v>23</v>
       </c>
       <c r="I128" t="s">
         <v>24</v>
       </c>
       <c r="J128" t="s">
         <v>25</v>
       </c>
       <c r="K128" t="s">
         <v>26</v>
       </c>
       <c r="L128" t="s">
         <v>27</v>
       </c>
       <c r="M128">
         <v>1.1</v>
       </c>
       <c r="N128">
         <v>1.1</v>
       </c>
       <c r="O128" t="s">
         <v>28</v>
       </c>
       <c r="P128" t="s">
         <v>29</v>
       </c>
       <c r="Q128">
         <v>999544.39</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" t="s">
         <v>386</v>
       </c>
       <c r="B129" t="s">
         <v>387</v>
       </c>
       <c r="D129" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>388</v>
       </c>
       <c r="F129" t="s">
         <v>22</v>
       </c>
       <c r="G129" t="s">
         <v>23</v>
       </c>
       <c r="I129" t="s">
         <v>24</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129" t="s">
         <v>26</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129">
         <v>1.1</v>
       </c>
       <c r="N129">
         <v>1.1</v>
       </c>
       <c r="O129" t="s">
         <v>28</v>
       </c>
       <c r="P129" t="s">
         <v>29</v>
       </c>
       <c r="Q129">
         <v>527172.07</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" t="s">
         <v>389</v>
       </c>
       <c r="B130" t="s">
         <v>390</v>
       </c>
       <c r="D130" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>70</v>
       </c>
       <c r="F130" t="s">
         <v>22</v>
       </c>
       <c r="G130" t="s">
         <v>23</v>
       </c>
       <c r="I130" t="s">
         <v>24</v>
       </c>
       <c r="J130" t="s">
         <v>25</v>
       </c>
       <c r="K130" t="s">
         <v>26</v>
       </c>
       <c r="L130" t="s">
         <v>27</v>
       </c>
       <c r="M130">
         <v>1.1</v>
       </c>
       <c r="N130">
         <v>1.1</v>
       </c>
       <c r="O130" t="s">
         <v>28</v>
       </c>
       <c r="P130" t="s">
         <v>29</v>
       </c>
       <c r="Q130">
         <v>463350.12</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" t="s">
         <v>391</v>
       </c>
       <c r="B131" t="s">
         <v>392</v>
       </c>
       <c r="D131" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>393</v>
       </c>
       <c r="F131" t="s">
         <v>22</v>
       </c>
       <c r="G131" t="s">
         <v>23</v>
       </c>
       <c r="I131" t="s">
         <v>24</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
         <v>26</v>
       </c>
       <c r="L131" t="s">
         <v>27</v>
       </c>
       <c r="M131">
         <v>1.1</v>
       </c>
       <c r="N131">
         <v>1.1</v>
       </c>
       <c r="O131" t="s">
         <v>28</v>
       </c>
       <c r="P131" t="s">
         <v>29</v>
       </c>
       <c r="Q131">
         <v>720442.77</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" t="s">
         <v>394</v>
       </c>
       <c r="B132" t="s">
         <v>395</v>
       </c>
       <c r="D132" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E132" t="s">
         <v>396</v>
       </c>
       <c r="F132" t="s">
         <v>22</v>
       </c>
       <c r="G132" t="s">
         <v>23</v>
       </c>
       <c r="I132" t="s">
         <v>24</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132" t="s">
         <v>26</v>
       </c>
       <c r="L132" t="s">
         <v>27</v>
       </c>
       <c r="M132">
         <v>1.1</v>
       </c>
       <c r="N132">
         <v>1.1</v>
       </c>
       <c r="O132" t="s">
         <v>28</v>
       </c>
       <c r="P132" t="s">
         <v>29</v>
       </c>
       <c r="Q132">
         <v>914830.58</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" t="s">
         <v>397</v>
       </c>
       <c r="B133" t="s">
         <v>398</v>
       </c>
       <c r="D133" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>399</v>
       </c>
       <c r="F133" t="s">
         <v>22</v>
       </c>
       <c r="G133" t="s">
         <v>23</v>
       </c>
       <c r="I133" t="s">
         <v>24</v>
       </c>
       <c r="J133" t="s">
         <v>25</v>
       </c>
       <c r="K133" t="s">
         <v>26</v>
       </c>
       <c r="L133" t="s">
         <v>27</v>
       </c>
       <c r="M133">
         <v>1.1</v>
       </c>
       <c r="N133">
         <v>1.1</v>
       </c>
       <c r="O133" t="s">
         <v>28</v>
       </c>
       <c r="P133" t="s">
         <v>29</v>
       </c>
       <c r="Q133">
         <v>246354.0</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" t="s">
         <v>400</v>
       </c>
       <c r="B134" t="s">
         <v>401</v>
       </c>
       <c r="D134" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>402</v>
       </c>
       <c r="F134" t="s">
         <v>22</v>
       </c>
       <c r="G134" t="s">
         <v>23</v>
       </c>
       <c r="I134" t="s">
         <v>24</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134" t="s">
         <v>26</v>
       </c>
       <c r="L134" t="s">
         <v>27</v>
       </c>
       <c r="M134">
         <v>1.1</v>
       </c>
       <c r="N134">
         <v>1.1</v>
       </c>
       <c r="O134" t="s">
         <v>28</v>
       </c>
       <c r="P134" t="s">
         <v>29</v>
       </c>
       <c r="Q134">
         <v>393924.64</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" t="s">
         <v>403</v>
       </c>
       <c r="B135" t="s">
         <v>404</v>
       </c>
       <c r="D135" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E135" t="s">
         <v>405</v>
       </c>
       <c r="F135" t="s">
         <v>22</v>
       </c>
       <c r="G135" t="s">
         <v>23</v>
       </c>
       <c r="I135" t="s">
         <v>24</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135">
         <v>1.1</v>
       </c>
@@ -8771,1038 +8771,1038 @@
       </c>
       <c r="M136">
         <v>1.1</v>
       </c>
       <c r="N136">
         <v>1.1</v>
       </c>
       <c r="O136" t="s">
         <v>28</v>
       </c>
       <c r="P136" t="s">
         <v>29</v>
       </c>
       <c r="Q136">
         <v>448366.08</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" t="s">
         <v>409</v>
       </c>
       <c r="B137" t="s">
         <v>410</v>
       </c>
       <c r="D137" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>411</v>
       </c>
       <c r="F137" t="s">
         <v>22</v>
       </c>
       <c r="G137" t="s">
         <v>23</v>
       </c>
       <c r="I137" t="s">
         <v>24</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137" t="s">
         <v>26</v>
       </c>
       <c r="L137" t="s">
         <v>27</v>
       </c>
       <c r="M137">
         <v>1.1</v>
       </c>
       <c r="N137">
         <v>1.1</v>
       </c>
       <c r="O137" t="s">
         <v>28</v>
       </c>
       <c r="P137" t="s">
         <v>29</v>
       </c>
       <c r="Q137">
         <v>359522.15</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" t="s">
         <v>412</v>
       </c>
       <c r="B138" t="s">
         <v>413</v>
       </c>
       <c r="D138" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E138" t="s">
         <v>140</v>
       </c>
       <c r="F138" t="s">
         <v>22</v>
       </c>
       <c r="G138" t="s">
         <v>23</v>
       </c>
       <c r="I138" t="s">
         <v>24</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138" t="s">
         <v>26</v>
       </c>
       <c r="L138" t="s">
         <v>27</v>
       </c>
       <c r="M138">
         <v>1.1</v>
       </c>
       <c r="N138">
         <v>1.1</v>
       </c>
       <c r="O138" t="s">
         <v>28</v>
       </c>
       <c r="P138" t="s">
         <v>29</v>
       </c>
       <c r="Q138">
         <v>130011.06</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" t="s">
         <v>414</v>
       </c>
       <c r="B139" t="s">
         <v>415</v>
       </c>
       <c r="D139" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E139" t="s">
         <v>416</v>
       </c>
       <c r="F139" t="s">
         <v>22</v>
       </c>
       <c r="G139" t="s">
         <v>23</v>
       </c>
       <c r="I139" t="s">
         <v>24</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
         <v>26</v>
       </c>
       <c r="L139" t="s">
         <v>27</v>
       </c>
       <c r="M139">
         <v>1.1</v>
       </c>
       <c r="N139">
         <v>1.1</v>
       </c>
       <c r="O139" t="s">
         <v>28</v>
       </c>
       <c r="P139" t="s">
         <v>29</v>
       </c>
       <c r="Q139">
         <v>531640.63</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" t="s">
         <v>417</v>
       </c>
       <c r="B140" t="s">
         <v>418</v>
       </c>
       <c r="D140" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>419</v>
       </c>
       <c r="F140" t="s">
         <v>22</v>
       </c>
       <c r="G140" t="s">
         <v>23</v>
       </c>
       <c r="I140" t="s">
         <v>24</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140" t="s">
         <v>26</v>
       </c>
       <c r="L140" t="s">
         <v>27</v>
       </c>
       <c r="M140">
         <v>1.1</v>
       </c>
       <c r="N140">
         <v>1.1</v>
       </c>
       <c r="O140" t="s">
         <v>28</v>
       </c>
       <c r="P140" t="s">
         <v>29</v>
       </c>
       <c r="Q140">
         <v>635052.14</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" t="s">
         <v>420</v>
       </c>
       <c r="B141" t="s">
         <v>421</v>
       </c>
       <c r="D141" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>422</v>
       </c>
       <c r="F141" t="s">
         <v>22</v>
       </c>
       <c r="G141" t="s">
         <v>23</v>
       </c>
       <c r="I141" t="s">
         <v>24</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141" t="s">
         <v>26</v>
       </c>
       <c r="L141" t="s">
         <v>27</v>
       </c>
       <c r="M141">
         <v>1.1</v>
       </c>
       <c r="N141">
         <v>1.1</v>
       </c>
       <c r="O141" t="s">
         <v>28</v>
       </c>
       <c r="P141" t="s">
         <v>29</v>
       </c>
       <c r="Q141">
         <v>722043.02</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" t="s">
         <v>423</v>
       </c>
       <c r="B142" t="s">
         <v>424</v>
       </c>
       <c r="D142" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>76</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
       <c r="G142" t="s">
         <v>23</v>
       </c>
       <c r="I142" t="s">
         <v>24</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
         <v>26</v>
       </c>
       <c r="L142" t="s">
         <v>27</v>
       </c>
       <c r="M142">
         <v>1.1</v>
       </c>
       <c r="N142">
         <v>1.1</v>
       </c>
       <c r="O142" t="s">
         <v>28</v>
       </c>
       <c r="P142" t="s">
         <v>29</v>
       </c>
       <c r="Q142">
         <v>63499.61</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" t="s">
         <v>425</v>
       </c>
       <c r="B143" t="s">
         <v>426</v>
       </c>
       <c r="D143" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E143" t="s">
         <v>427</v>
       </c>
       <c r="F143" t="s">
         <v>22</v>
       </c>
       <c r="G143" t="s">
         <v>23</v>
       </c>
       <c r="I143" t="s">
         <v>24</v>
       </c>
       <c r="J143" t="s">
         <v>25</v>
       </c>
       <c r="K143" t="s">
         <v>26</v>
       </c>
       <c r="L143" t="s">
         <v>27</v>
       </c>
       <c r="M143">
         <v>1.1</v>
       </c>
       <c r="N143">
         <v>1.1</v>
       </c>
       <c r="O143" t="s">
         <v>28</v>
       </c>
       <c r="P143" t="s">
         <v>29</v>
       </c>
       <c r="Q143">
         <v>534561.58</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" t="s">
         <v>428</v>
       </c>
       <c r="B144" t="s">
         <v>429</v>
       </c>
       <c r="D144" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>89</v>
       </c>
       <c r="F144" t="s">
         <v>22</v>
       </c>
       <c r="G144" t="s">
         <v>23</v>
       </c>
       <c r="I144" t="s">
         <v>24</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144" t="s">
         <v>26</v>
       </c>
       <c r="L144" t="s">
         <v>27</v>
       </c>
       <c r="M144">
         <v>1.1</v>
       </c>
       <c r="N144">
         <v>1.1</v>
       </c>
       <c r="O144" t="s">
         <v>28</v>
       </c>
       <c r="P144" t="s">
         <v>29</v>
       </c>
       <c r="Q144">
         <v>314283.23</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" t="s">
         <v>430</v>
       </c>
       <c r="B145" t="s">
         <v>431</v>
       </c>
       <c r="D145" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>432</v>
       </c>
       <c r="F145" t="s">
         <v>22</v>
       </c>
       <c r="G145" t="s">
         <v>23</v>
       </c>
       <c r="I145" t="s">
         <v>24</v>
       </c>
       <c r="J145" t="s">
         <v>25</v>
       </c>
       <c r="K145" t="s">
         <v>26</v>
       </c>
       <c r="L145" t="s">
         <v>27</v>
       </c>
       <c r="M145">
         <v>1.1</v>
       </c>
       <c r="N145">
         <v>1.1</v>
       </c>
       <c r="O145" t="s">
         <v>28</v>
       </c>
       <c r="P145" t="s">
         <v>29</v>
       </c>
       <c r="Q145">
         <v>243712.77</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146" t="s">
         <v>433</v>
       </c>
       <c r="B146" t="s">
         <v>434</v>
       </c>
       <c r="D146" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E146" t="s">
         <v>435</v>
       </c>
       <c r="F146" t="s">
         <v>22</v>
       </c>
       <c r="G146" t="s">
         <v>23</v>
       </c>
       <c r="I146" t="s">
         <v>24</v>
       </c>
       <c r="J146" t="s">
         <v>25</v>
       </c>
       <c r="K146" t="s">
         <v>26</v>
       </c>
       <c r="L146" t="s">
         <v>27</v>
       </c>
       <c r="M146">
         <v>1.1</v>
       </c>
       <c r="N146">
         <v>1.1</v>
       </c>
       <c r="O146" t="s">
         <v>28</v>
       </c>
       <c r="P146" t="s">
         <v>29</v>
       </c>
       <c r="Q146">
         <v>274650.93</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" t="s">
         <v>436</v>
       </c>
       <c r="B147" t="s">
         <v>437</v>
       </c>
       <c r="D147" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E147" t="s">
         <v>438</v>
       </c>
       <c r="F147" t="s">
         <v>22</v>
       </c>
       <c r="G147" t="s">
         <v>23</v>
       </c>
       <c r="I147" t="s">
         <v>24</v>
       </c>
       <c r="J147" t="s">
         <v>25</v>
       </c>
       <c r="K147" t="s">
         <v>26</v>
       </c>
       <c r="L147" t="s">
         <v>27</v>
       </c>
       <c r="M147">
         <v>1.1</v>
       </c>
       <c r="N147">
         <v>1.1</v>
       </c>
       <c r="O147" t="s">
         <v>28</v>
       </c>
       <c r="P147" t="s">
         <v>29</v>
       </c>
       <c r="Q147">
         <v>65792.16</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" t="s">
         <v>439</v>
       </c>
       <c r="B148" t="s">
         <v>440</v>
       </c>
       <c r="D148" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>441</v>
       </c>
       <c r="F148" t="s">
         <v>22</v>
       </c>
       <c r="G148" t="s">
         <v>23</v>
       </c>
       <c r="I148" t="s">
         <v>24</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148" t="s">
         <v>26</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148">
         <v>1.1</v>
       </c>
       <c r="N148">
         <v>1.1</v>
       </c>
       <c r="O148" t="s">
         <v>28</v>
       </c>
       <c r="P148" t="s">
         <v>29</v>
       </c>
       <c r="Q148">
         <v>200686.98</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" t="s">
         <v>442</v>
       </c>
       <c r="B149" t="s">
         <v>443</v>
       </c>
       <c r="D149" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E149" t="s">
         <v>444</v>
       </c>
       <c r="F149" t="s">
         <v>22</v>
       </c>
       <c r="G149" t="s">
         <v>23</v>
       </c>
       <c r="I149" t="s">
         <v>24</v>
       </c>
       <c r="J149" t="s">
         <v>25</v>
       </c>
       <c r="K149" t="s">
         <v>26</v>
       </c>
       <c r="L149" t="s">
         <v>27</v>
       </c>
       <c r="M149">
         <v>1.1</v>
       </c>
       <c r="N149">
         <v>1.1</v>
       </c>
       <c r="O149" t="s">
         <v>28</v>
       </c>
       <c r="P149" t="s">
         <v>29</v>
       </c>
       <c r="Q149">
         <v>312118.69</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" t="s">
         <v>445</v>
       </c>
       <c r="B150" t="s">
         <v>446</v>
       </c>
       <c r="D150" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>447</v>
       </c>
       <c r="F150" t="s">
         <v>22</v>
       </c>
       <c r="G150" t="s">
         <v>23</v>
       </c>
       <c r="I150" t="s">
         <v>24</v>
       </c>
       <c r="J150" t="s">
         <v>25</v>
       </c>
       <c r="K150" t="s">
         <v>26</v>
       </c>
       <c r="L150" t="s">
         <v>27</v>
       </c>
       <c r="M150">
         <v>1.1</v>
       </c>
       <c r="N150">
         <v>1.1</v>
       </c>
       <c r="O150" t="s">
         <v>28</v>
       </c>
       <c r="P150" t="s">
         <v>29</v>
       </c>
       <c r="Q150">
         <v>238491.35</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" t="s">
         <v>448</v>
       </c>
       <c r="B151" t="s">
         <v>449</v>
       </c>
       <c r="D151" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>450</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151" t="s">
         <v>23</v>
       </c>
       <c r="I151" t="s">
         <v>24</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
         <v>26</v>
       </c>
       <c r="L151" t="s">
         <v>27</v>
       </c>
       <c r="M151">
         <v>1.1</v>
       </c>
       <c r="N151">
         <v>1.1</v>
       </c>
       <c r="O151" t="s">
         <v>28</v>
       </c>
       <c r="P151" t="s">
         <v>29</v>
       </c>
       <c r="Q151">
         <v>237185.86</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" t="s">
         <v>451</v>
       </c>
       <c r="B152" t="s">
         <v>452</v>
       </c>
       <c r="D152" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>453</v>
       </c>
       <c r="F152" t="s">
         <v>22</v>
       </c>
       <c r="G152" t="s">
         <v>23</v>
       </c>
       <c r="I152" t="s">
         <v>24</v>
       </c>
       <c r="J152" t="s">
         <v>25</v>
       </c>
       <c r="K152" t="s">
         <v>26</v>
       </c>
       <c r="L152" t="s">
         <v>27</v>
       </c>
       <c r="M152">
         <v>1.1</v>
       </c>
       <c r="N152">
         <v>1.1</v>
       </c>
       <c r="O152" t="s">
         <v>28</v>
       </c>
       <c r="P152" t="s">
         <v>29</v>
       </c>
       <c r="Q152">
         <v>37464.98</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" t="s">
         <v>454</v>
       </c>
       <c r="B153" t="s">
         <v>455</v>
       </c>
       <c r="D153" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>456</v>
       </c>
       <c r="F153" t="s">
         <v>22</v>
       </c>
       <c r="G153" t="s">
         <v>23</v>
       </c>
       <c r="I153" t="s">
         <v>24</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153" t="s">
         <v>26</v>
       </c>
       <c r="L153" t="s">
         <v>27</v>
       </c>
       <c r="M153">
         <v>1.1</v>
       </c>
       <c r="N153">
         <v>1.1</v>
       </c>
       <c r="O153" t="s">
         <v>28</v>
       </c>
       <c r="P153" t="s">
         <v>29</v>
       </c>
       <c r="Q153">
         <v>393181.25</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" t="s">
         <v>457</v>
       </c>
       <c r="B154" t="s">
         <v>458</v>
       </c>
       <c r="D154" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>459</v>
       </c>
       <c r="F154" t="s">
         <v>22</v>
       </c>
       <c r="G154" t="s">
         <v>23</v>
       </c>
       <c r="I154" t="s">
         <v>24</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154" t="s">
         <v>26</v>
       </c>
       <c r="L154" t="s">
         <v>27</v>
       </c>
       <c r="M154">
         <v>1.1</v>
       </c>
       <c r="N154">
         <v>1.1</v>
       </c>
       <c r="O154" t="s">
         <v>28</v>
       </c>
       <c r="P154" t="s">
         <v>29</v>
       </c>
       <c r="Q154">
         <v>325169.91</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" t="s">
         <v>460</v>
       </c>
       <c r="B155" t="s">
         <v>461</v>
       </c>
       <c r="D155" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>462</v>
       </c>
       <c r="F155" t="s">
         <v>22</v>
       </c>
       <c r="G155" t="s">
         <v>23</v>
       </c>
       <c r="I155" t="s">
         <v>24</v>
       </c>
       <c r="J155" t="s">
         <v>25</v>
       </c>
       <c r="K155" t="s">
         <v>26</v>
       </c>
       <c r="L155" t="s">
         <v>27</v>
       </c>
       <c r="M155">
         <v>1.1</v>
       </c>
       <c r="N155">
         <v>1.1</v>
       </c>
       <c r="O155" t="s">
         <v>28</v>
       </c>
       <c r="P155" t="s">
         <v>29</v>
       </c>
       <c r="Q155">
         <v>226220.59</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156" t="s">
         <v>463</v>
       </c>
       <c r="B156" t="s">
         <v>464</v>
       </c>
       <c r="D156" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E156" t="s">
         <v>465</v>
       </c>
       <c r="F156" t="s">
         <v>22</v>
       </c>
       <c r="G156" t="s">
         <v>23</v>
       </c>
       <c r="I156" t="s">
         <v>24</v>
       </c>
       <c r="J156" t="s">
         <v>25</v>
       </c>
       <c r="K156" t="s">
         <v>26</v>
       </c>
       <c r="L156" t="s">
         <v>27</v>
       </c>
       <c r="M156">
         <v>1.1</v>
       </c>
       <c r="N156">
         <v>1.1</v>
       </c>
       <c r="O156" t="s">
         <v>28</v>
       </c>
       <c r="P156" t="s">
         <v>29</v>
       </c>
       <c r="Q156">
         <v>266818.53</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" t="s">
         <v>466</v>
       </c>
       <c r="B157" t="s">
         <v>467</v>
       </c>
       <c r="D157" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>468</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="I157" t="s">
         <v>24</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
         <v>26</v>
       </c>
       <c r="L157" t="s">
         <v>27</v>
       </c>
       <c r="M157">
         <v>1.1</v>
       </c>
       <c r="N157">
         <v>1.1</v>
       </c>
       <c r="O157" t="s">
         <v>28</v>
       </c>
       <c r="P157" t="s">
         <v>29</v>
       </c>
       <c r="Q157">
         <v>96077.24</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" t="s">
         <v>469</v>
       </c>
       <c r="B158" t="s">
         <v>470</v>
       </c>
       <c r="D158" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>471</v>
       </c>
       <c r="F158" t="s">
         <v>22</v>
       </c>
       <c r="G158" t="s">
         <v>23</v>
       </c>
       <c r="I158" t="s">
         <v>24</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158" t="s">
         <v>26</v>
       </c>
       <c r="L158" t="s">
         <v>27</v>
       </c>
       <c r="M158">
         <v>1.1</v>
       </c>
@@ -9946,2965 +9946,2965 @@
       </c>
       <c r="M161">
         <v>1.1</v>
       </c>
       <c r="N161">
         <v>1.1</v>
       </c>
       <c r="O161" t="s">
         <v>28</v>
       </c>
       <c r="P161" t="s">
         <v>29</v>
       </c>
       <c r="Q161">
         <v>147956.06</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" t="s">
         <v>481</v>
       </c>
       <c r="B162" t="s">
         <v>482</v>
       </c>
       <c r="D162" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>483</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
       <c r="G162" t="s">
         <v>23</v>
       </c>
       <c r="I162" t="s">
         <v>24</v>
       </c>
       <c r="J162" t="s">
         <v>25</v>
       </c>
       <c r="K162" t="s">
         <v>26</v>
       </c>
       <c r="L162" t="s">
         <v>27</v>
       </c>
       <c r="M162">
         <v>1.1</v>
       </c>
       <c r="N162">
         <v>1.1</v>
       </c>
       <c r="O162" t="s">
         <v>28</v>
       </c>
       <c r="P162" t="s">
         <v>29</v>
       </c>
       <c r="Q162">
         <v>74929.96</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" t="s">
         <v>484</v>
       </c>
       <c r="B163" t="s">
         <v>485</v>
       </c>
       <c r="D163" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>486</v>
       </c>
       <c r="F163" t="s">
         <v>22</v>
       </c>
       <c r="G163" t="s">
         <v>23</v>
       </c>
       <c r="I163" t="s">
         <v>24</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163" t="s">
         <v>26</v>
       </c>
       <c r="L163" t="s">
         <v>27</v>
       </c>
       <c r="M163">
         <v>1.1</v>
       </c>
       <c r="N163">
         <v>1.1</v>
       </c>
       <c r="O163" t="s">
         <v>28</v>
       </c>
       <c r="P163" t="s">
         <v>29</v>
       </c>
       <c r="Q163">
         <v>98688.24</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" t="s">
         <v>487</v>
       </c>
       <c r="B164" t="s">
         <v>488</v>
       </c>
       <c r="D164" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>489</v>
       </c>
       <c r="F164" t="s">
         <v>22</v>
       </c>
       <c r="G164" t="s">
         <v>23</v>
       </c>
       <c r="I164" t="s">
         <v>24</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164" t="s">
         <v>26</v>
       </c>
       <c r="L164" t="s">
         <v>27</v>
       </c>
       <c r="M164">
         <v>1.1</v>
       </c>
       <c r="N164">
         <v>1.1</v>
       </c>
       <c r="O164" t="s">
         <v>28</v>
       </c>
       <c r="P164" t="s">
         <v>29</v>
       </c>
       <c r="Q164">
         <v>221782.23</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" t="s">
         <v>490</v>
       </c>
       <c r="B165" t="s">
         <v>491</v>
       </c>
       <c r="D165" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>492</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165" t="s">
         <v>23</v>
       </c>
       <c r="I165" t="s">
         <v>24</v>
       </c>
       <c r="J165" t="s">
         <v>25</v>
       </c>
       <c r="K165" t="s">
         <v>26</v>
       </c>
       <c r="L165" t="s">
         <v>27</v>
       </c>
       <c r="M165">
         <v>1.1</v>
       </c>
       <c r="N165">
         <v>1.1</v>
       </c>
       <c r="O165" t="s">
         <v>28</v>
       </c>
       <c r="P165" t="s">
         <v>29</v>
       </c>
       <c r="Q165">
         <v>226220.59</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" t="s">
         <v>493</v>
       </c>
       <c r="B166" t="s">
         <v>494</v>
       </c>
       <c r="D166" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>495</v>
       </c>
       <c r="F166" t="s">
         <v>22</v>
       </c>
       <c r="G166" t="s">
         <v>23</v>
       </c>
       <c r="I166" t="s">
         <v>24</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166" t="s">
         <v>26</v>
       </c>
       <c r="L166" t="s">
         <v>27</v>
       </c>
       <c r="M166">
         <v>1.1</v>
       </c>
       <c r="N166">
         <v>1.1</v>
       </c>
       <c r="O166" t="s">
         <v>28</v>
       </c>
       <c r="P166" t="s">
         <v>29</v>
       </c>
       <c r="Q166">
         <v>281177.93</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" t="s">
         <v>496</v>
       </c>
       <c r="B167" t="s">
         <v>497</v>
       </c>
       <c r="D167" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>498</v>
       </c>
       <c r="F167" t="s">
         <v>22</v>
       </c>
       <c r="G167" t="s">
         <v>23</v>
       </c>
       <c r="I167" t="s">
         <v>24</v>
       </c>
       <c r="J167" t="s">
         <v>25</v>
       </c>
       <c r="K167" t="s">
         <v>26</v>
       </c>
       <c r="L167" t="s">
         <v>27</v>
       </c>
       <c r="M167">
         <v>1.1</v>
       </c>
       <c r="N167">
         <v>1.1</v>
       </c>
       <c r="O167" t="s">
         <v>28</v>
       </c>
       <c r="P167" t="s">
         <v>29</v>
       </c>
       <c r="Q167">
         <v>155184.0</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" t="s">
         <v>499</v>
       </c>
       <c r="B168" t="s">
         <v>500</v>
       </c>
       <c r="D168" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>501</v>
       </c>
       <c r="F168" t="s">
         <v>22</v>
       </c>
       <c r="G168" t="s">
         <v>23</v>
       </c>
       <c r="I168" t="s">
         <v>24</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168" t="s">
         <v>26</v>
       </c>
       <c r="L168" t="s">
         <v>27</v>
       </c>
       <c r="M168">
         <v>1.1</v>
       </c>
       <c r="N168">
         <v>1.1</v>
       </c>
       <c r="O168" t="s">
         <v>28</v>
       </c>
       <c r="P168" t="s">
         <v>29</v>
       </c>
       <c r="Q168">
         <v>30225.46</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" t="s">
         <v>502</v>
       </c>
       <c r="B169" t="s">
         <v>503</v>
       </c>
       <c r="D169" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E169" t="s">
         <v>504</v>
       </c>
       <c r="F169" t="s">
         <v>22</v>
       </c>
       <c r="G169" t="s">
         <v>23</v>
       </c>
       <c r="I169" t="s">
         <v>24</v>
       </c>
       <c r="J169" t="s">
         <v>25</v>
       </c>
       <c r="K169" t="s">
         <v>26</v>
       </c>
       <c r="L169" t="s">
         <v>27</v>
       </c>
       <c r="M169">
         <v>1.1</v>
       </c>
       <c r="N169">
         <v>1.1</v>
       </c>
       <c r="O169" t="s">
         <v>28</v>
       </c>
       <c r="P169" t="s">
         <v>29</v>
       </c>
       <c r="Q169">
         <v>296190.03</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" t="s">
         <v>505</v>
       </c>
       <c r="B170" t="s">
         <v>506</v>
       </c>
       <c r="D170" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>507</v>
       </c>
       <c r="F170" t="s">
         <v>22</v>
       </c>
       <c r="G170" t="s">
         <v>23</v>
       </c>
       <c r="I170" t="s">
         <v>24</v>
       </c>
       <c r="J170" t="s">
         <v>25</v>
       </c>
       <c r="K170" t="s">
         <v>26</v>
       </c>
       <c r="L170" t="s">
         <v>27</v>
       </c>
       <c r="M170">
         <v>1.1</v>
       </c>
       <c r="N170">
         <v>1.1</v>
       </c>
       <c r="O170" t="s">
         <v>28</v>
       </c>
       <c r="P170" t="s">
         <v>29</v>
       </c>
       <c r="Q170">
         <v>321747.33</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" t="s">
         <v>508</v>
       </c>
       <c r="B171" t="s">
         <v>509</v>
       </c>
       <c r="D171" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>510</v>
       </c>
       <c r="F171" t="s">
         <v>22</v>
       </c>
       <c r="G171" t="s">
         <v>23</v>
       </c>
       <c r="I171" t="s">
         <v>24</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171" t="s">
         <v>26</v>
       </c>
       <c r="L171" t="s">
         <v>27</v>
       </c>
       <c r="M171">
         <v>1.1</v>
       </c>
       <c r="N171">
         <v>1.1</v>
       </c>
       <c r="O171" t="s">
         <v>28</v>
       </c>
       <c r="P171" t="s">
         <v>29</v>
       </c>
       <c r="Q171">
         <v>30285.28</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" t="s">
         <v>511</v>
       </c>
       <c r="B172" t="s">
         <v>512</v>
       </c>
       <c r="D172" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>513</v>
       </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172" t="s">
         <v>23</v>
       </c>
       <c r="I172" t="s">
         <v>24</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172" t="s">
         <v>26</v>
       </c>
       <c r="L172" t="s">
         <v>27</v>
       </c>
       <c r="M172">
         <v>1.1</v>
       </c>
       <c r="N172">
         <v>1.1</v>
       </c>
       <c r="O172" t="s">
         <v>28</v>
       </c>
       <c r="P172" t="s">
         <v>29</v>
       </c>
       <c r="Q172">
         <v>277431.44</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" t="s">
         <v>514</v>
       </c>
       <c r="B173" t="s">
         <v>515</v>
       </c>
       <c r="D173" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>516</v>
       </c>
       <c r="F173" t="s">
         <v>22</v>
       </c>
       <c r="G173" t="s">
         <v>23</v>
       </c>
       <c r="I173" t="s">
         <v>24</v>
       </c>
       <c r="J173" t="s">
         <v>25</v>
       </c>
       <c r="K173" t="s">
         <v>26</v>
       </c>
       <c r="L173" t="s">
         <v>27</v>
       </c>
       <c r="M173">
         <v>1.1</v>
       </c>
       <c r="N173">
         <v>1.1</v>
       </c>
       <c r="O173" t="s">
         <v>28</v>
       </c>
       <c r="P173" t="s">
         <v>29</v>
       </c>
       <c r="Q173">
         <v>764332.58</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" t="s">
         <v>517</v>
       </c>
       <c r="B174" t="s">
         <v>518</v>
       </c>
       <c r="D174" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>519</v>
       </c>
       <c r="F174" t="s">
         <v>22</v>
       </c>
       <c r="G174" t="s">
         <v>23</v>
       </c>
       <c r="I174" t="s">
         <v>24</v>
       </c>
       <c r="J174" t="s">
         <v>25</v>
       </c>
       <c r="K174" t="s">
         <v>26</v>
       </c>
       <c r="L174" t="s">
         <v>27</v>
       </c>
       <c r="M174">
         <v>1.1</v>
       </c>
       <c r="N174">
         <v>1.1</v>
       </c>
       <c r="O174" t="s">
         <v>28</v>
       </c>
       <c r="P174" t="s">
         <v>29</v>
       </c>
       <c r="Q174">
         <v>985300.25</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" t="s">
         <v>520</v>
       </c>
       <c r="B175" t="s">
         <v>521</v>
       </c>
       <c r="D175" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>522</v>
       </c>
       <c r="F175" t="s">
         <v>22</v>
       </c>
       <c r="G175" t="s">
         <v>23</v>
       </c>
       <c r="I175" t="s">
         <v>24</v>
       </c>
       <c r="J175" t="s">
         <v>25</v>
       </c>
       <c r="K175" t="s">
         <v>26</v>
       </c>
       <c r="L175" t="s">
         <v>27</v>
       </c>
       <c r="M175">
         <v>1.1</v>
       </c>
       <c r="N175">
         <v>1.1</v>
       </c>
       <c r="O175" t="s">
         <v>28</v>
       </c>
       <c r="P175" t="s">
         <v>29</v>
       </c>
       <c r="Q175">
         <v>281177.93</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" t="s">
         <v>523</v>
       </c>
       <c r="B176" t="s">
         <v>524</v>
       </c>
       <c r="D176" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>525</v>
       </c>
       <c r="F176" t="s">
         <v>22</v>
       </c>
       <c r="G176" t="s">
         <v>23</v>
       </c>
       <c r="I176" t="s">
         <v>24</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176" t="s">
         <v>26</v>
       </c>
       <c r="L176" t="s">
         <v>27</v>
       </c>
       <c r="M176">
         <v>1.1</v>
       </c>
       <c r="N176">
         <v>1.1</v>
       </c>
       <c r="O176" t="s">
         <v>28</v>
       </c>
       <c r="P176" t="s">
         <v>29</v>
       </c>
       <c r="Q176">
         <v>237185.95</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" t="s">
         <v>526</v>
       </c>
       <c r="B177" t="s">
         <v>527</v>
       </c>
       <c r="D177" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E177" t="s">
         <v>528</v>
       </c>
       <c r="F177" t="s">
         <v>22</v>
       </c>
       <c r="G177" t="s">
         <v>23</v>
       </c>
       <c r="I177" t="s">
         <v>24</v>
       </c>
       <c r="J177" t="s">
         <v>25</v>
       </c>
       <c r="K177" t="s">
         <v>26</v>
       </c>
       <c r="L177" t="s">
         <v>27</v>
       </c>
       <c r="M177">
         <v>1.1</v>
       </c>
       <c r="N177">
         <v>1.1</v>
       </c>
       <c r="O177" t="s">
         <v>28</v>
       </c>
       <c r="P177" t="s">
         <v>29</v>
       </c>
       <c r="Q177">
         <v>982056.08</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" t="s">
         <v>529</v>
       </c>
       <c r="B178" t="s">
         <v>530</v>
       </c>
       <c r="D178" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E178" t="s">
         <v>531</v>
       </c>
       <c r="F178" t="s">
         <v>22</v>
       </c>
       <c r="G178" t="s">
         <v>23</v>
       </c>
       <c r="I178" t="s">
         <v>24</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178" t="s">
         <v>26</v>
       </c>
       <c r="L178" t="s">
         <v>27</v>
       </c>
       <c r="M178">
         <v>1.1</v>
       </c>
       <c r="N178">
         <v>1.1</v>
       </c>
       <c r="O178" t="s">
         <v>28</v>
       </c>
       <c r="P178" t="s">
         <v>29</v>
       </c>
       <c r="Q178">
         <v>230658.95</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" t="s">
         <v>532</v>
       </c>
       <c r="B179" t="s">
         <v>533</v>
       </c>
       <c r="D179" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E179" t="s">
         <v>319</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
       <c r="G179" t="s">
         <v>23</v>
       </c>
       <c r="I179" t="s">
         <v>24</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179" t="s">
         <v>26</v>
       </c>
       <c r="L179" t="s">
         <v>27</v>
       </c>
       <c r="M179">
         <v>1.1</v>
       </c>
       <c r="N179">
         <v>1.1</v>
       </c>
       <c r="O179" t="s">
         <v>28</v>
       </c>
       <c r="P179" t="s">
         <v>29</v>
       </c>
       <c r="Q179">
         <v>989237.68</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" t="s">
         <v>534</v>
       </c>
       <c r="B180" t="s">
         <v>535</v>
       </c>
       <c r="D180" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E180" t="s">
         <v>319</v>
       </c>
       <c r="F180" t="s">
         <v>22</v>
       </c>
       <c r="G180" t="s">
         <v>23</v>
       </c>
       <c r="I180" t="s">
         <v>24</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180" t="s">
         <v>26</v>
       </c>
       <c r="L180" t="s">
         <v>27</v>
       </c>
       <c r="M180">
         <v>1.1</v>
       </c>
       <c r="N180">
         <v>1.1</v>
       </c>
       <c r="O180" t="s">
         <v>28</v>
       </c>
       <c r="P180" t="s">
         <v>29</v>
       </c>
       <c r="Q180">
         <v>486254.91</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" t="s">
         <v>536</v>
       </c>
       <c r="B181" t="s">
         <v>537</v>
       </c>
       <c r="D181" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E181" t="s">
         <v>319</v>
       </c>
       <c r="F181" t="s">
         <v>22</v>
       </c>
       <c r="G181" t="s">
         <v>23</v>
       </c>
       <c r="I181" t="s">
         <v>24</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
         <v>26</v>
       </c>
       <c r="L181" t="s">
         <v>27</v>
       </c>
       <c r="M181">
         <v>1.1</v>
       </c>
       <c r="N181">
         <v>1.1</v>
       </c>
       <c r="O181" t="s">
         <v>28</v>
       </c>
       <c r="P181" t="s">
         <v>29</v>
       </c>
       <c r="Q181">
         <v>984322.0</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" t="s">
         <v>538</v>
       </c>
       <c r="B182" t="s">
         <v>539</v>
       </c>
       <c r="D182" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>540</v>
       </c>
       <c r="F182" t="s">
         <v>22</v>
       </c>
       <c r="G182" t="s">
         <v>23</v>
       </c>
       <c r="I182" t="s">
         <v>24</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182" t="s">
         <v>26</v>
       </c>
       <c r="L182" t="s">
         <v>27</v>
       </c>
       <c r="M182">
         <v>1.1</v>
       </c>
       <c r="N182">
         <v>1.1</v>
       </c>
       <c r="O182" t="s">
         <v>28</v>
       </c>
       <c r="P182" t="s">
         <v>29</v>
       </c>
       <c r="Q182">
         <v>38796.0</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" t="s">
         <v>541</v>
       </c>
       <c r="B183" t="s">
         <v>542</v>
       </c>
       <c r="D183" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E183" t="s">
         <v>543</v>
       </c>
       <c r="F183" t="s">
         <v>22</v>
       </c>
       <c r="G183" t="s">
         <v>23</v>
       </c>
       <c r="I183" t="s">
         <v>24</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183" t="s">
         <v>26</v>
       </c>
       <c r="L183" t="s">
         <v>27</v>
       </c>
       <c r="M183">
         <v>1.1</v>
       </c>
       <c r="N183">
         <v>1.1</v>
       </c>
       <c r="O183" t="s">
         <v>28</v>
       </c>
       <c r="P183" t="s">
         <v>29</v>
       </c>
       <c r="Q183">
         <v>38796.0</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" t="s">
         <v>544</v>
       </c>
       <c r="B184" t="s">
         <v>545</v>
       </c>
       <c r="D184" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E184" t="s">
         <v>546</v>
       </c>
       <c r="F184" t="s">
         <v>22</v>
       </c>
       <c r="G184" t="s">
         <v>23</v>
       </c>
       <c r="I184" t="s">
         <v>24</v>
       </c>
       <c r="J184" t="s">
         <v>25</v>
       </c>
       <c r="K184" t="s">
         <v>26</v>
       </c>
       <c r="L184" t="s">
         <v>27</v>
       </c>
       <c r="M184">
         <v>1.1</v>
       </c>
       <c r="N184">
         <v>1.1</v>
       </c>
       <c r="O184" t="s">
         <v>28</v>
       </c>
       <c r="P184" t="s">
         <v>29</v>
       </c>
       <c r="Q184">
         <v>116388.0</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" t="s">
         <v>547</v>
       </c>
       <c r="B185" t="s">
         <v>548</v>
       </c>
       <c r="D185" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>549</v>
       </c>
       <c r="F185" t="s">
         <v>22</v>
       </c>
       <c r="G185" t="s">
         <v>23</v>
       </c>
       <c r="I185" t="s">
         <v>24</v>
       </c>
       <c r="J185" t="s">
         <v>25</v>
       </c>
       <c r="K185" t="s">
         <v>26</v>
       </c>
       <c r="L185" t="s">
         <v>27</v>
       </c>
       <c r="M185">
         <v>1.1</v>
       </c>
       <c r="N185">
         <v>1.1</v>
       </c>
       <c r="O185" t="s">
         <v>28</v>
       </c>
       <c r="P185" t="s">
         <v>29</v>
       </c>
       <c r="Q185">
         <v>116388.0</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" t="s">
         <v>550</v>
       </c>
       <c r="B186" t="s">
         <v>551</v>
       </c>
       <c r="D186" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>552</v>
       </c>
       <c r="F186" t="s">
         <v>22</v>
       </c>
       <c r="G186" t="s">
         <v>23</v>
       </c>
       <c r="I186" t="s">
         <v>24</v>
       </c>
       <c r="J186" t="s">
         <v>25</v>
       </c>
       <c r="K186" t="s">
         <v>26</v>
       </c>
       <c r="L186" t="s">
         <v>27</v>
       </c>
       <c r="M186">
         <v>1.1</v>
       </c>
       <c r="N186">
         <v>1.1</v>
       </c>
       <c r="O186" t="s">
         <v>28</v>
       </c>
       <c r="P186" t="s">
         <v>29</v>
       </c>
       <c r="Q186">
         <v>72266.94</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" t="s">
         <v>553</v>
       </c>
       <c r="B187" t="s">
         <v>554</v>
       </c>
       <c r="D187" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>555</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187" t="s">
         <v>23</v>
       </c>
       <c r="I187" t="s">
         <v>24</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187" t="s">
         <v>26</v>
       </c>
       <c r="L187" t="s">
         <v>27</v>
       </c>
       <c r="M187">
         <v>1.1</v>
       </c>
       <c r="N187">
         <v>1.1</v>
       </c>
       <c r="O187" t="s">
         <v>28</v>
       </c>
       <c r="P187" t="s">
         <v>29</v>
       </c>
       <c r="Q187">
         <v>397227.99</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" t="s">
         <v>556</v>
       </c>
       <c r="B188" t="s">
         <v>557</v>
       </c>
       <c r="D188" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>558</v>
       </c>
       <c r="F188" t="s">
         <v>22</v>
       </c>
       <c r="G188" t="s">
         <v>23</v>
       </c>
       <c r="I188" t="s">
         <v>24</v>
       </c>
       <c r="J188" t="s">
         <v>25</v>
       </c>
       <c r="K188" t="s">
         <v>26</v>
       </c>
       <c r="L188" t="s">
         <v>27</v>
       </c>
       <c r="M188">
         <v>1.1</v>
       </c>
       <c r="N188">
         <v>1.1</v>
       </c>
       <c r="O188" t="s">
         <v>28</v>
       </c>
       <c r="P188" t="s">
         <v>29</v>
       </c>
       <c r="Q188">
         <v>14408.0</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" t="s">
         <v>559</v>
       </c>
       <c r="B189" t="s">
         <v>560</v>
       </c>
       <c r="D189" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E189" t="s">
         <v>561</v>
       </c>
       <c r="F189" t="s">
         <v>22</v>
       </c>
       <c r="G189" t="s">
         <v>23</v>
       </c>
       <c r="I189" t="s">
         <v>24</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
         <v>26</v>
       </c>
       <c r="L189" t="s">
         <v>27</v>
       </c>
       <c r="M189">
         <v>1.1</v>
       </c>
       <c r="N189">
         <v>1.1</v>
       </c>
       <c r="O189" t="s">
         <v>28</v>
       </c>
       <c r="P189" t="s">
         <v>29</v>
       </c>
       <c r="Q189">
         <v>83240.7</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" t="s">
         <v>562</v>
       </c>
       <c r="B190" t="s">
         <v>563</v>
       </c>
       <c r="D190" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E190" t="s">
         <v>564</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190" t="s">
         <v>23</v>
       </c>
       <c r="I190" t="s">
         <v>24</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
         <v>26</v>
       </c>
       <c r="L190" t="s">
         <v>27</v>
       </c>
       <c r="M190">
         <v>1.1</v>
       </c>
       <c r="N190">
         <v>1.1</v>
       </c>
       <c r="O190" t="s">
         <v>28</v>
       </c>
       <c r="P190" t="s">
         <v>29</v>
       </c>
       <c r="Q190">
         <v>38599.07</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" t="s">
         <v>565</v>
       </c>
       <c r="B191" t="s">
         <v>566</v>
       </c>
       <c r="D191" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>567</v>
       </c>
       <c r="F191" t="s">
         <v>22</v>
       </c>
       <c r="G191" t="s">
         <v>23</v>
       </c>
       <c r="I191" t="s">
         <v>24</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191" t="s">
         <v>26</v>
       </c>
       <c r="L191" t="s">
         <v>27</v>
       </c>
       <c r="M191">
         <v>1.1</v>
       </c>
       <c r="N191">
         <v>1.1</v>
       </c>
       <c r="O191" t="s">
         <v>28</v>
       </c>
       <c r="P191" t="s">
         <v>29</v>
       </c>
       <c r="Q191">
         <v>210926.1</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" t="s">
         <v>568</v>
       </c>
       <c r="B192" t="s">
         <v>569</v>
       </c>
       <c r="D192" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E192" t="s">
         <v>570</v>
       </c>
       <c r="F192" t="s">
         <v>22</v>
       </c>
       <c r="G192" t="s">
         <v>23</v>
       </c>
       <c r="I192" t="s">
         <v>24</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192" t="s">
         <v>26</v>
       </c>
       <c r="L192" t="s">
         <v>27</v>
       </c>
       <c r="M192">
         <v>1.1</v>
       </c>
       <c r="N192">
         <v>1.1</v>
       </c>
       <c r="O192" t="s">
         <v>28</v>
       </c>
       <c r="P192" t="s">
         <v>29</v>
       </c>
       <c r="Q192">
         <v>38796.0</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" t="s">
         <v>571</v>
       </c>
       <c r="B193" t="s">
         <v>572</v>
       </c>
       <c r="D193" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>573</v>
       </c>
       <c r="F193" t="s">
         <v>22</v>
       </c>
       <c r="G193" t="s">
         <v>23</v>
       </c>
       <c r="I193" t="s">
         <v>24</v>
       </c>
       <c r="J193" t="s">
         <v>25</v>
       </c>
       <c r="K193" t="s">
         <v>26</v>
       </c>
       <c r="L193" t="s">
         <v>27</v>
       </c>
       <c r="M193">
         <v>1.1</v>
       </c>
       <c r="N193">
         <v>1.1</v>
       </c>
       <c r="O193" t="s">
         <v>28</v>
       </c>
       <c r="P193" t="s">
         <v>29</v>
       </c>
       <c r="Q193">
         <v>77592.0</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" t="s">
         <v>574</v>
       </c>
       <c r="B194" t="s">
         <v>575</v>
       </c>
       <c r="D194" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E194" t="s">
         <v>576</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
       <c r="G194" t="s">
         <v>23</v>
       </c>
       <c r="I194" t="s">
         <v>24</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194" t="s">
         <v>26</v>
       </c>
       <c r="L194" t="s">
         <v>27</v>
       </c>
       <c r="M194">
         <v>1.1</v>
       </c>
       <c r="N194">
         <v>1.1</v>
       </c>
       <c r="O194" t="s">
         <v>28</v>
       </c>
       <c r="P194" t="s">
         <v>29</v>
       </c>
       <c r="Q194">
         <v>116388.0</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" t="s">
         <v>577</v>
       </c>
       <c r="B195" t="s">
         <v>578</v>
       </c>
       <c r="D195" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E195" t="s">
         <v>579</v>
       </c>
       <c r="F195" t="s">
         <v>22</v>
       </c>
       <c r="G195" t="s">
         <v>23</v>
       </c>
       <c r="I195" t="s">
         <v>24</v>
       </c>
       <c r="J195" t="s">
         <v>25</v>
       </c>
       <c r="K195" t="s">
         <v>26</v>
       </c>
       <c r="L195" t="s">
         <v>27</v>
       </c>
       <c r="M195">
         <v>1.1</v>
       </c>
       <c r="N195">
         <v>1.1</v>
       </c>
       <c r="O195" t="s">
         <v>28</v>
       </c>
       <c r="P195" t="s">
         <v>29</v>
       </c>
       <c r="Q195">
         <v>83240.7</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" t="s">
         <v>580</v>
       </c>
       <c r="B196" t="s">
         <v>581</v>
       </c>
       <c r="D196" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E196" t="s">
         <v>582</v>
       </c>
       <c r="F196" t="s">
         <v>22</v>
       </c>
       <c r="G196" t="s">
         <v>23</v>
       </c>
       <c r="I196" t="s">
         <v>24</v>
       </c>
       <c r="J196" t="s">
         <v>25</v>
       </c>
       <c r="K196" t="s">
         <v>26</v>
       </c>
       <c r="L196" t="s">
         <v>27</v>
       </c>
       <c r="M196">
         <v>1.1</v>
       </c>
       <c r="N196">
         <v>1.1</v>
       </c>
       <c r="O196" t="s">
         <v>28</v>
       </c>
       <c r="P196" t="s">
         <v>29</v>
       </c>
       <c r="Q196">
         <v>763063.1</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" t="s">
         <v>583</v>
       </c>
       <c r="B197" t="s">
         <v>584</v>
       </c>
       <c r="D197" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>585</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197" t="s">
         <v>23</v>
       </c>
       <c r="I197" t="s">
         <v>24</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197" t="s">
         <v>26</v>
       </c>
       <c r="L197" t="s">
         <v>27</v>
       </c>
       <c r="M197">
         <v>1.1</v>
       </c>
       <c r="N197">
         <v>1.1</v>
       </c>
       <c r="O197" t="s">
         <v>28</v>
       </c>
       <c r="P197" t="s">
         <v>29</v>
       </c>
       <c r="Q197">
         <v>142959.69</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" t="s">
         <v>586</v>
       </c>
       <c r="B198" t="s">
         <v>587</v>
       </c>
       <c r="D198" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E198" t="s">
         <v>588</v>
       </c>
       <c r="F198" t="s">
         <v>22</v>
       </c>
       <c r="G198" t="s">
         <v>23</v>
       </c>
       <c r="I198" t="s">
         <v>24</v>
       </c>
       <c r="J198" t="s">
         <v>25</v>
       </c>
       <c r="K198" t="s">
         <v>26</v>
       </c>
       <c r="L198" t="s">
         <v>27</v>
       </c>
       <c r="M198">
         <v>1.1</v>
       </c>
       <c r="N198">
         <v>1.1</v>
       </c>
       <c r="O198" t="s">
         <v>28</v>
       </c>
       <c r="P198" t="s">
         <v>29</v>
       </c>
       <c r="Q198">
         <v>37464.68</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" t="s">
         <v>589</v>
       </c>
       <c r="B199" t="s">
         <v>590</v>
       </c>
       <c r="D199" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E199" t="s">
         <v>591</v>
       </c>
       <c r="F199" t="s">
         <v>22</v>
       </c>
       <c r="G199" t="s">
         <v>23</v>
       </c>
       <c r="I199" t="s">
         <v>24</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199" t="s">
         <v>26</v>
       </c>
       <c r="L199" t="s">
         <v>27</v>
       </c>
       <c r="M199">
         <v>1.1</v>
       </c>
       <c r="N199">
         <v>1.1</v>
       </c>
       <c r="O199" t="s">
         <v>28</v>
       </c>
       <c r="P199" t="s">
         <v>29</v>
       </c>
       <c r="Q199">
         <v>622879.44</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" t="s">
         <v>592</v>
       </c>
       <c r="B200" t="s">
         <v>593</v>
       </c>
       <c r="D200" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E200" t="s">
         <v>594</v>
       </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200" t="s">
         <v>23</v>
       </c>
       <c r="I200" t="s">
         <v>24</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200" t="s">
         <v>26</v>
       </c>
       <c r="L200" t="s">
         <v>27</v>
       </c>
       <c r="M200">
         <v>1.1</v>
       </c>
       <c r="N200">
         <v>1.1</v>
       </c>
       <c r="O200" t="s">
         <v>28</v>
       </c>
       <c r="P200" t="s">
         <v>29</v>
       </c>
       <c r="Q200">
         <v>271230.79</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" t="s">
         <v>595</v>
       </c>
       <c r="B201" t="s">
         <v>596</v>
       </c>
       <c r="D201" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>597</v>
       </c>
       <c r="F201" t="s">
         <v>22</v>
       </c>
       <c r="G201" t="s">
         <v>23</v>
       </c>
       <c r="I201" t="s">
         <v>24</v>
       </c>
       <c r="J201" t="s">
         <v>25</v>
       </c>
       <c r="K201" t="s">
         <v>26</v>
       </c>
       <c r="L201" t="s">
         <v>27</v>
       </c>
       <c r="M201">
         <v>1.1</v>
       </c>
       <c r="N201">
         <v>1.1</v>
       </c>
       <c r="O201" t="s">
         <v>28</v>
       </c>
       <c r="P201" t="s">
         <v>29</v>
       </c>
       <c r="Q201">
         <v>63181.36</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" t="s">
         <v>598</v>
       </c>
       <c r="B202" t="s">
         <v>599</v>
       </c>
       <c r="D202" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E202" t="s">
         <v>600</v>
       </c>
       <c r="F202" t="s">
         <v>22</v>
       </c>
       <c r="G202" t="s">
         <v>23</v>
       </c>
       <c r="I202" t="s">
         <v>24</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202" t="s">
         <v>26</v>
       </c>
       <c r="L202" t="s">
         <v>27</v>
       </c>
       <c r="M202">
         <v>1.1</v>
       </c>
       <c r="N202">
         <v>1.1</v>
       </c>
       <c r="O202" t="s">
         <v>28</v>
       </c>
       <c r="P202" t="s">
         <v>29</v>
       </c>
       <c r="Q202">
         <v>901411.0</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" t="s">
         <v>601</v>
       </c>
       <c r="B203" t="s">
         <v>602</v>
       </c>
       <c r="D203" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E203" t="s">
         <v>603</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203" t="s">
         <v>23</v>
       </c>
       <c r="I203" t="s">
         <v>24</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
         <v>26</v>
       </c>
       <c r="L203" t="s">
         <v>27</v>
       </c>
       <c r="M203">
         <v>1.1</v>
       </c>
       <c r="N203">
         <v>1.1</v>
       </c>
       <c r="O203" t="s">
         <v>28</v>
       </c>
       <c r="P203" t="s">
         <v>29</v>
       </c>
       <c r="Q203">
         <v>856035.01</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" t="s">
         <v>604</v>
       </c>
       <c r="B204" t="s">
         <v>605</v>
       </c>
       <c r="D204" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E204" t="s">
         <v>606</v>
       </c>
       <c r="F204" t="s">
         <v>22</v>
       </c>
       <c r="G204" t="s">
         <v>23</v>
       </c>
       <c r="I204" t="s">
         <v>24</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204" t="s">
         <v>26</v>
       </c>
       <c r="L204" t="s">
         <v>27</v>
       </c>
       <c r="M204">
         <v>1.1</v>
       </c>
       <c r="N204">
         <v>1.1</v>
       </c>
       <c r="O204" t="s">
         <v>28</v>
       </c>
       <c r="P204" t="s">
         <v>29</v>
       </c>
       <c r="Q204">
         <v>121599.14</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" t="s">
         <v>607</v>
       </c>
       <c r="B205" t="s">
         <v>608</v>
       </c>
       <c r="D205" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E205" t="s">
         <v>609</v>
       </c>
       <c r="F205" t="s">
         <v>22</v>
       </c>
       <c r="G205" t="s">
         <v>23</v>
       </c>
       <c r="I205" t="s">
         <v>24</v>
       </c>
       <c r="J205" t="s">
         <v>25</v>
       </c>
       <c r="K205" t="s">
         <v>26</v>
       </c>
       <c r="L205" t="s">
         <v>27</v>
       </c>
       <c r="M205">
         <v>1.1</v>
       </c>
       <c r="N205">
         <v>1.1</v>
       </c>
       <c r="O205" t="s">
         <v>28</v>
       </c>
       <c r="P205" t="s">
         <v>29</v>
       </c>
       <c r="Q205">
         <v>262458.5</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" t="s">
         <v>610</v>
       </c>
       <c r="B206" t="s">
         <v>611</v>
       </c>
       <c r="D206" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E206" t="s">
         <v>612</v>
       </c>
       <c r="F206" t="s">
         <v>22</v>
       </c>
       <c r="G206" t="s">
         <v>23</v>
       </c>
       <c r="I206" t="s">
         <v>24</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
         <v>26</v>
       </c>
       <c r="L206" t="s">
         <v>27</v>
       </c>
       <c r="M206">
         <v>1.1</v>
       </c>
       <c r="N206">
         <v>1.1</v>
       </c>
       <c r="O206" t="s">
         <v>28</v>
       </c>
       <c r="P206" t="s">
         <v>29</v>
       </c>
       <c r="Q206">
         <v>137967.73</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" t="s">
         <v>613</v>
       </c>
       <c r="B207" t="s">
         <v>614</v>
       </c>
       <c r="D207" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E207" t="s">
         <v>615</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207" t="s">
         <v>23</v>
       </c>
       <c r="I207" t="s">
         <v>24</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
         <v>26</v>
       </c>
       <c r="L207" t="s">
         <v>27</v>
       </c>
       <c r="M207">
         <v>1.1</v>
       </c>
       <c r="N207">
         <v>1.1</v>
       </c>
       <c r="O207" t="s">
         <v>28</v>
       </c>
       <c r="P207" t="s">
         <v>29</v>
       </c>
       <c r="Q207">
         <v>323916.74</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208" t="s">
         <v>616</v>
       </c>
       <c r="B208" t="s">
         <v>617</v>
       </c>
       <c r="D208" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E208" t="s">
         <v>618</v>
       </c>
       <c r="F208" t="s">
         <v>22</v>
       </c>
       <c r="G208" t="s">
         <v>23</v>
       </c>
       <c r="I208" t="s">
         <v>24</v>
       </c>
       <c r="J208" t="s">
         <v>25</v>
       </c>
       <c r="K208" t="s">
         <v>26</v>
       </c>
       <c r="L208" t="s">
         <v>27</v>
       </c>
       <c r="M208">
         <v>1.1</v>
       </c>
       <c r="N208">
         <v>1.1</v>
       </c>
       <c r="O208" t="s">
         <v>28</v>
       </c>
       <c r="P208" t="s">
         <v>29</v>
       </c>
       <c r="Q208">
         <v>675303.0</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" t="s">
         <v>619</v>
       </c>
       <c r="B209" t="s">
         <v>125</v>
       </c>
       <c r="D209" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E209" t="s">
         <v>620</v>
       </c>
       <c r="F209" t="s">
         <v>22</v>
       </c>
       <c r="G209" t="s">
         <v>23</v>
       </c>
       <c r="I209" t="s">
         <v>24</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209" t="s">
         <v>26</v>
       </c>
       <c r="L209" t="s">
         <v>27</v>
       </c>
       <c r="M209">
         <v>1.1</v>
       </c>
       <c r="N209">
         <v>1.1</v>
       </c>
       <c r="O209" t="s">
         <v>28</v>
       </c>
       <c r="P209" t="s">
         <v>29</v>
       </c>
       <c r="Q209">
         <v>480471.75</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" t="s">
         <v>621</v>
       </c>
       <c r="B210" t="s">
         <v>622</v>
       </c>
       <c r="D210" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E210" t="s">
         <v>623</v>
       </c>
       <c r="F210" t="s">
         <v>22</v>
       </c>
       <c r="G210" t="s">
         <v>23</v>
       </c>
       <c r="I210" t="s">
         <v>24</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210" t="s">
         <v>26</v>
       </c>
       <c r="L210" t="s">
         <v>27</v>
       </c>
       <c r="M210">
         <v>1.1</v>
       </c>
       <c r="N210">
         <v>1.1</v>
       </c>
       <c r="O210" t="s">
         <v>28</v>
       </c>
       <c r="P210" t="s">
         <v>29</v>
       </c>
       <c r="Q210">
         <v>211761.7</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211" t="s">
         <v>624</v>
       </c>
       <c r="B211" t="s">
         <v>625</v>
       </c>
       <c r="D211" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E211" t="s">
         <v>350</v>
       </c>
       <c r="F211" t="s">
         <v>22</v>
       </c>
       <c r="G211" t="s">
         <v>23</v>
       </c>
       <c r="I211" t="s">
         <v>24</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211" t="s">
         <v>26</v>
       </c>
       <c r="L211" t="s">
         <v>27</v>
       </c>
       <c r="M211">
         <v>1.1</v>
       </c>
       <c r="N211">
         <v>1.1</v>
       </c>
       <c r="O211" t="s">
         <v>28</v>
       </c>
       <c r="P211" t="s">
         <v>29</v>
       </c>
       <c r="Q211">
         <v>29581794.0</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212" t="s">
         <v>626</v>
       </c>
       <c r="B212" t="s">
         <v>627</v>
       </c>
       <c r="D212" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E212" t="s">
         <v>628</v>
       </c>
       <c r="F212" t="s">
         <v>22</v>
       </c>
       <c r="G212" t="s">
         <v>23</v>
       </c>
       <c r="I212" t="s">
         <v>24</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212" t="s">
         <v>26</v>
       </c>
       <c r="L212" t="s">
         <v>27</v>
       </c>
       <c r="M212">
         <v>1.1</v>
       </c>
       <c r="N212">
         <v>1.1</v>
       </c>
       <c r="O212" t="s">
         <v>28</v>
       </c>
       <c r="P212" t="s">
         <v>29</v>
       </c>
       <c r="Q212">
         <v>77592.0</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" t="s">
         <v>629</v>
       </c>
       <c r="B213" t="s">
         <v>630</v>
       </c>
       <c r="D213" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E213" t="s">
         <v>631</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
       <c r="G213" t="s">
         <v>23</v>
       </c>
       <c r="I213" t="s">
         <v>24</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213" t="s">
         <v>26</v>
       </c>
       <c r="L213" t="s">
         <v>27</v>
       </c>
       <c r="M213">
         <v>1.1</v>
       </c>
       <c r="N213">
         <v>1.1</v>
       </c>
       <c r="O213" t="s">
         <v>28</v>
       </c>
       <c r="P213" t="s">
         <v>29</v>
       </c>
       <c r="Q213">
         <v>160521.51</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" t="s">
         <v>632</v>
       </c>
       <c r="B214" t="s">
         <v>633</v>
       </c>
       <c r="D214" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E214" t="s">
         <v>634</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214" t="s">
         <v>23</v>
       </c>
       <c r="I214" t="s">
         <v>24</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214" t="s">
         <v>26</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214">
         <v>1.1</v>
       </c>
       <c r="N214">
         <v>1.1</v>
       </c>
       <c r="O214" t="s">
         <v>28</v>
       </c>
       <c r="P214" t="s">
         <v>29</v>
       </c>
       <c r="Q214">
         <v>442960.56</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" t="s">
         <v>635</v>
       </c>
       <c r="B215" t="s">
         <v>636</v>
       </c>
       <c r="D215" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E215" t="s">
         <v>637</v>
       </c>
       <c r="F215" t="s">
         <v>22</v>
       </c>
       <c r="G215" t="s">
         <v>23</v>
       </c>
       <c r="I215" t="s">
         <v>24</v>
       </c>
       <c r="J215" t="s">
         <v>25</v>
       </c>
       <c r="K215" t="s">
         <v>26</v>
       </c>
       <c r="L215" t="s">
         <v>27</v>
       </c>
       <c r="M215">
         <v>1.1</v>
       </c>
       <c r="N215">
         <v>1.1</v>
       </c>
       <c r="O215" t="s">
         <v>28</v>
       </c>
       <c r="P215" t="s">
         <v>29</v>
       </c>
       <c r="Q215">
         <v>211640.41</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216" t="s">
         <v>638</v>
       </c>
       <c r="B216" t="s">
         <v>639</v>
       </c>
       <c r="D216" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E216" t="s">
         <v>640</v>
       </c>
       <c r="F216" t="s">
         <v>22</v>
       </c>
       <c r="G216" t="s">
         <v>23</v>
       </c>
       <c r="I216" t="s">
         <v>24</v>
       </c>
       <c r="J216" t="s">
         <v>25</v>
       </c>
       <c r="K216" t="s">
         <v>26</v>
       </c>
       <c r="L216" t="s">
         <v>27</v>
       </c>
       <c r="M216">
         <v>1.1</v>
       </c>
       <c r="N216">
         <v>1.1</v>
       </c>
       <c r="O216" t="s">
         <v>28</v>
       </c>
       <c r="P216" t="s">
         <v>29</v>
       </c>
       <c r="Q216">
         <v>135576.5</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217" t="s">
         <v>641</v>
       </c>
       <c r="B217" t="s">
         <v>642</v>
       </c>
       <c r="D217" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E217" t="s">
         <v>643</v>
       </c>
       <c r="F217" t="s">
         <v>22</v>
       </c>
       <c r="G217" t="s">
         <v>23</v>
       </c>
       <c r="I217" t="s">
         <v>24</v>
       </c>
       <c r="J217" t="s">
         <v>25</v>
       </c>
       <c r="K217" t="s">
         <v>26</v>
       </c>
       <c r="L217" t="s">
         <v>27</v>
       </c>
       <c r="M217">
         <v>1.1</v>
       </c>
       <c r="N217">
         <v>1.1</v>
       </c>
       <c r="O217" t="s">
         <v>28</v>
       </c>
       <c r="P217" t="s">
         <v>29</v>
       </c>
       <c r="Q217">
         <v>362562.0</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218" t="s">
         <v>644</v>
       </c>
       <c r="B218" t="s">
         <v>645</v>
       </c>
       <c r="D218" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E218" t="s">
         <v>646</v>
       </c>
       <c r="F218" t="s">
         <v>22</v>
       </c>
       <c r="G218" t="s">
         <v>23</v>
       </c>
       <c r="I218" t="s">
         <v>24</v>
       </c>
       <c r="J218" t="s">
         <v>25</v>
       </c>
       <c r="K218" t="s">
         <v>26</v>
       </c>
       <c r="L218" t="s">
         <v>27</v>
       </c>
       <c r="M218">
         <v>1.1</v>
       </c>
       <c r="N218">
         <v>1.1</v>
       </c>
       <c r="O218" t="s">
         <v>28</v>
       </c>
       <c r="P218" t="s">
         <v>29</v>
       </c>
       <c r="Q218">
         <v>251101.52</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219" t="s">
         <v>647</v>
       </c>
       <c r="B219" t="s">
         <v>648</v>
       </c>
       <c r="D219" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E219" t="s">
         <v>649</v>
       </c>
       <c r="F219" t="s">
         <v>22</v>
       </c>
       <c r="G219" t="s">
         <v>23</v>
       </c>
       <c r="I219" t="s">
         <v>24</v>
       </c>
       <c r="J219" t="s">
         <v>25</v>
       </c>
       <c r="K219" t="s">
         <v>26</v>
       </c>
       <c r="L219" t="s">
         <v>27</v>
       </c>
       <c r="M219">
         <v>1.1</v>
       </c>
       <c r="N219">
         <v>1.1</v>
       </c>
       <c r="O219" t="s">
         <v>28</v>
       </c>
       <c r="P219" t="s">
         <v>29</v>
       </c>
       <c r="Q219">
         <v>245808.82</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="A220" t="s">
         <v>650</v>
       </c>
       <c r="B220" t="s">
         <v>651</v>
       </c>
       <c r="D220" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E220" t="s">
         <v>652</v>
       </c>
       <c r="F220" t="s">
         <v>22</v>
       </c>
       <c r="G220" t="s">
         <v>23</v>
       </c>
       <c r="I220" t="s">
         <v>24</v>
       </c>
       <c r="J220" t="s">
         <v>25</v>
       </c>
       <c r="K220" t="s">
         <v>26</v>
       </c>
       <c r="L220" t="s">
         <v>27</v>
       </c>
       <c r="M220">
         <v>1.1</v>
       </c>
       <c r="N220">
         <v>1.1</v>
       </c>
       <c r="O220" t="s">
         <v>28</v>
       </c>
       <c r="P220" t="s">
         <v>29</v>
       </c>
       <c r="Q220">
         <v>239408.77</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="A221" t="s">
         <v>653</v>
       </c>
       <c r="B221" t="s">
         <v>654</v>
       </c>
       <c r="D221" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E221" t="s">
         <v>655</v>
       </c>
       <c r="F221" t="s">
         <v>22</v>
       </c>
       <c r="G221" t="s">
         <v>23</v>
       </c>
       <c r="I221" t="s">
         <v>24</v>
       </c>
       <c r="J221" t="s">
         <v>25</v>
       </c>
       <c r="K221" t="s">
         <v>26</v>
       </c>
       <c r="L221" t="s">
         <v>27</v>
       </c>
       <c r="M221">
         <v>1.1</v>
       </c>
       <c r="N221">
         <v>1.1</v>
       </c>
       <c r="O221" t="s">
         <v>28</v>
       </c>
       <c r="P221" t="s">
         <v>29</v>
       </c>
       <c r="Q221">
         <v>664062.5</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="A222" t="s">
         <v>656</v>
       </c>
       <c r="B222" t="s">
         <v>657</v>
       </c>
       <c r="D222" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E222" t="s">
         <v>658</v>
       </c>
       <c r="F222" t="s">
         <v>22</v>
       </c>
       <c r="G222" t="s">
         <v>23</v>
       </c>
       <c r="I222" t="s">
         <v>24</v>
       </c>
       <c r="J222" t="s">
         <v>25</v>
       </c>
       <c r="K222" t="s">
         <v>26</v>
       </c>
       <c r="L222" t="s">
         <v>27</v>
       </c>
       <c r="M222">
         <v>1.1</v>
       </c>
       <c r="N222">
         <v>1.1</v>
       </c>
       <c r="O222" t="s">
         <v>28</v>
       </c>
       <c r="P222" t="s">
         <v>29</v>
       </c>
       <c r="Q222">
         <v>67606.67</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="A223" t="s">
         <v>659</v>
       </c>
       <c r="B223" t="s">
         <v>660</v>
       </c>
       <c r="D223" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>661</v>
       </c>
       <c r="F223" t="s">
         <v>22</v>
       </c>
       <c r="G223" t="s">
         <v>23</v>
       </c>
       <c r="I223" t="s">
         <v>24</v>
       </c>
       <c r="J223" t="s">
         <v>25</v>
       </c>
       <c r="K223" t="s">
         <v>26</v>
       </c>
       <c r="L223" t="s">
         <v>27</v>
       </c>
       <c r="M223">
         <v>1.1</v>
       </c>
       <c r="N223">
         <v>1.1</v>
       </c>
       <c r="O223" t="s">
         <v>28</v>
       </c>
       <c r="P223" t="s">
         <v>29</v>
       </c>
       <c r="Q223">
         <v>223479.25</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="A224" t="s">
         <v>662</v>
       </c>
       <c r="B224" t="s">
         <v>663</v>
       </c>
       <c r="D224" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E224" t="s">
         <v>664</v>
       </c>
       <c r="F224" t="s">
         <v>22</v>
       </c>
       <c r="G224" t="s">
         <v>23</v>
       </c>
       <c r="I224" t="s">
         <v>24</v>
       </c>
       <c r="J224" t="s">
         <v>25</v>
       </c>
       <c r="K224" t="s">
         <v>26</v>
       </c>
       <c r="L224" t="s">
         <v>27</v>
       </c>
       <c r="M224">
         <v>1.1</v>
       </c>