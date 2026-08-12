--- v0 (2026-05-18)
+++ v1 (2026-08-12)
@@ -104,51 +104,51 @@
   <si>
     <t>2.3 Sistema sociosanitario a casa del cittadino</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Salute</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>1.3.2</t>
   </si>
   <si>
     <t>M6C2I1.3.2 Rafforzamento dellinfrastruttura tecnologica e degli strumenti per la raccolta, lelaborazione, lanalisi dei dati e la simulazione (Potenziamento, modello predittivo, SDK ….)</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>E43C25005270001</t>
   </si>
   <si>
     <t>Effetti a medio termine sul rischio cardiovascolare del ricovero riabilitativo multimodale in obesita grave</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>G23C26000070006</t>
   </si>
   <si>
     <t>PANC-GENOBIO: Pancreatic cancer surveillance with GENOtyping and BIOliquid biopsy in pathogenic variant carriers</t>
   </si>
   <si>
     <t>ROZZANO</t>
   </si>
   <si>
     <t>B43C25001430001</t>
   </si>
   <si>
     <t>IMPROVE-AI: Migliorare la prevenzione cardiovascolare con intelligenza artificiale e dati sintetici</t>
   </si>