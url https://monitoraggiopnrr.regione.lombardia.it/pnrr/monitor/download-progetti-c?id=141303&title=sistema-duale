--- v0 (2026-08-25)
+++ v1 (2026-10-15)
@@ -104,51 +104,51 @@
   <si>
     <t>3.2 Formazione professionale e Its Academy</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Istruzione, Formazione e Lavoro</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero del Lavoro e Politiche Sociali</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M5C1I1.4 Sistema duale</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>E82B22000360009</t>
   </si>
   <si>
     <t>SOGGETTI ACCREDITATI AL SISTEMA DI FORMAZIONE PROFESSIONALE DI REGIONE LOMBARDIA REGIONE LOMBARDIA CORSI IN DIRITTO DOVERE DI ISTRUZIONE E FORMAZIONE SOGGETTI ACCREDITATI AL SISTEMA DI FORMAZIONE PROFESSIONALE DI REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>E82B23000480001</t>
   </si>
   <si>
     <t>E82B23000410009</t>
   </si>
   <si>
     <t>REGIONE LOMBARDIA PIAZZA CITTA DI LOMBARDIA CORSI IN DIRITTO E DOVERE DI ISTRUZIONE E FORMAZIONE SOGGETTI ACCREDITATI AL SISTEMA DI FORMAZIONE PROFESSIONALE DI REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>E82B22000390001</t>
   </si>
   <si>
     <t>SOGGETTI ACCREDITATI AL SISTEMA DI FORMAZIONE PROFESSIONALE DI REGIONE LOMBARDIA REGIONE LOMBARDIA ALTERNANZA SCUOLALAVORO  SOGGETTI ACCREDITATI AL SISTEMA DI FORMAZIONE PROFESSIONALE DI REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>E81B21003990009</t>
   </si>