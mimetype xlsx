--- v0 (2026-08-29)
+++ v1 (2026-10-16)
@@ -101,51 +101,51 @@
   <si>
     <t>BUCCINASCO</t>
   </si>
   <si>
     <t>2.1 Rigenerazione urbana, qualita dellabitare e accesso ai servizi pubblici</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero dellInterno</t>
   </si>
   <si>
     <t>M5</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M5C2I2.1 Investimenti in progetti di rigenerazione urbana, volti a ridurre situazioni di emarginazione e degrado sociale</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>J21B20001090004</t>
   </si>
   <si>
     <t>LAVORI DI SISTEMAZIONE DELLAREA COMUNAL</t>
   </si>
   <si>
     <t>J27H21001580004</t>
   </si>
   <si>
     <t>SCUOLA VIA EMILIA VIA EMILIA RIQUALIFICA</t>
   </si>
   <si>
     <t>J25F21000350004</t>
   </si>
   <si>
     <t>LAGHETTO CAVA FAGNANA VIA TIZIANO CONSOL</t>
   </si>
   <si>
     <t>C44E21000120005</t>
   </si>
   <si>
     <t>EDIFICIO SCOLASTICO DISMESSO DI VIA DE A</t>
   </si>
@@ -4591,98 +4591,98 @@
       </c>
       <c r="M47">
         <v>2.1</v>
       </c>
       <c r="N47">
         <v>2.1</v>
       </c>
       <c r="O47" t="s">
         <v>28</v>
       </c>
       <c r="P47" t="s">
         <v>29</v>
       </c>
       <c r="Q47">
         <v>351142.68</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>145</v>
       </c>
       <c r="B48" t="s">
         <v>146</v>
       </c>
       <c r="D48" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>147</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>24</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48">
         <v>2.1</v>
       </c>
       <c r="N48">
         <v>2.1</v>
       </c>
       <c r="O48" t="s">
         <v>28</v>
       </c>
       <c r="P48" t="s">
         <v>29</v>
       </c>
       <c r="Q48">
         <v>2413052.51</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>148</v>
       </c>
       <c r="B49" t="s">
         <v>149</v>
       </c>
       <c r="D49" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>147</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
         <v>2.1</v>
       </c>
@@ -8774,51 +8774,51 @@
       </c>
       <c r="M136">
         <v>2.1</v>
       </c>
       <c r="N136">
         <v>2.1</v>
       </c>
       <c r="O136" t="s">
         <v>28</v>
       </c>
       <c r="P136" t="s">
         <v>29</v>
       </c>
       <c r="Q136">
         <v>318954.6</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" t="s">
         <v>341</v>
       </c>
       <c r="B137" t="s">
         <v>342</v>
       </c>
       <c r="D137" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>60</v>
       </c>
       <c r="F137" t="s">
         <v>22</v>
       </c>
       <c r="G137" t="s">
         <v>23</v>
       </c>
       <c r="I137" t="s">
         <v>24</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137" t="s">
         <v>26</v>
       </c>
       <c r="L137" t="s">
         <v>27</v>
       </c>
       <c r="M137">
         <v>2.1</v>
       </c>
@@ -9009,51 +9009,51 @@
       </c>
       <c r="M141">
         <v>2.1</v>
       </c>
       <c r="N141">
         <v>2.1</v>
       </c>
       <c r="O141" t="s">
         <v>28</v>
       </c>
       <c r="P141" t="s">
         <v>29</v>
       </c>
       <c r="Q141">
         <v>560458.06</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" t="s">
         <v>353</v>
       </c>
       <c r="B142" t="s">
         <v>354</v>
       </c>
       <c r="D142" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>355</v>
       </c>
       <c r="F142" t="s">
         <v>22</v>
       </c>
       <c r="G142" t="s">
         <v>23</v>
       </c>
       <c r="I142" t="s">
         <v>24</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
         <v>26</v>
       </c>
       <c r="L142" t="s">
         <v>27</v>
       </c>
       <c r="M142">
         <v>2.1</v>
       </c>
@@ -10372,51 +10372,51 @@
       </c>
       <c r="M170">
         <v>2.1</v>
       </c>
       <c r="N170">
         <v>2.1</v>
       </c>
       <c r="O170" t="s">
         <v>28</v>
       </c>
       <c r="P170" t="s">
         <v>29</v>
       </c>
       <c r="Q170">
         <v>1872760.97</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" t="s">
         <v>420</v>
       </c>
       <c r="B171" t="s">
         <v>421</v>
       </c>
       <c r="D171" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>305</v>
       </c>
       <c r="F171" t="s">
         <v>22</v>
       </c>
       <c r="G171" t="s">
         <v>23</v>
       </c>
       <c r="I171" t="s">
         <v>24</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171" t="s">
         <v>26</v>
       </c>
       <c r="L171" t="s">
         <v>27</v>
       </c>
       <c r="M171">
         <v>2.1</v>
       </c>
@@ -12252,51 +12252,51 @@
       </c>
       <c r="M210">
         <v>2.1</v>
       </c>
       <c r="N210">
         <v>2.1</v>
       </c>
       <c r="O210" t="s">
         <v>28</v>
       </c>
       <c r="P210" t="s">
         <v>29</v>
       </c>
       <c r="Q210">
         <v>573533.05</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211" t="s">
         <v>503</v>
       </c>
       <c r="B211" t="s">
         <v>504</v>
       </c>
       <c r="D211" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E211" t="s">
         <v>368</v>
       </c>
       <c r="F211" t="s">
         <v>22</v>
       </c>
       <c r="G211" t="s">
         <v>23</v>
       </c>
       <c r="I211" t="s">
         <v>24</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211" t="s">
         <v>26</v>
       </c>
       <c r="L211" t="s">
         <v>27</v>
       </c>
       <c r="M211">
         <v>2.1</v>
       </c>
@@ -13380,51 +13380,51 @@
       </c>
       <c r="M234">
         <v>2.1</v>
       </c>
       <c r="N234">
         <v>2.1</v>
       </c>
       <c r="O234" t="s">
         <v>28</v>
       </c>
       <c r="P234" t="s">
         <v>29</v>
       </c>
       <c r="Q234">
         <v>10822217.46</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="A235" t="s">
         <v>552</v>
       </c>
       <c r="B235" t="s">
         <v>553</v>
       </c>
       <c r="D235" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E235" t="s">
         <v>554</v>
       </c>
       <c r="F235" t="s">
         <v>22</v>
       </c>
       <c r="G235" t="s">
         <v>23</v>
       </c>
       <c r="I235" t="s">
         <v>24</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235" t="s">
         <v>26</v>
       </c>
       <c r="L235" t="s">
         <v>27</v>
       </c>
       <c r="M235">
         <v>2.1</v>
       </c>
@@ -14132,51 +14132,51 @@
       </c>
       <c r="M250">
         <v>2.1</v>
       </c>
       <c r="N250">
         <v>2.1</v>
       </c>
       <c r="O250" t="s">
         <v>28</v>
       </c>
       <c r="P250" t="s">
         <v>29</v>
       </c>
       <c r="Q250">
         <v>228242.74</v>
       </c>
     </row>
     <row r="251" spans="1:18">
       <c r="A251" t="s">
         <v>586</v>
       </c>
       <c r="B251" t="s">
         <v>587</v>
       </c>
       <c r="D251" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E251" t="s">
         <v>415</v>
       </c>
       <c r="F251" t="s">
         <v>22</v>
       </c>
       <c r="G251" t="s">
         <v>23</v>
       </c>
       <c r="I251" t="s">
         <v>24</v>
       </c>
       <c r="J251" t="s">
         <v>25</v>
       </c>
       <c r="K251" t="s">
         <v>26</v>
       </c>
       <c r="L251" t="s">
         <v>27</v>
       </c>
       <c r="M251">
         <v>2.1</v>
       </c>
@@ -14273,51 +14273,51 @@
       </c>
       <c r="M253">
         <v>2.1</v>
       </c>
       <c r="N253">
         <v>2.1</v>
       </c>
       <c r="O253" t="s">
         <v>28</v>
       </c>
       <c r="P253" t="s">
         <v>29</v>
       </c>
       <c r="Q253">
         <v>1170475.61</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="A254" t="s">
         <v>592</v>
       </c>
       <c r="B254" t="s">
         <v>593</v>
       </c>
       <c r="D254" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E254" t="s">
         <v>594</v>
       </c>
       <c r="F254" t="s">
         <v>22</v>
       </c>
       <c r="G254" t="s">
         <v>23</v>
       </c>
       <c r="I254" t="s">
         <v>24</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254" t="s">
         <v>26</v>
       </c>
       <c r="L254" t="s">
         <v>27</v>
       </c>
       <c r="M254">
         <v>2.1</v>
       </c>
@@ -14978,51 +14978,51 @@
       </c>
       <c r="M268">
         <v>2.1</v>
       </c>
       <c r="N268">
         <v>2.1</v>
       </c>
       <c r="O268" t="s">
         <v>28</v>
       </c>
       <c r="P268" t="s">
         <v>29</v>
       </c>
       <c r="Q268">
         <v>2926189.02</v>
       </c>
     </row>
     <row r="269" spans="1:18">
       <c r="A269" t="s">
         <v>626</v>
       </c>
       <c r="B269" t="s">
         <v>627</v>
       </c>
       <c r="D269" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E269" t="s">
         <v>480</v>
       </c>
       <c r="F269" t="s">
         <v>22</v>
       </c>
       <c r="G269" t="s">
         <v>23</v>
       </c>
       <c r="I269" t="s">
         <v>24</v>
       </c>
       <c r="J269" t="s">
         <v>25</v>
       </c>
       <c r="K269" t="s">
         <v>26</v>
       </c>
       <c r="L269" t="s">
         <v>27</v>
       </c>
       <c r="M269">
         <v>2.1</v>
       </c>
@@ -15307,51 +15307,51 @@
       </c>
       <c r="M275">
         <v>2.1</v>
       </c>
       <c r="N275">
         <v>2.1</v>
       </c>
       <c r="O275" t="s">
         <v>28</v>
       </c>
       <c r="P275" t="s">
         <v>29</v>
       </c>
       <c r="Q275">
         <v>585237.8</v>
       </c>
     </row>
     <row r="276" spans="1:18">
       <c r="A276" t="s">
         <v>640</v>
       </c>
       <c r="B276" t="s">
         <v>638</v>
       </c>
       <c r="D276" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E276" t="s">
         <v>387</v>
       </c>
       <c r="F276" t="s">
         <v>22</v>
       </c>
       <c r="G276" t="s">
         <v>23</v>
       </c>
       <c r="I276" t="s">
         <v>24</v>
       </c>
       <c r="J276" t="s">
         <v>25</v>
       </c>
       <c r="K276" t="s">
         <v>26</v>
       </c>
       <c r="L276" t="s">
         <v>27</v>
       </c>
       <c r="M276">
         <v>2.1</v>
       </c>
@@ -15636,98 +15636,98 @@
       </c>
       <c r="M282">
         <v>2.1</v>
       </c>
       <c r="N282">
         <v>2.1</v>
       </c>
       <c r="O282" t="s">
         <v>28</v>
       </c>
       <c r="P282" t="s">
         <v>29</v>
       </c>
       <c r="Q282">
         <v>1024166.15</v>
       </c>
     </row>
     <row r="283" spans="1:18">
       <c r="A283" t="s">
         <v>654</v>
       </c>
       <c r="B283" t="s">
         <v>655</v>
       </c>
       <c r="D283" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E283" t="s">
         <v>287</v>
       </c>
       <c r="F283" t="s">
         <v>22</v>
       </c>
       <c r="G283" t="s">
         <v>23</v>
       </c>
       <c r="I283" t="s">
         <v>24</v>
       </c>
       <c r="J283" t="s">
         <v>25</v>
       </c>
       <c r="K283" t="s">
         <v>26</v>
       </c>
       <c r="L283" t="s">
         <v>27</v>
       </c>
       <c r="M283">
         <v>2.1</v>
       </c>
       <c r="N283">
         <v>2.1</v>
       </c>
       <c r="O283" t="s">
         <v>28</v>
       </c>
       <c r="P283" t="s">
         <v>29</v>
       </c>
       <c r="Q283">
         <v>296130.33</v>
       </c>
     </row>
     <row r="284" spans="1:18">
       <c r="A284" t="s">
         <v>656</v>
       </c>
       <c r="B284" t="s">
         <v>657</v>
       </c>
       <c r="D284" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E284" t="s">
         <v>658</v>
       </c>
       <c r="F284" t="s">
         <v>22</v>
       </c>
       <c r="G284" t="s">
         <v>23</v>
       </c>
       <c r="I284" t="s">
         <v>24</v>
       </c>
       <c r="J284" t="s">
         <v>25</v>
       </c>
       <c r="K284" t="s">
         <v>26</v>
       </c>
       <c r="L284" t="s">
         <v>27</v>
       </c>
       <c r="M284">
         <v>2.1</v>
       </c>