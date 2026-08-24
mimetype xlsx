--- v0 (2026-05-16)
+++ v1 (2026-08-24)
@@ -101,51 +101,51 @@
   <si>
     <t>TALAMONA</t>
   </si>
   <si>
     <t>5.3 Territorio connesso, attrattivo e resiliente per la qualita di vita dei cittadini</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>PCM - DIP AFFARI REGIONALI E AUTONOMIE</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M2C1I3.2 Green communities</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>B58E23000020002</t>
   </si>
   <si>
     <t>RETE SENTIERISTICA SENTIERI POTENZIAMENTO DELLA RETE SENTIERISTICA</t>
   </si>
   <si>
     <t>Provincia di SONDRIO</t>
   </si>
   <si>
     <t>B91B23000040003</t>
   </si>
   <si>
     <t>PISTA CICLABILE IN SPONDA SINISTRA DELLADDA IN COMUNE DI TALAMONA CONOIDE DEL TARTANO REALIZZAZIONE DI PISTA CICLABILE DI COLLEGAMENTO DEL SENTIERO VALTELLINA AL CONOIDE DEL TARTANO IN SPONDA OROGRAFICA SINISTRA DELL ADDA</t>
   </si>
   <si>
     <t>In Corso</t>
   </si>
   <si>
     <t>B53I23000050002</t>
   </si>
   <si>
     <t>BOSCHI DEMANIALI DEL FONDOVALLE DEL MANDAMENTO DI MORBEGNO FONDOVALLE DEL MANDAMENTO DI MORBEGNO REDAZIONE DI UN PIANO DI ASSESTAMENTO PER LA GESTIONE DELLE FASCE DEMANIALI DI FONDOVALLE</t>
   </si>
@@ -918,145 +918,145 @@
       </c>
       <c r="M6">
         <v>3.2</v>
       </c>
       <c r="N6">
         <v>3.2</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="P6" t="s">
         <v>29</v>
       </c>
       <c r="Q6">
         <v>80000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>42</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>3.2</v>
       </c>
       <c r="N7">
         <v>3.2</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
         <v>85000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>42</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>3.2</v>
       </c>
       <c r="N8">
         <v>3.2</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8" t="s">
         <v>29</v>
       </c>
       <c r="Q8">
         <v>1655000.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>3.2</v>
       </c>
@@ -1153,98 +1153,98 @@
       </c>
       <c r="M11">
         <v>3.2</v>
       </c>
       <c r="N11">
         <v>3.2</v>
       </c>
       <c r="O11" t="s">
         <v>28</v>
       </c>
       <c r="P11" t="s">
         <v>29</v>
       </c>
       <c r="Q11">
         <v>40000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>3.2</v>
       </c>
       <c r="N12">
         <v>3.2</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12" t="s">
         <v>29</v>
       </c>
       <c r="Q12">
         <v>160000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>3.2</v>
       </c>
@@ -1294,51 +1294,51 @@
       </c>
       <c r="M14">
         <v>3.2</v>
       </c>
       <c r="N14">
         <v>3.2</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14" t="s">
         <v>29</v>
       </c>
       <c r="Q14">
         <v>58000.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>3.2</v>
       </c>
@@ -1529,98 +1529,98 @@
       </c>
       <c r="M19">
         <v>3.2</v>
       </c>
       <c r="N19">
         <v>3.2</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19" t="s">
         <v>29</v>
       </c>
       <c r="Q19">
         <v>280000.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>32</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>3.2</v>
       </c>
       <c r="N20">
         <v>3.2</v>
       </c>
       <c r="O20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
         <v>29</v>
       </c>
       <c r="Q20">
         <v>800000.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>62</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>3.2</v>
       </c>
@@ -1764,51 +1764,51 @@
       </c>
       <c r="M24">
         <v>3.2</v>
       </c>
       <c r="N24">
         <v>3.2</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
         <v>200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="D25" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>32</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>3.2</v>
       </c>