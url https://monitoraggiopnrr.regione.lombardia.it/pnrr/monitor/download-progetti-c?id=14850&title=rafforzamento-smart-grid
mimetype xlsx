--- v0 (2026-05-16)
+++ v1 (2026-08-24)
@@ -101,51 +101,51 @@
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M2C2I2.1 Rafforzamento smart grid</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>F48B22001660006</t>
   </si>
   <si>
     <t>Installazione dispositivi statcom</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>F48B22001650006</t>
   </si>
   <si>
     <t>Sviluppo e potenziamento cabine primarie rinnovo rete di media tensione</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>