--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -101,51 +101,51 @@
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M2C2I2.2 Interventi su resilienza climatica delle reti</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>F86I22000190006</t>
   </si>
   <si>
     <t>Progetto incremento resilienza lombardia</t>
   </si>
   <si>
     <t>F96I22000100006</t>
   </si>
   <si>
     <t>Piano di lavoro per lincremento della reislienza della rete di ditribuzione a media tensione di aspm soresina servizi s.r.l.</t>
   </si>
   <si>
     <t>SORESINA</t>
   </si>
   <si>
     <t>F96I22000070006</t>
   </si>
   <si>
     <t>Castano primo</t>
   </si>
   <si>
     <t>Provincia di MILANO</t>
   </si>