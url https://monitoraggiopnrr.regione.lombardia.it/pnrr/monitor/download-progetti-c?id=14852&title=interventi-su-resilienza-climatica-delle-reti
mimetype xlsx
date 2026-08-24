--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -101,63 +101,66 @@
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M2C2I2.2 Interventi su resilienza climatica delle reti</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>F86I22000190006</t>
   </si>
   <si>
     <t>Progetto incremento resilienza lombardia</t>
   </si>
   <si>
     <t>F96I22000100006</t>
   </si>
   <si>
     <t>Piano di lavoro per lincremento della reislienza della rete di ditribuzione a media tensione di aspm soresina servizi s.r.l.</t>
+  </si>
+  <si>
+    <t>Concluso</t>
   </si>
   <si>
     <t>SORESINA</t>
   </si>
   <si>
     <t>F96I22000070006</t>
   </si>
   <si>
     <t>Castano primo</t>
   </si>
   <si>
     <t>Provincia di MILANO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,101 +642,101 @@
       </c>
       <c r="M3">
         <v>2.2</v>
       </c>
       <c r="N3">
         <v>2.2</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3">
         <v>34959198.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>2.2</v>
       </c>
       <c r="N4">
         <v>2.2</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4">
         <v>5324200.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>2.2</v>
       </c>
       <c r="N5">
         <v>2.2</v>
       </c>