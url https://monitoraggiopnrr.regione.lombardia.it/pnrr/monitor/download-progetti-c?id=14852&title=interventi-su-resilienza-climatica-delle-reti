--- v2 (2026-08-24)
+++ v3 (2026-10-11)
@@ -101,51 +101,51 @@
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M2C2I2.2 Interventi su resilienza climatica delle reti</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>F86I22000190006</t>
   </si>
   <si>
     <t>Progetto incremento resilienza lombardia</t>
   </si>
   <si>
     <t>F96I22000100006</t>
   </si>
   <si>
     <t>Piano di lavoro per lincremento della reislienza della rete di ditribuzione a media tensione di aspm soresina servizi s.r.l.</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>SORESINA</t>
   </si>
   <si>
     <t>F96I22000070006</t>
   </si>
   <si>
     <t>Castano primo</t>
   </si>