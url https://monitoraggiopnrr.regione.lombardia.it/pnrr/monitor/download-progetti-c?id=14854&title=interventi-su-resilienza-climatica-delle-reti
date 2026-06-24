--- v0 (2026-05-07)
+++ v1 (2026-06-24)
@@ -101,51 +101,51 @@
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M2C2I2.2 Interventi su resilienza climatica delle reti</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>F86I22000190006</t>
   </si>
   <si>
     <t>Progetto incremento resilienza lombardia</t>
   </si>
   <si>
     <t>F96I22000100006</t>
   </si>
   <si>
     <t>Piano di lavoro per lincremento della reislienza della rete di ditribuzione a media tensione di aspm soresina servizi s.r.l.</t>
   </si>
   <si>
     <t>SORESINA</t>
   </si>
   <si>
     <t>F96I22000070006</t>
   </si>
   <si>
     <t>Castano primo</t>
   </si>
   <si>
     <t>Provincia di MILANO</t>
   </si>