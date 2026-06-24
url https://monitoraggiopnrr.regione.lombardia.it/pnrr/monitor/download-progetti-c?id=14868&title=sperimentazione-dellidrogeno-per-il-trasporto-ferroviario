--- v0 (2026-05-05)
+++ v1 (2026-06-24)
@@ -104,51 +104,51 @@
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t xml:space="preserve">DG Infrastrutture e Opere pubbliche </t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO INFRASTRUTTURE E TRASPORTI</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M2C2I3.4 Sperimentazione dellidrogeno per il trasporto ferroviario</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>Stazione di edolo (bs)</t>
   </si>
   <si>
     <t>EDOLO</t>
   </si>
   <si>
     <t>Stazione di rovato (bs)</t>
   </si>
   <si>
     <t>ROVATO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>