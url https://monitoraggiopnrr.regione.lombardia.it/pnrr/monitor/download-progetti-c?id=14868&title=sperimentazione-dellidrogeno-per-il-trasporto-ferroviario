--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -104,51 +104,51 @@
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t xml:space="preserve">DG Infrastrutture e Opere pubbliche </t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO INFRASTRUTTURE E TRASPORTI</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M2C2I3.4 Sperimentazione dellidrogeno per il trasporto ferroviario</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>Stazione di edolo (bs)</t>
   </si>
   <si>
     <t>EDOLO</t>
   </si>
   <si>
     <t>Stazione di rovato (bs)</t>
   </si>
   <si>
     <t>ROVATO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>