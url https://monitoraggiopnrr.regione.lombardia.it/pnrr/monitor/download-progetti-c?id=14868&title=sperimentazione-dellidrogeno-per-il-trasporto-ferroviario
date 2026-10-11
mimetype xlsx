--- v2 (2026-08-24)
+++ v3 (2026-10-11)
@@ -104,51 +104,51 @@
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t xml:space="preserve">DG Infrastrutture e Opere pubbliche </t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO INFRASTRUTTURE E TRASPORTI</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M2C2I3.4 Sperimentazione dellidrogeno per il trasporto ferroviario</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>Stazione di edolo (bs)</t>
   </si>
   <si>
     <t>EDOLO</t>
   </si>
   <si>
     <t>Stazione di rovato (bs)</t>
   </si>
   <si>
     <t>ROVATO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>