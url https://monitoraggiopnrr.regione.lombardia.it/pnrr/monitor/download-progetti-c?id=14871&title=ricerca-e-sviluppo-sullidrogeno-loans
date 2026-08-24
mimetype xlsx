--- v0 (2026-06-13)
+++ v1 (2026-08-24)
@@ -74,123 +74,123 @@
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>SUB INVESTIMENTO</t>
   </si>
   <si>
     <t>TITOLO INVESTIMENTO PNRR</t>
   </si>
   <si>
     <t>DATA ULTIMO AGGIORNAMENTO</t>
   </si>
   <si>
     <t>IMPORTO FINANZIAMENTO REGIS</t>
   </si>
   <si>
     <t>IMPORTO FINANAZIAMENTO DA REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>F37G22000080006</t>
   </si>
   <si>
     <t>PROMETH2EUS - UNIV. GENOVA.</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
+    <t>BRESCIA</t>
+  </si>
+  <si>
+    <t>5.1 Transizione ecologica</t>
+  </si>
+  <si>
+    <t>Fascia C</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
+  </si>
+  <si>
+    <t>M2</t>
+  </si>
+  <si>
+    <t>C2</t>
+  </si>
+  <si>
+    <t>3.5.1</t>
+  </si>
+  <si>
+    <t>M2C2I3.5.1 Ricerca e sviluppo sullidrogeno (loans)</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
+    <t>F47G22000290006</t>
+  </si>
+  <si>
+    <t>PERMANENT - POLITECNICO MILANO</t>
+  </si>
+  <si>
     <t>In Corso</t>
   </si>
   <si>
-    <t>BRESCIA</t>
-[...34 lines deleted...]
-  <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>J49I21000200001</t>
   </si>
   <si>
     <t>Piano Operativo Ricerca H2 - RSE</t>
   </si>
   <si>
     <t>F89J22003520004</t>
   </si>
   <si>
     <t>MH2 MATERIAL HANDLER - GAP SOLUTIONS</t>
   </si>
   <si>
     <t>B93C22000630006</t>
   </si>
   <si>
     <t>Piano Operativo Ricerca H2 - CNR</t>
   </si>
   <si>
     <t>F37H22002060004</t>
   </si>
   <si>
     <t>Smarthydrogrid - techfem</t>
   </si>
   <si>
     <t>F19J22001820004</t>
   </si>
   <si>
     <t>SIRIUS ELETTROLIZZ. SUP. AL MW - HYTER</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluso</t>
   </si>
   <si>
     <t>DESENZANO DEL GARDA</t>
   </si>
   <si>
     <t>F79J22001380004</t>
   </si>
   <si>
     <t>HYPER Mantova - Sapio</t>
   </si>
   <si>
     <t>MANTOVA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -625,286 +625,286 @@
       </c>
       <c r="M2">
         <v>3.5</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2">
         <v>3498636.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
         <v>3.5</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
         <v>3402473.77</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>3.5</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
         <v>15000000.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>3.5</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
         <v>2273315.75</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>3.5</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
         <v>20000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>3.5</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
         <v>2181737.44</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D8" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>45</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>3.5</v>
       </c>