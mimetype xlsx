--- v0 (2026-05-15)
+++ v1 (2026-08-24)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t xml:space="preserve">DG Infrastrutture e Opere pubbliche </t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO INFRASTRUTTURE E TRASPORTI</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>4.1.1</t>
   </si>
   <si>
     <t>M2C2I4.1.1 Ciclovie Turistiche</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>B21B22000960008</t>
   </si>
   <si>
     <t>VENTO-LOMBARDIA 2</t>
   </si>
   <si>
     <t>In Corso</t>
   </si>
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>B61B22001030006</t>
   </si>
   <si>
     <t>VENTO-LOMBARDIA 1</t>
   </si>
   <si>
     <t>G81B22001830006</t>
   </si>
   <si>
     <t>GARDA- LOMBARDIA</t>
   </si>