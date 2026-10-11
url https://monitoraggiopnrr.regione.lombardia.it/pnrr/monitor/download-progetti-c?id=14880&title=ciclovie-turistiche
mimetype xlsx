--- v1 (2026-08-24)
+++ v2 (2026-10-11)
@@ -107,51 +107,51 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t xml:space="preserve">DG Infrastrutture e Opere pubbliche </t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO INFRASTRUTTURE E TRASPORTI</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>4.1.1</t>
   </si>
   <si>
     <t>M2C2I4.1.1 Ciclovie Turistiche</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>B21B22000960008</t>
   </si>
   <si>
     <t>VENTO-LOMBARDIA 2</t>
   </si>
   <si>
     <t>In Corso</t>
   </si>
   <si>
     <t>Regione Lombardia</t>
   </si>
   <si>
     <t>B61B22001030006</t>
   </si>
   <si>
     <t>VENTO-LOMBARDIA 1</t>
   </si>
   <si>
     <t>G81B22001830006</t>
   </si>
   <si>
     <t>GARDA- LOMBARDIA</t>
   </si>