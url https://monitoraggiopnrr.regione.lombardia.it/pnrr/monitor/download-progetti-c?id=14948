--- v0 (2026-05-06)
+++ v1 (2026-06-27)
@@ -101,51 +101,51 @@
   <si>
     <t>MONZA</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Giustizia</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>M2C3I1.2 Costruzione di edifici, riqualificazione e rafforzamento dei beni immobili dellamministrazione della giustizia</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>G18I21001630007</t>
   </si>
   <si>
     <t>Ex convento maddalena bergamo</t>
   </si>
   <si>
     <t>BERGAMO</t>
   </si>
   <si>
     <t>D44C22001290006</t>
   </si>
   <si>
     <t>Palazzo di giustizia di milano - via car</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>D44E21000140001</t>
   </si>
   <si>
     <t>Via g. leopardi 18 milano</t>
   </si>