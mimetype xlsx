--- v1 (2026-06-27)
+++ v2 (2026-08-24)
@@ -101,51 +101,51 @@
   <si>
     <t>MONZA</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Giustizia</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>M2C3I1.2 Costruzione di edifici, riqualificazione e rafforzamento dei beni immobili dellamministrazione della giustizia</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>G18I21001630007</t>
   </si>
   <si>
     <t>Ex convento maddalena bergamo</t>
   </si>
   <si>
     <t>BERGAMO</t>
   </si>
   <si>
     <t>D44C22001290006</t>
   </si>
   <si>
     <t>Palazzo di giustizia di milano - via car</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>D44E21000140001</t>
   </si>
   <si>
     <t>Via g. leopardi 18 milano</t>
   </si>
@@ -581,51 +581,51 @@
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2">
         <v>1.2</v>
       </c>
       <c r="N2">
         <v>1.2</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2">
-        <v>6000000.0</v>
+        <v>6539456.74</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
@@ -675,51 +675,51 @@
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>1.2</v>
       </c>
       <c r="N4">
         <v>1.2</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4">
-        <v>43000000.0</v>
+        <v>47500000.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">