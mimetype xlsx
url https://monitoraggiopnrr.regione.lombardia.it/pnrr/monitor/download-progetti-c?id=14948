--- v2 (2026-08-24)
+++ v3 (2026-10-11)
@@ -101,51 +101,51 @@
   <si>
     <t>MONZA</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Giustizia</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>M2C3I1.2 Costruzione di edifici, riqualificazione e rafforzamento dei beni immobili dellamministrazione della giustizia</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>G18I21001630007</t>
   </si>
   <si>
     <t>Ex convento maddalena bergamo</t>
   </si>
   <si>
     <t>BERGAMO</t>
   </si>
   <si>
     <t>D44C22001290006</t>
   </si>
   <si>
     <t>Palazzo di giustizia di milano - via car</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>D44E21000140001</t>
   </si>
   <si>
     <t>Via g. leopardi 18 milano</t>
   </si>