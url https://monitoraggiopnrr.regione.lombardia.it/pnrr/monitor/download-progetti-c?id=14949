--- v0 (2026-05-11)
+++ v1 (2026-06-27)
@@ -101,51 +101,51 @@
   <si>
     <t>MONZA</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Ministero della Giustizia</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>M2C3I1.2 Costruzione di edifici, riqualificazione e rafforzamento dei beni immobili dellamministrazione della giustizia</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>G18I21001630007</t>
   </si>
   <si>
     <t>Ex convento maddalena bergamo</t>
   </si>
   <si>
     <t>BERGAMO</t>
   </si>
   <si>
     <t>D44C22001290006</t>
   </si>
   <si>
     <t>Palazzo di giustizia di milano - via car</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>D44E21000140001</t>
   </si>
   <si>
     <t>Via g. leopardi 18 milano</t>
   </si>