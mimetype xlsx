--- v0 (2026-05-28)
+++ v1 (2026-08-24)
@@ -101,51 +101,51 @@
   <si>
     <t>PESCHIERA BORROMEO</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>M2C3I3.1 Promozione di un teleriscaldamento efficiente</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>F55H23000160004</t>
   </si>
   <si>
     <t>CUVIO - ESTENSIONE SISTEMI TLR</t>
   </si>
   <si>
     <t>CUVIO</t>
   </si>
   <si>
     <t>F85H22000090006</t>
   </si>
   <si>
     <t>BERGAMO - ESTENSIONE SISTEMI TLR</t>
   </si>
   <si>
     <t>Provincia di BERGAMO</t>
   </si>
   <si>
     <t>F45H22000120004</t>
   </si>
   <si>
     <t>325 prometheus - estensione sistemi tlr</t>
   </si>