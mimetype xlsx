--- v1 (2026-08-24)
+++ v2 (2026-10-11)
@@ -101,51 +101,51 @@
   <si>
     <t>PESCHIERA BORROMEO</t>
   </si>
   <si>
     <t>5.1 Transizione ecologica</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
     <t>M2C3I3.1 Promozione di un teleriscaldamento efficiente</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>F55H23000160004</t>
   </si>
   <si>
     <t>CUVIO - ESTENSIONE SISTEMI TLR</t>
   </si>
   <si>
     <t>CUVIO</t>
   </si>
   <si>
     <t>F85H22000090006</t>
   </si>
   <si>
     <t>BERGAMO - ESTENSIONE SISTEMI TLR</t>
   </si>
   <si>
     <t>Provincia di BERGAMO</t>
   </si>
   <si>
     <t>F45H22000120004</t>
   </si>
   <si>
     <t>325 prometheus - estensione sistemi tlr</t>
   </si>
@@ -757,51 +757,51 @@
       </c>
       <c r="M5">
         <v>3.1</v>
       </c>
       <c r="N5">
         <v>3.1</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5">
         <v>2744947.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="D6" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>3.1</v>
       </c>