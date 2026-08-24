--- v0 (2026-05-13)
+++ v1 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -104,51 +104,51 @@
   <si>
     <t>5.3 Territorio connesso, attrattivo e resiliente per la qualita di vita dei cittadini</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Ambiente e Clima</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C4</t>
   </si>
   <si>
     <t>M2C4I3.4 Bonifica dei siti orfani</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>G91J21000150006</t>
   </si>
   <si>
     <t>Bonifica - Aree ex SNIA</t>
   </si>
   <si>
     <t>CESANO MADERNO</t>
   </si>
   <si>
     <t>G21J21000040006</t>
   </si>
   <si>
     <t>Bonifica - EX SIOME - FOLLA DI MALNATE</t>
   </si>
   <si>
     <t>MALNATE</t>
   </si>
   <si>
     <t>G41J21000130006</t>
   </si>
   <si>
     <t>Bonifica - INCENERITORE Abbiategrasso</t>
   </si>
@@ -182,59 +182,50 @@
   <si>
     <t>MONZA</t>
   </si>
   <si>
     <t>G11J21000080006</t>
   </si>
   <si>
     <t>Bonifica - AREA NOVA - ELFE</t>
   </si>
   <si>
     <t>VIMODRONE</t>
   </si>
   <si>
     <t>G91J21000140006</t>
   </si>
   <si>
     <t>Bonifica - RELUB</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>BOVISIO-MASCIAGO</t>
   </si>
   <si>
-    <t>G31J21000150006</t>
-[...7 lines deleted...]
-  <si>
     <t>G81J21000050006</t>
   </si>
   <si>
     <t>Bonifica - SIECAM</t>
   </si>
   <si>
     <t>MORIMONDO</t>
   </si>
   <si>
     <t>G11J21000070006</t>
   </si>
   <si>
     <t>Bonifica - Condominio Annunciata</t>
   </si>
   <si>
     <t>COMO</t>
   </si>
   <si>
     <t>G41J21000150006</t>
   </si>
   <si>
     <t>Bonifica - SACRI</t>
   </si>
   <si>
     <t>SESTO SAN GIOVANNI</t>
@@ -246,56 +237,50 @@
     <t>Bonifica - Sversamento S11 Boffalora</t>
   </si>
   <si>
     <t>BOFFALORA SOPRA TICINO</t>
   </si>
   <si>
     <t>G71J21000300006</t>
   </si>
   <si>
     <t>Bonifica - EX COTONIFICIO FOSSATI</t>
   </si>
   <si>
     <t>SONDRIO</t>
   </si>
   <si>
     <t>G21J21000070006</t>
   </si>
   <si>
     <t>Bonifica - EX RONCORONI EX SIOME</t>
   </si>
   <si>
     <t>G41J21000160006</t>
   </si>
   <si>
     <t>Bonifica - VIALE ITALIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>Bonifica - DIEFENBACH Monza</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -599,51 +584,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R19"/>
+  <dimension ref="A1:R17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -760,151 +745,151 @@
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>3.4</v>
       </c>
       <c r="N3">
         <v>3.4</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
-        <v>9000000.0</v>
+        <v>11177040.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>3.4</v>
       </c>
       <c r="N4">
         <v>3.4</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
-        <v>5646126.2</v>
+        <v>5509833.5</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>3.4</v>
       </c>
       <c r="N5">
         <v>3.4</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
-        <v>1152000.0</v>
+        <v>1126274.49</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
@@ -960,51 +945,51 @@
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>3.4</v>
       </c>
       <c r="N7">
         <v>3.4</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
-        <v>8077698.48</v>
+        <v>7890415.25</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
@@ -1060,551 +1045,451 @@
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>3.4</v>
       </c>
       <c r="N9">
         <v>3.4</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9">
-        <v>7953974.76</v>
+        <v>7797205.64</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>54</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>3.4</v>
       </c>
       <c r="N10">
         <v>3.4</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10">
-        <v>68640.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>58</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>3.4</v>
       </c>
       <c r="N11">
         <v>3.4</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
-        <v>207600.0</v>
+        <v>172503.11</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="E12" t="s">
         <v>61</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>3.4</v>
       </c>
       <c r="N12">
         <v>3.4</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
-        <v>79266.0</v>
+        <v>115200.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>64</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>3.4</v>
       </c>
       <c r="N13">
         <v>3.4</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13">
-        <v>115200.0</v>
+        <v>229160.86</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>67</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>3.4</v>
       </c>
       <c r="N14">
         <v>3.4</v>
       </c>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14">
-        <v>213840.0</v>
+        <v>95097.2</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>54</v>
       </c>
       <c r="E15" t="s">
         <v>70</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15">
         <v>3.4</v>
       </c>
       <c r="N15">
         <v>3.4</v>
       </c>
       <c r="O15" t="s">
         <v>29</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15">
-        <v>81600.0</v>
+        <v>4834766.03</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="E16" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
         <v>24</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>27</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16">
         <v>3.4</v>
       </c>
       <c r="N16">
         <v>3.4</v>
       </c>
       <c r="O16" t="s">
         <v>29</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16">
-        <v>5053728.12</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
         <v>24</v>
       </c>
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17">
         <v>3.4</v>
       </c>
       <c r="N17">
         <v>3.4</v>
       </c>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17">
-        <v>230400.0</v>
-[...99 lines deleted...]
-        <v>1670400.0</v>
+        <v>926377.48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">