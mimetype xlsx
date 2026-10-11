--- v1 (2026-08-24)
+++ v2 (2026-10-11)
@@ -104,51 +104,51 @@
   <si>
     <t>5.3 Territorio connesso, attrattivo e resiliente per la qualita di vita dei cittadini</t>
   </si>
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Ambiente e Clima</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MIN AMBIENTE E SICUREZZA ENERGETICA</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C4</t>
   </si>
   <si>
     <t>M2C4I3.4 Bonifica dei siti orfani</t>
   </si>
   <si>
-    <t>18/07/2026</t>
+    <t>14/09/2026</t>
   </si>
   <si>
     <t>G91J21000150006</t>
   </si>
   <si>
     <t>Bonifica - Aree ex SNIA</t>
   </si>
   <si>
     <t>CESANO MADERNO</t>
   </si>
   <si>
     <t>G21J21000040006</t>
   </si>
   <si>
     <t>Bonifica - EX SIOME - FOLLA DI MALNATE</t>
   </si>
   <si>
     <t>MALNATE</t>
   </si>
   <si>
     <t>G41J21000130006</t>
   </si>
   <si>
     <t>Bonifica - INCENERITORE Abbiategrasso</t>
   </si>