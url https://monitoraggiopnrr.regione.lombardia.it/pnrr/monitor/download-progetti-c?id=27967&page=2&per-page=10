--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -101,51 +101,51 @@
   <si>
     <t>Provincia di PAVIA</t>
   </si>
   <si>
     <t>5.3 Territorio connesso, attrattivo e resiliente per la qualita di vita dei cittadini</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO INFRASTRUTTURE E TRASPORTI</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>C4</t>
   </si>
   <si>
     <t>M2C4I4.2 Riduzione delle perdite nelle reti di distribuzione dellacqua, compresa la digitalizzazione e il monitoraggio delle reti</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>13/06/2026</t>
   </si>
   <si>
     <t>M2C4-I4.2_198_Lotto 2</t>
   </si>
   <si>
     <t>In Corso</t>
   </si>
   <si>
     <t>M2C4-I4.2_198_Lotto 3</t>
   </si>
   <si>
     <t>M2C4-I4.2_198_Lotto 4bis</t>
   </si>
   <si>
     <t>M2C4-I4.2_198_Lotto 5</t>
   </si>
   <si>
     <t>M2C4-I4.2_198_Lotto 6</t>
   </si>
   <si>
     <t>M2C4-I4.2_198_Lotto 7</t>
   </si>
   <si>
     <t>M2C4-I4.2_198_Lotto 8</t>
   </si>
@@ -950,51 +950,51 @@
       </c>
       <c r="M7">
         <v>4.2</v>
       </c>
       <c r="N7">
         <v>4.2</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
         <v>257500.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>4.2</v>
       </c>
@@ -1467,51 +1467,51 @@
       </c>
       <c r="M18">
         <v>4.2</v>
       </c>
       <c r="N18">
         <v>4.2</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18" t="s">
         <v>29</v>
       </c>
       <c r="Q18">
         <v>10365250.51</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>4.2</v>
       </c>
@@ -1749,51 +1749,51 @@
       </c>
       <c r="M24">
         <v>4.2</v>
       </c>
       <c r="N24">
         <v>4.2</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
         <v>10767000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="D25" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>78</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>4.2</v>
       </c>