--- v0 (2026-05-26)
+++ v1 (2026-09-21)
@@ -74,108 +74,108 @@
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>SUB INVESTIMENTO</t>
   </si>
   <si>
     <t>TITOLO INVESTIMENTO PNRR</t>
   </si>
   <si>
     <t>DATA ULTIMO AGGIORNAMENTO</t>
   </si>
   <si>
     <t>IMPORTO FINANZIAMENTO REGIS</t>
   </si>
   <si>
     <t>IMPORTO FINANAZIAMENTO DA REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>C58E20000240007</t>
   </si>
   <si>
     <t>Collettamento dep. - Piantedo e Delebio</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
+    <t>Provincia di SONDRIO</t>
+  </si>
+  <si>
+    <t>5.3 Territorio connesso, attrattivo e resiliente per la qualita di vita dei cittadini</t>
+  </si>
+  <si>
+    <t>Fascia B</t>
+  </si>
+  <si>
+    <t>DG Enti locali, Montagna, Risorse energetiche, Utilizzo risorsa idrica</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>MINISTERO INFRASTRUTTURE E TRASPORTI</t>
+  </si>
+  <si>
+    <t>M2</t>
+  </si>
+  <si>
+    <t>C4</t>
+  </si>
+  <si>
+    <t>M2C4I4.4 Investimenti in fognatura e depurazione</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
+    <t>C22H20000020007</t>
+  </si>
+  <si>
+    <t>Ampliamento dep. - Rogolo</t>
+  </si>
+  <si>
+    <t>ROGOLO</t>
+  </si>
+  <si>
+    <t>G41B21008630007</t>
+  </si>
+  <si>
+    <t>Nuovo dep. - Calvisano</t>
+  </si>
+  <si>
+    <t>CALVISANO</t>
+  </si>
+  <si>
+    <t>G22E21000020007</t>
+  </si>
+  <si>
+    <t>Nuovo dep. - Visano</t>
+  </si>
+  <si>
     <t>In Corso</t>
-  </si>
-[...55 lines deleted...]
-    <t>Nuovo dep. - Visano</t>
   </si>
   <si>
     <t>VISANO</t>
   </si>
   <si>
     <t>D95H22000060003</t>
   </si>
   <si>
     <t>Ampliamento dep. - Poncarale</t>
   </si>
   <si>
     <t>PONCARALE</t>
   </si>
   <si>
     <t>D48E21000020005</t>
   </si>
   <si>
     <t>Collettamento dep. - Mairano</t>
   </si>
   <si>
     <t>Provincia di BRESCIA</t>
   </si>
   <si>
     <t>D42H21000050005</t>
   </si>
@@ -744,601 +744,601 @@
       </c>
       <c r="M3">
         <v>4.4</v>
       </c>
       <c r="N3">
         <v>4.4</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3">
         <v>1477446.88</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4">
         <v>4.4</v>
       </c>
       <c r="N4">
         <v>4.4</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4">
         <v>6022730.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" t="s">
         <v>38</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>40</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>27</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5">
         <v>4.4</v>
       </c>
       <c r="N5">
         <v>4.4</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5">
         <v>11650000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>27</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6">
         <v>4.4</v>
       </c>
       <c r="N6">
         <v>4.4</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6">
         <v>1145543.88</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>25</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>27</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7">
         <v>4.4</v>
       </c>
       <c r="N7">
         <v>4.4</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7">
         <v>1682300.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>49</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8">
         <v>4.4</v>
       </c>
       <c r="N8">
         <v>4.4</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8">
         <v>3828205.8</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>27</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9">
         <v>4.4</v>
       </c>
       <c r="N9">
         <v>4.4</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9">
         <v>5910000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>27</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10">
         <v>4.4</v>
       </c>
       <c r="N10">
         <v>4.4</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10">
         <v>15000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
         <v>58</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11">
         <v>4.4</v>
       </c>
       <c r="N11">
         <v>4.4</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11">
         <v>9700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>61</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>27</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12">
         <v>4.4</v>
       </c>
       <c r="N12">
         <v>4.4</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12">
         <v>1497293.44</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>64</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>27</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13">
         <v>4.4</v>
       </c>
       <c r="N13">
         <v>4.4</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13">
         <v>1545898.27</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>67</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14" t="s">
         <v>24</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14">
         <v>4.4</v>
       </c>
       <c r="N14">
         <v>4.4</v>
       </c>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14">
         <v>1938614.75</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>70</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15" t="s">
         <v>24</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>27</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>