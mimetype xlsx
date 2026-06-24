--- v0 (2026-05-05)
+++ v1 (2026-06-24)
@@ -101,71 +101,74 @@
   <si>
     <t>CISERANO</t>
   </si>
   <si>
     <t>3.1 Scuola</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO DELLISTRUZIONE E MERITO</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M4C1I1.2 Piano di estensione del tempo pieno</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>I77G24000120006</t>
   </si>
   <si>
     <t>CASSANO DADDA</t>
   </si>
   <si>
     <t>D88H24001420006</t>
   </si>
   <si>
     <t>GIUSSAGO</t>
   </si>
   <si>
     <t>G15E24000320006</t>
   </si>
   <si>
     <t>PNRR39 INV560 M4C1INV1.2 Scuola dIn</t>
   </si>
   <si>
+    <t>Concluso</t>
+  </si>
+  <si>
     <t>PAVIA</t>
   </si>
   <si>
     <t>C37G24000220006</t>
   </si>
   <si>
     <t>MOZZO</t>
   </si>
   <si>
     <t>G37G24000170006</t>
   </si>
   <si>
     <t>OSIO SOPRA</t>
   </si>
   <si>
     <t>F75E24000370006</t>
   </si>
   <si>
     <t>GAMBARA</t>
   </si>
   <si>
     <t>I28H24000300006</t>
   </si>
   <si>
     <t>MONTICHIARI</t>
@@ -357,53 +360,50 @@
     <t>BESANA IN BRIANZA</t>
   </si>
   <si>
     <t>B85E24000360006</t>
   </si>
   <si>
     <t>COSTRUZIONE DI UNA NUOVA MENSA SCOLASTI</t>
   </si>
   <si>
     <t>ORNAGO</t>
   </si>
   <si>
     <t>C15E24000210006</t>
   </si>
   <si>
     <t>Realizzazione nuova mensa scolastica ai</t>
   </si>
   <si>
     <t>CASTELLUCCHIO</t>
   </si>
   <si>
     <t>J48H24000660001</t>
   </si>
   <si>
     <t>LAVORI DI AMPLIAMENTO MENSA SCUOLA PRIMA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluso</t>
   </si>
   <si>
     <t>MARTIGNANA DI PO</t>
   </si>
   <si>
     <t>E67G24000390006</t>
   </si>
   <si>
     <t>PREDISPOSIZIONE NUOVI SPAZI DA ADIBIRE A</t>
   </si>
   <si>
     <t>DOSSENA</t>
   </si>
   <si>
     <t>F18H24001200001</t>
   </si>
   <si>
     <t>REALIZZAZIONE NUOVA MENSA SCOLASTICA</t>
   </si>
   <si>
     <t>VELLEZZO BELLINI</t>
   </si>
   <si>
     <t>G18H24001110006</t>
   </si>
@@ -2474,1555 +2474,1555 @@
       </c>
       <c r="M4">
         <v>1.2</v>
       </c>
       <c r="N4">
         <v>1.2</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4">
         <v>250000.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>1.2</v>
       </c>
       <c r="N5">
         <v>1.2</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5">
         <v>71331.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>1.2</v>
       </c>
       <c r="N6">
         <v>1.2</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="P6" t="s">
         <v>29</v>
       </c>
       <c r="Q6">
         <v>410000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>1.2</v>
       </c>
       <c r="N7">
         <v>1.2</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
         <v>130000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>1.2</v>
       </c>
       <c r="N8">
         <v>1.2</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8" t="s">
         <v>29</v>
       </c>
       <c r="Q8">
         <v>381000.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>1.2</v>
       </c>
       <c r="N9">
         <v>1.2</v>
       </c>
       <c r="O9" t="s">
         <v>28</v>
       </c>
       <c r="P9" t="s">
         <v>29</v>
       </c>
       <c r="Q9">
         <v>51648.97</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>1.2</v>
       </c>
       <c r="N10">
         <v>1.2</v>
       </c>
       <c r="O10" t="s">
         <v>28</v>
       </c>
       <c r="P10" t="s">
         <v>29</v>
       </c>
       <c r="Q10">
         <v>95000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>24</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>1.2</v>
       </c>
       <c r="N11">
         <v>1.2</v>
       </c>
       <c r="O11" t="s">
         <v>28</v>
       </c>
       <c r="P11" t="s">
         <v>29</v>
       </c>
       <c r="Q11">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>1.2</v>
       </c>
       <c r="N12">
         <v>1.2</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12" t="s">
         <v>29</v>
       </c>
       <c r="Q12">
         <v>700000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>1.2</v>
       </c>
       <c r="N13">
         <v>1.2</v>
       </c>
       <c r="O13" t="s">
         <v>28</v>
       </c>
       <c r="P13" t="s">
         <v>29</v>
       </c>
       <c r="Q13">
         <v>490000.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>1.2</v>
       </c>
       <c r="N14">
         <v>1.2</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14" t="s">
         <v>29</v>
       </c>
       <c r="Q14">
         <v>606308.31</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>1.2</v>
       </c>
       <c r="N15">
         <v>1.2</v>
       </c>
       <c r="O15" t="s">
         <v>28</v>
       </c>
       <c r="P15" t="s">
         <v>29</v>
       </c>
       <c r="Q15">
         <v>660000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>24</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>1.2</v>
       </c>
       <c r="N16">
         <v>1.2</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16" t="s">
         <v>29</v>
       </c>
       <c r="Q16">
         <v>351083.3</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>1.2</v>
       </c>
       <c r="N17">
         <v>1.2</v>
       </c>
       <c r="O17" t="s">
         <v>28</v>
       </c>
       <c r="P17" t="s">
         <v>29</v>
       </c>
       <c r="Q17">
         <v>127500.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>1.2</v>
       </c>
       <c r="N18">
         <v>1.2</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18" t="s">
         <v>29</v>
       </c>
       <c r="Q18">
         <v>396000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>1.2</v>
       </c>
       <c r="N19">
         <v>1.2</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19" t="s">
         <v>29</v>
       </c>
       <c r="Q19">
         <v>520000.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>1.2</v>
       </c>
       <c r="N20">
         <v>1.2</v>
       </c>
       <c r="O20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
         <v>29</v>
       </c>
       <c r="Q20">
         <v>400000.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>1.2</v>
       </c>
       <c r="N21">
         <v>1.2</v>
       </c>
       <c r="O21" t="s">
         <v>28</v>
       </c>
       <c r="P21" t="s">
         <v>29</v>
       </c>
       <c r="Q21">
         <v>161500.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>24</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>1.2</v>
       </c>
       <c r="N22">
         <v>1.2</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
         <v>29</v>
       </c>
       <c r="Q22">
         <v>436700.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>1.2</v>
       </c>
       <c r="N23">
         <v>1.2</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23" t="s">
         <v>29</v>
       </c>
       <c r="Q23">
         <v>930000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>1.2</v>
       </c>
       <c r="N24">
         <v>1.2</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
         <v>210000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>1.2</v>
       </c>
       <c r="N25">
         <v>1.2</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25" t="s">
         <v>29</v>
       </c>
       <c r="Q25">
         <v>270000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B26" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>1.2</v>
       </c>
       <c r="N26">
         <v>1.2</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="P26" t="s">
         <v>29</v>
       </c>
       <c r="Q26">
         <v>218400.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" t="s">
+        <v>89</v>
+      </c>
+      <c r="D27" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="I27" t="s">
         <v>24</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27">
         <v>1.2</v>
       </c>
       <c r="N27">
         <v>1.2</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27" t="s">
         <v>29</v>
       </c>
       <c r="Q27">
         <v>336000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B28" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D28" t="s">
         <v>20</v>
       </c>
       <c r="E28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>1.2</v>
       </c>
       <c r="N28">
         <v>1.2</v>
       </c>
       <c r="O28" t="s">
         <v>28</v>
       </c>
       <c r="P28" t="s">
         <v>29</v>
       </c>
       <c r="Q28">
         <v>252000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>24</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
         <v>1.2</v>
       </c>
       <c r="N29">
         <v>1.2</v>
       </c>
       <c r="O29" t="s">
         <v>28</v>
       </c>
       <c r="P29" t="s">
         <v>29</v>
       </c>
       <c r="Q29">
         <v>168000.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B30" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D30" t="s">
         <v>20</v>
       </c>
       <c r="E30" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>1.2</v>
       </c>
       <c r="N30">
         <v>1.2</v>
       </c>
       <c r="O30" t="s">
         <v>28</v>
       </c>
       <c r="P30" t="s">
         <v>29</v>
       </c>
       <c r="Q30">
         <v>238800.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B31" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D31" t="s">
         <v>20</v>
       </c>
       <c r="E31" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
         <v>24</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>1.2</v>
       </c>
       <c r="N31">
         <v>1.2</v>
       </c>
       <c r="O31" t="s">
         <v>28</v>
       </c>
       <c r="P31" t="s">
         <v>29</v>
       </c>
       <c r="Q31">
         <v>630000.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
+        <v>100</v>
+      </c>
+      <c r="B32" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
         <v>1.2</v>
       </c>
       <c r="N32">
         <v>1.2</v>
       </c>
       <c r="O32" t="s">
         <v>28</v>
       </c>
       <c r="P32" t="s">
         <v>29</v>
       </c>
       <c r="Q32">
         <v>420000.0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B33" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D33" t="s">
         <v>20</v>
       </c>
       <c r="E33" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>1.2</v>
       </c>
       <c r="N33">
         <v>1.2</v>
       </c>
       <c r="O33" t="s">
         <v>28</v>
       </c>
       <c r="P33" t="s">
         <v>29</v>
       </c>
       <c r="Q33">
         <v>450000.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B34" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D34" t="s">
         <v>20</v>
       </c>
       <c r="E34" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
         <v>1.2</v>
       </c>
       <c r="N34">
         <v>1.2</v>
       </c>
       <c r="O34" t="s">
         <v>28</v>
       </c>
       <c r="P34" t="s">
         <v>29</v>
       </c>
       <c r="Q34">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B35" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D35" t="s">
         <v>20</v>
       </c>
       <c r="E35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>1.2</v>
       </c>
       <c r="N35">
         <v>1.2</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
         <v>1800000.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D36" t="s">
         <v>20</v>
       </c>
       <c r="E36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>1.2</v>
       </c>
       <c r="N36">
         <v>1.2</v>
       </c>
       <c r="O36" t="s">
         <v>28</v>
       </c>
       <c r="P36" t="s">
         <v>29</v>
       </c>
       <c r="Q36">
         <v>780000.0</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D37" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E37" t="s">
         <v>116</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>24</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>1.2</v>
       </c>
@@ -4122,98 +4122,98 @@
       </c>
       <c r="N39">
         <v>1.2</v>
       </c>
       <c r="O39" t="s">
         <v>28</v>
       </c>
       <c r="P39" t="s">
         <v>29</v>
       </c>
       <c r="Q39">
         <v>813336.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>123</v>
       </c>
       <c r="B40" t="s">
         <v>124</v>
       </c>
       <c r="D40" t="s">
         <v>20</v>
       </c>
       <c r="E40" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
         <v>24</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>1.2</v>
       </c>
       <c r="N40">
         <v>1.2</v>
       </c>
       <c r="O40" t="s">
         <v>28</v>
       </c>
       <c r="P40" t="s">
         <v>29</v>
       </c>
       <c r="Q40">
         <v>375000.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>125</v>
       </c>
       <c r="B41" t="s">
         <v>126</v>
       </c>
       <c r="D41" t="s">
         <v>20</v>
       </c>
       <c r="E41" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>1.2</v>
       </c>
       <c r="N41">
         <v>1.2</v>
       </c>
@@ -4401,51 +4401,51 @@
       </c>
       <c r="M45">
         <v>1.2</v>
       </c>
       <c r="N45">
         <v>1.2</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="P45" t="s">
         <v>29</v>
       </c>
       <c r="Q45">
         <v>1178400.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>139</v>
       </c>
       <c r="B46" t="s">
         <v>140</v>
       </c>
       <c r="D46" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E46" t="s">
         <v>141</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>1.2</v>
       </c>
@@ -4824,51 +4824,51 @@
       </c>
       <c r="M54">
         <v>1.2</v>
       </c>
       <c r="N54">
         <v>1.2</v>
       </c>
       <c r="O54" t="s">
         <v>28</v>
       </c>
       <c r="P54" t="s">
         <v>29</v>
       </c>
       <c r="Q54">
         <v>223920.0</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>166</v>
       </c>
       <c r="B55" t="s">
         <v>167</v>
       </c>
       <c r="D55" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E55" t="s">
         <v>168</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
         <v>24</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55">
         <v>1.2</v>
       </c>
@@ -4965,51 +4965,51 @@
       </c>
       <c r="M57">
         <v>1.2</v>
       </c>
       <c r="N57">
         <v>1.2</v>
       </c>
       <c r="O57" t="s">
         <v>28</v>
       </c>
       <c r="P57" t="s">
         <v>29</v>
       </c>
       <c r="Q57">
         <v>567818.12</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>175</v>
       </c>
       <c r="B58" t="s">
         <v>176</v>
       </c>
       <c r="D58" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E58" t="s">
         <v>177</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>24</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58">
         <v>1.2</v>
       </c>
@@ -5341,51 +5341,51 @@
       </c>
       <c r="M65">
         <v>1.2</v>
       </c>
       <c r="N65">
         <v>1.2</v>
       </c>
       <c r="O65" t="s">
         <v>28</v>
       </c>
       <c r="P65" t="s">
         <v>29</v>
       </c>
       <c r="Q65">
         <v>478000.0</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
         <v>198</v>
       </c>
       <c r="B66" t="s">
         <v>199</v>
       </c>
       <c r="D66" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E66" t="s">
         <v>200</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
         <v>24</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>26</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
       <c r="M66">
         <v>1.2</v>
       </c>
@@ -5717,51 +5717,51 @@
       </c>
       <c r="M73">
         <v>1.2</v>
       </c>
       <c r="N73">
         <v>1.2</v>
       </c>
       <c r="O73" t="s">
         <v>28</v>
       </c>
       <c r="P73" t="s">
         <v>29</v>
       </c>
       <c r="Q73">
         <v>576000.0</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
         <v>221</v>
       </c>
       <c r="B74" t="s">
         <v>222</v>
       </c>
       <c r="D74" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E74" t="s">
         <v>223</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="I74" t="s">
         <v>24</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74">
         <v>1.2</v>
       </c>
@@ -5858,51 +5858,51 @@
       </c>
       <c r="M76">
         <v>1.2</v>
       </c>
       <c r="N76">
         <v>1.2</v>
       </c>
       <c r="O76" t="s">
         <v>28</v>
       </c>
       <c r="P76" t="s">
         <v>29</v>
       </c>
       <c r="Q76">
         <v>240000.0</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
         <v>230</v>
       </c>
       <c r="B77" t="s">
         <v>231</v>
       </c>
       <c r="D77" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E77" t="s">
         <v>232</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>24</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
       <c r="M77">
         <v>1.2</v>
       </c>
@@ -6093,51 +6093,51 @@
       </c>
       <c r="M81">
         <v>1.2</v>
       </c>
       <c r="N81">
         <v>1.2</v>
       </c>
       <c r="O81" t="s">
         <v>28</v>
       </c>
       <c r="P81" t="s">
         <v>29</v>
       </c>
       <c r="Q81">
         <v>600000.0</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
         <v>245</v>
       </c>
       <c r="B82" t="s">
         <v>246</v>
       </c>
       <c r="D82" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E82" t="s">
         <v>247</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>24</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82">
         <v>1.2</v>
       </c>
@@ -6187,51 +6187,51 @@
       </c>
       <c r="M83">
         <v>1.2</v>
       </c>
       <c r="N83">
         <v>1.2</v>
       </c>
       <c r="O83" t="s">
         <v>28</v>
       </c>
       <c r="P83" t="s">
         <v>29</v>
       </c>
       <c r="Q83">
         <v>359995.0</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>251</v>
       </c>
       <c r="B84" t="s">
         <v>252</v>
       </c>
       <c r="D84" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E84" t="s">
         <v>253</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
         <v>24</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
         <v>26</v>
       </c>
       <c r="L84" t="s">
         <v>27</v>
       </c>
       <c r="M84">
         <v>1.2</v>
       </c>
@@ -6375,51 +6375,51 @@
       </c>
       <c r="M87">
         <v>1.2</v>
       </c>
       <c r="N87">
         <v>1.2</v>
       </c>
       <c r="O87" t="s">
         <v>28</v>
       </c>
       <c r="P87" t="s">
         <v>29</v>
       </c>
       <c r="Q87">
         <v>871200.0</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
         <v>262</v>
       </c>
       <c r="B88" t="s">
         <v>263</v>
       </c>
       <c r="D88" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E88" t="s">
         <v>264</v>
       </c>
       <c r="F88" t="s">
         <v>22</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
         <v>24</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
         <v>26</v>
       </c>
       <c r="L88" t="s">
         <v>27</v>
       </c>
       <c r="M88">
         <v>1.2</v>
       </c>
@@ -6516,51 +6516,51 @@
       </c>
       <c r="M90">
         <v>1.2</v>
       </c>
       <c r="N90">
         <v>1.2</v>
       </c>
       <c r="O90" t="s">
         <v>28</v>
       </c>
       <c r="P90" t="s">
         <v>29</v>
       </c>
       <c r="Q90">
         <v>699000.0</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
         <v>271</v>
       </c>
       <c r="B91" t="s">
         <v>272</v>
       </c>
       <c r="D91" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E91" t="s">
         <v>273</v>
       </c>
       <c r="F91" t="s">
         <v>22</v>
       </c>
       <c r="G91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
         <v>24</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>26</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
       <c r="M91">
         <v>1.2</v>
       </c>
@@ -6939,145 +6939,145 @@
       </c>
       <c r="M99">
         <v>1.2</v>
       </c>
       <c r="N99">
         <v>1.2</v>
       </c>
       <c r="O99" t="s">
         <v>28</v>
       </c>
       <c r="P99" t="s">
         <v>29</v>
       </c>
       <c r="Q99">
         <v>570324.5</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" t="s">
         <v>296</v>
       </c>
       <c r="B100" t="s">
         <v>297</v>
       </c>
       <c r="D100" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E100" t="s">
         <v>298</v>
       </c>
       <c r="F100" t="s">
         <v>22</v>
       </c>
       <c r="G100" t="s">
         <v>23</v>
       </c>
       <c r="I100" t="s">
         <v>24</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
         <v>26</v>
       </c>
       <c r="L100" t="s">
         <v>27</v>
       </c>
       <c r="M100">
         <v>1.2</v>
       </c>
       <c r="N100">
         <v>1.2</v>
       </c>
       <c r="O100" t="s">
         <v>28</v>
       </c>
       <c r="P100" t="s">
         <v>29</v>
       </c>
       <c r="Q100">
         <v>1190000.0</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
         <v>299</v>
       </c>
       <c r="B101" t="s">
         <v>300</v>
       </c>
       <c r="D101" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E101" t="s">
         <v>171</v>
       </c>
       <c r="F101" t="s">
         <v>22</v>
       </c>
       <c r="G101" t="s">
         <v>23</v>
       </c>
       <c r="I101" t="s">
         <v>24</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101" t="s">
         <v>26</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
       <c r="M101">
         <v>1.2</v>
       </c>
       <c r="N101">
         <v>1.2</v>
       </c>
       <c r="O101" t="s">
         <v>28</v>
       </c>
       <c r="P101" t="s">
         <v>29</v>
       </c>
       <c r="Q101">
         <v>545300.0</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
         <v>301</v>
       </c>
       <c r="B102" t="s">
         <v>302</v>
       </c>
       <c r="D102" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E102" t="s">
         <v>303</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102" t="s">
         <v>23</v>
       </c>
       <c r="I102" t="s">
         <v>24</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
         <v>26</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102">
         <v>1.2</v>
       </c>
@@ -8161,51 +8161,51 @@
       </c>
       <c r="M125">
         <v>1.2</v>
       </c>
       <c r="N125">
         <v>1.2</v>
       </c>
       <c r="O125" t="s">
         <v>28</v>
       </c>
       <c r="P125" t="s">
         <v>29</v>
       </c>
       <c r="Q125">
         <v>1036895.6</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" t="s">
         <v>369</v>
       </c>
       <c r="B126" t="s">
         <v>370</v>
       </c>
       <c r="D126" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E126" t="s">
         <v>371</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126" t="s">
         <v>23</v>
       </c>
       <c r="I126" t="s">
         <v>24</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
         <v>26</v>
       </c>
       <c r="L126" t="s">
         <v>27</v>
       </c>
       <c r="M126">
         <v>1.2</v>
       </c>
@@ -8396,51 +8396,51 @@
       </c>
       <c r="M130">
         <v>1.2</v>
       </c>
       <c r="N130">
         <v>1.2</v>
       </c>
       <c r="O130" t="s">
         <v>28</v>
       </c>
       <c r="P130" t="s">
         <v>29</v>
       </c>
       <c r="Q130">
         <v>750000.0</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" t="s">
         <v>384</v>
       </c>
       <c r="B131" t="s">
         <v>385</v>
       </c>
       <c r="D131" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E131" t="s">
         <v>386</v>
       </c>
       <c r="F131" t="s">
         <v>22</v>
       </c>
       <c r="G131" t="s">
         <v>23</v>
       </c>
       <c r="I131" t="s">
         <v>24</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
         <v>26</v>
       </c>
       <c r="L131" t="s">
         <v>27</v>
       </c>
       <c r="M131">
         <v>1.2</v>
       </c>
@@ -8490,98 +8490,98 @@
       </c>
       <c r="M132">
         <v>1.2</v>
       </c>
       <c r="N132">
         <v>1.2</v>
       </c>
       <c r="O132" t="s">
         <v>28</v>
       </c>
       <c r="P132" t="s">
         <v>29</v>
       </c>
       <c r="Q132">
         <v>402520.4</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" t="s">
         <v>390</v>
       </c>
       <c r="B133" t="s">
         <v>391</v>
       </c>
       <c r="D133" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E133" t="s">
         <v>392</v>
       </c>
       <c r="F133" t="s">
         <v>22</v>
       </c>
       <c r="G133" t="s">
         <v>23</v>
       </c>
       <c r="I133" t="s">
         <v>24</v>
       </c>
       <c r="J133" t="s">
         <v>25</v>
       </c>
       <c r="K133" t="s">
         <v>26</v>
       </c>
       <c r="L133" t="s">
         <v>27</v>
       </c>
       <c r="M133">
         <v>1.2</v>
       </c>
       <c r="N133">
         <v>1.2</v>
       </c>
       <c r="O133" t="s">
         <v>28</v>
       </c>
       <c r="P133" t="s">
         <v>29</v>
       </c>
       <c r="Q133">
         <v>366000.0</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" t="s">
         <v>393</v>
       </c>
       <c r="B134" t="s">
         <v>394</v>
       </c>
       <c r="D134" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E134" t="s">
         <v>395</v>
       </c>
       <c r="F134" t="s">
         <v>22</v>
       </c>
       <c r="G134" t="s">
         <v>23</v>
       </c>
       <c r="I134" t="s">
         <v>24</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134" t="s">
         <v>26</v>
       </c>
       <c r="L134" t="s">
         <v>27</v>
       </c>
       <c r="M134">
         <v>1.2</v>
       </c>
@@ -8631,51 +8631,51 @@
       </c>
       <c r="M135">
         <v>1.2</v>
       </c>
       <c r="N135">
         <v>1.2</v>
       </c>
       <c r="O135" t="s">
         <v>28</v>
       </c>
       <c r="P135" t="s">
         <v>29</v>
       </c>
       <c r="Q135">
         <v>1274552.0</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" t="s">
         <v>399</v>
       </c>
       <c r="B136" t="s">
         <v>400</v>
       </c>
       <c r="D136" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E136" t="s">
         <v>401</v>
       </c>
       <c r="F136" t="s">
         <v>22</v>
       </c>
       <c r="G136" t="s">
         <v>23</v>
       </c>
       <c r="I136" t="s">
         <v>24</v>
       </c>
       <c r="J136" t="s">
         <v>25</v>
       </c>
       <c r="K136" t="s">
         <v>26</v>
       </c>
       <c r="L136" t="s">
         <v>27</v>
       </c>
       <c r="M136">
         <v>1.2</v>
       </c>
@@ -8725,51 +8725,51 @@
       </c>
       <c r="M137">
         <v>1.2</v>
       </c>
       <c r="N137">
         <v>1.2</v>
       </c>
       <c r="O137" t="s">
         <v>28</v>
       </c>
       <c r="P137" t="s">
         <v>29</v>
       </c>
       <c r="Q137">
         <v>745000.0</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" t="s">
         <v>405</v>
       </c>
       <c r="B138" t="s">
         <v>406</v>
       </c>
       <c r="D138" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E138" t="s">
         <v>407</v>
       </c>
       <c r="F138" t="s">
         <v>22</v>
       </c>
       <c r="G138" t="s">
         <v>23</v>
       </c>
       <c r="I138" t="s">
         <v>24</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138" t="s">
         <v>26</v>
       </c>
       <c r="L138" t="s">
         <v>27</v>
       </c>
       <c r="M138">
         <v>1.2</v>
       </c>
@@ -8819,51 +8819,51 @@
       </c>
       <c r="M139">
         <v>1.2</v>
       </c>
       <c r="N139">
         <v>1.2</v>
       </c>
       <c r="O139" t="s">
         <v>28</v>
       </c>
       <c r="P139" t="s">
         <v>29</v>
       </c>
       <c r="Q139">
         <v>370000.0</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" t="s">
         <v>411</v>
       </c>
       <c r="B140" t="s">
         <v>412</v>
       </c>
       <c r="D140" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E140" t="s">
         <v>413</v>
       </c>
       <c r="F140" t="s">
         <v>22</v>
       </c>
       <c r="G140" t="s">
         <v>23</v>
       </c>
       <c r="I140" t="s">
         <v>24</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140" t="s">
         <v>26</v>
       </c>
       <c r="L140" t="s">
         <v>27</v>
       </c>
       <c r="M140">
         <v>1.2</v>
       </c>
@@ -9148,51 +9148,51 @@
       </c>
       <c r="M146">
         <v>1.2</v>
       </c>
       <c r="N146">
         <v>1.2</v>
       </c>
       <c r="O146" t="s">
         <v>28</v>
       </c>
       <c r="P146" t="s">
         <v>29</v>
       </c>
       <c r="Q146">
         <v>739849.54</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" t="s">
         <v>431</v>
       </c>
       <c r="B147" t="s">
         <v>432</v>
       </c>
       <c r="D147" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E147" t="s">
         <v>433</v>
       </c>
       <c r="F147" t="s">
         <v>22</v>
       </c>
       <c r="G147" t="s">
         <v>23</v>
       </c>
       <c r="I147" t="s">
         <v>24</v>
       </c>
       <c r="J147" t="s">
         <v>25</v>
       </c>
       <c r="K147" t="s">
         <v>26</v>
       </c>
       <c r="L147" t="s">
         <v>27</v>
       </c>
       <c r="M147">
         <v>1.2</v>
       </c>
@@ -9336,145 +9336,145 @@
       </c>
       <c r="M150">
         <v>1.2</v>
       </c>
       <c r="N150">
         <v>1.2</v>
       </c>
       <c r="O150" t="s">
         <v>28</v>
       </c>
       <c r="P150" t="s">
         <v>29</v>
       </c>
       <c r="Q150">
         <v>450000.0</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" t="s">
         <v>443</v>
       </c>
       <c r="B151" t="s">
         <v>444</v>
       </c>
       <c r="D151" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E151" t="s">
         <v>445</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151" t="s">
         <v>23</v>
       </c>
       <c r="I151" t="s">
         <v>24</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
         <v>26</v>
       </c>
       <c r="L151" t="s">
         <v>27</v>
       </c>
       <c r="M151">
         <v>1.2</v>
       </c>
       <c r="N151">
         <v>1.2</v>
       </c>
       <c r="O151" t="s">
         <v>28</v>
       </c>
       <c r="P151" t="s">
         <v>29</v>
       </c>
       <c r="Q151">
         <v>650000.0</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" t="s">
         <v>446</v>
       </c>
       <c r="B152" t="s">
         <v>447</v>
       </c>
       <c r="D152" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E152" t="s">
         <v>448</v>
       </c>
       <c r="F152" t="s">
         <v>22</v>
       </c>
       <c r="G152" t="s">
         <v>23</v>
       </c>
       <c r="I152" t="s">
         <v>24</v>
       </c>
       <c r="J152" t="s">
         <v>25</v>
       </c>
       <c r="K152" t="s">
         <v>26</v>
       </c>
       <c r="L152" t="s">
         <v>27</v>
       </c>
       <c r="M152">
         <v>1.2</v>
       </c>
       <c r="N152">
         <v>1.2</v>
       </c>
       <c r="O152" t="s">
         <v>28</v>
       </c>
       <c r="P152" t="s">
         <v>29</v>
       </c>
       <c r="Q152">
         <v>330000.0</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" t="s">
         <v>449</v>
       </c>
       <c r="B153" t="s">
         <v>450</v>
       </c>
       <c r="D153" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E153" t="s">
         <v>451</v>
       </c>
       <c r="F153" t="s">
         <v>22</v>
       </c>
       <c r="G153" t="s">
         <v>23</v>
       </c>
       <c r="I153" t="s">
         <v>24</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153" t="s">
         <v>26</v>
       </c>
       <c r="L153" t="s">
         <v>27</v>
       </c>
       <c r="M153">
         <v>1.2</v>
       </c>
@@ -9618,192 +9618,192 @@
       </c>
       <c r="M156">
         <v>1.2</v>
       </c>
       <c r="N156">
         <v>1.2</v>
       </c>
       <c r="O156" t="s">
         <v>28</v>
       </c>
       <c r="P156" t="s">
         <v>29</v>
       </c>
       <c r="Q156">
         <v>677000.0</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" t="s">
         <v>461</v>
       </c>
       <c r="B157" t="s">
         <v>462</v>
       </c>
       <c r="D157" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E157" t="s">
         <v>463</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="I157" t="s">
         <v>24</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
         <v>26</v>
       </c>
       <c r="L157" t="s">
         <v>27</v>
       </c>
       <c r="M157">
         <v>1.2</v>
       </c>
       <c r="N157">
         <v>1.2</v>
       </c>
       <c r="O157" t="s">
         <v>28</v>
       </c>
       <c r="P157" t="s">
         <v>29</v>
       </c>
       <c r="Q157">
         <v>600000.0</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" t="s">
         <v>464</v>
       </c>
       <c r="B158" t="s">
         <v>465</v>
       </c>
       <c r="D158" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E158" t="s">
         <v>253</v>
       </c>
       <c r="F158" t="s">
         <v>22</v>
       </c>
       <c r="G158" t="s">
         <v>23</v>
       </c>
       <c r="I158" t="s">
         <v>24</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158" t="s">
         <v>26</v>
       </c>
       <c r="L158" t="s">
         <v>27</v>
       </c>
       <c r="M158">
         <v>1.2</v>
       </c>
       <c r="N158">
         <v>1.2</v>
       </c>
       <c r="O158" t="s">
         <v>28</v>
       </c>
       <c r="P158" t="s">
         <v>29</v>
       </c>
       <c r="Q158">
         <v>545000.0</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" t="s">
         <v>466</v>
       </c>
       <c r="B159" t="s">
         <v>467</v>
       </c>
       <c r="D159" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E159" t="s">
         <v>468</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
       <c r="G159" t="s">
         <v>23</v>
       </c>
       <c r="I159" t="s">
         <v>24</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159" t="s">
         <v>26</v>
       </c>
       <c r="L159" t="s">
         <v>27</v>
       </c>
       <c r="M159">
         <v>1.2</v>
       </c>
       <c r="N159">
         <v>1.2</v>
       </c>
       <c r="O159" t="s">
         <v>28</v>
       </c>
       <c r="P159" t="s">
         <v>29</v>
       </c>
       <c r="Q159">
         <v>980000.0</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" t="s">
         <v>469</v>
       </c>
       <c r="B160" t="s">
         <v>470</v>
       </c>
       <c r="D160" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E160" t="s">
         <v>471</v>
       </c>
       <c r="F160" t="s">
         <v>22</v>
       </c>
       <c r="G160" t="s">
         <v>23</v>
       </c>
       <c r="I160" t="s">
         <v>24</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160" t="s">
         <v>26</v>
       </c>
       <c r="L160" t="s">
         <v>27</v>
       </c>
       <c r="M160">
         <v>1.2</v>
       </c>
@@ -9853,145 +9853,145 @@
       </c>
       <c r="M161">
         <v>1.2</v>
       </c>
       <c r="N161">
         <v>1.2</v>
       </c>
       <c r="O161" t="s">
         <v>28</v>
       </c>
       <c r="P161" t="s">
         <v>29</v>
       </c>
       <c r="Q161">
         <v>1469627.69</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" t="s">
         <v>474</v>
       </c>
       <c r="B162" t="s">
         <v>475</v>
       </c>
       <c r="D162" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E162" t="s">
         <v>476</v>
       </c>
       <c r="F162" t="s">
         <v>22</v>
       </c>
       <c r="G162" t="s">
         <v>23</v>
       </c>
       <c r="I162" t="s">
         <v>24</v>
       </c>
       <c r="J162" t="s">
         <v>25</v>
       </c>
       <c r="K162" t="s">
         <v>26</v>
       </c>
       <c r="L162" t="s">
         <v>27</v>
       </c>
       <c r="M162">
         <v>1.2</v>
       </c>
       <c r="N162">
         <v>1.2</v>
       </c>
       <c r="O162" t="s">
         <v>28</v>
       </c>
       <c r="P162" t="s">
         <v>29</v>
       </c>
       <c r="Q162">
         <v>400000.0</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" t="s">
         <v>477</v>
       </c>
       <c r="B163" t="s">
         <v>478</v>
       </c>
       <c r="D163" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E163" t="s">
         <v>479</v>
       </c>
       <c r="F163" t="s">
         <v>22</v>
       </c>
       <c r="G163" t="s">
         <v>23</v>
       </c>
       <c r="I163" t="s">
         <v>24</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163" t="s">
         <v>26</v>
       </c>
       <c r="L163" t="s">
         <v>27</v>
       </c>
       <c r="M163">
         <v>1.2</v>
       </c>
       <c r="N163">
         <v>1.2</v>
       </c>
       <c r="O163" t="s">
         <v>28</v>
       </c>
       <c r="P163" t="s">
         <v>29</v>
       </c>
       <c r="Q163">
         <v>500000.0</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" t="s">
         <v>480</v>
       </c>
       <c r="B164" t="s">
         <v>481</v>
       </c>
       <c r="D164" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E164" t="s">
         <v>482</v>
       </c>
       <c r="F164" t="s">
         <v>22</v>
       </c>
       <c r="G164" t="s">
         <v>23</v>
       </c>
       <c r="I164" t="s">
         <v>24</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164" t="s">
         <v>26</v>
       </c>
       <c r="L164" t="s">
         <v>27</v>
       </c>
       <c r="M164">
         <v>1.2</v>
       </c>
@@ -10091,51 +10091,51 @@
       </c>
       <c r="N166">
         <v>1.2</v>
       </c>
       <c r="O166" t="s">
         <v>28</v>
       </c>
       <c r="P166" t="s">
         <v>29</v>
       </c>
       <c r="Q166">
         <v>776600.0</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" t="s">
         <v>489</v>
       </c>
       <c r="B167" t="s">
         <v>490</v>
       </c>
       <c r="D167" t="s">
         <v>20</v>
       </c>
       <c r="E167" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F167" t="s">
         <v>22</v>
       </c>
       <c r="G167" t="s">
         <v>23</v>
       </c>
       <c r="I167" t="s">
         <v>24</v>
       </c>
       <c r="J167" t="s">
         <v>25</v>
       </c>
       <c r="K167" t="s">
         <v>26</v>
       </c>
       <c r="L167" t="s">
         <v>27</v>
       </c>
       <c r="M167">
         <v>1.2</v>
       </c>
       <c r="N167">
         <v>1.2</v>
       </c>
@@ -10229,51 +10229,51 @@
       </c>
       <c r="M169">
         <v>1.2</v>
       </c>
       <c r="N169">
         <v>1.2</v>
       </c>
       <c r="O169" t="s">
         <v>28</v>
       </c>
       <c r="P169" t="s">
         <v>29</v>
       </c>
       <c r="Q169">
         <v>374000.0</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" t="s">
         <v>497</v>
       </c>
       <c r="B170" t="s">
         <v>498</v>
       </c>
       <c r="D170" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E170" t="s">
         <v>499</v>
       </c>
       <c r="F170" t="s">
         <v>22</v>
       </c>
       <c r="G170" t="s">
         <v>23</v>
       </c>
       <c r="I170" t="s">
         <v>24</v>
       </c>
       <c r="J170" t="s">
         <v>25</v>
       </c>
       <c r="K170" t="s">
         <v>26</v>
       </c>
       <c r="L170" t="s">
         <v>27</v>
       </c>
       <c r="M170">
         <v>1.2</v>
       </c>
@@ -10323,145 +10323,145 @@
       </c>
       <c r="M171">
         <v>1.2</v>
       </c>
       <c r="N171">
         <v>1.2</v>
       </c>
       <c r="O171" t="s">
         <v>28</v>
       </c>
       <c r="P171" t="s">
         <v>29</v>
       </c>
       <c r="Q171">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" t="s">
         <v>503</v>
       </c>
       <c r="B172" t="s">
         <v>504</v>
       </c>
       <c r="D172" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E172" t="s">
         <v>505</v>
       </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172" t="s">
         <v>23</v>
       </c>
       <c r="I172" t="s">
         <v>24</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172" t="s">
         <v>26</v>
       </c>
       <c r="L172" t="s">
         <v>27</v>
       </c>
       <c r="M172">
         <v>1.2</v>
       </c>
       <c r="N172">
         <v>1.2</v>
       </c>
       <c r="O172" t="s">
         <v>28</v>
       </c>
       <c r="P172" t="s">
         <v>29</v>
       </c>
       <c r="Q172">
         <v>360000.0</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" t="s">
         <v>506</v>
       </c>
       <c r="B173" t="s">
         <v>507</v>
       </c>
       <c r="D173" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E173" t="s">
         <v>508</v>
       </c>
       <c r="F173" t="s">
         <v>22</v>
       </c>
       <c r="G173" t="s">
         <v>23</v>
       </c>
       <c r="I173" t="s">
         <v>24</v>
       </c>
       <c r="J173" t="s">
         <v>25</v>
       </c>
       <c r="K173" t="s">
         <v>26</v>
       </c>
       <c r="L173" t="s">
         <v>27</v>
       </c>
       <c r="M173">
         <v>1.2</v>
       </c>
       <c r="N173">
         <v>1.2</v>
       </c>
       <c r="O173" t="s">
         <v>28</v>
       </c>
       <c r="P173" t="s">
         <v>29</v>
       </c>
       <c r="Q173">
         <v>125000.0</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" t="s">
         <v>509</v>
       </c>
       <c r="B174" t="s">
         <v>510</v>
       </c>
       <c r="D174" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E174" t="s">
         <v>511</v>
       </c>
       <c r="F174" t="s">
         <v>22</v>
       </c>
       <c r="G174" t="s">
         <v>23</v>
       </c>
       <c r="I174" t="s">
         <v>24</v>
       </c>
       <c r="J174" t="s">
         <v>25</v>
       </c>
       <c r="K174" t="s">
         <v>26</v>
       </c>
       <c r="L174" t="s">
         <v>27</v>
       </c>
       <c r="M174">
         <v>1.2</v>
       </c>
@@ -10511,51 +10511,51 @@
       </c>
       <c r="M175">
         <v>1.2</v>
       </c>
       <c r="N175">
         <v>1.2</v>
       </c>
       <c r="O175" t="s">
         <v>28</v>
       </c>
       <c r="P175" t="s">
         <v>29</v>
       </c>
       <c r="Q175">
         <v>720000.0</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" t="s">
         <v>515</v>
       </c>
       <c r="B176" t="s">
         <v>516</v>
       </c>
       <c r="D176" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E176" t="s">
         <v>517</v>
       </c>
       <c r="F176" t="s">
         <v>22</v>
       </c>
       <c r="G176" t="s">
         <v>23</v>
       </c>
       <c r="I176" t="s">
         <v>24</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176" t="s">
         <v>26</v>
       </c>
       <c r="L176" t="s">
         <v>27</v>
       </c>
       <c r="M176">
         <v>1.2</v>
       </c>
@@ -10652,145 +10652,145 @@
       </c>
       <c r="M178">
         <v>1.2</v>
       </c>
       <c r="N178">
         <v>1.2</v>
       </c>
       <c r="O178" t="s">
         <v>28</v>
       </c>
       <c r="P178" t="s">
         <v>29</v>
       </c>
       <c r="Q178">
         <v>940000.0</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" t="s">
         <v>524</v>
       </c>
       <c r="B179" t="s">
         <v>525</v>
       </c>
       <c r="D179" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E179" t="s">
         <v>526</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
       <c r="G179" t="s">
         <v>23</v>
       </c>
       <c r="I179" t="s">
         <v>24</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179" t="s">
         <v>26</v>
       </c>
       <c r="L179" t="s">
         <v>27</v>
       </c>
       <c r="M179">
         <v>1.2</v>
       </c>
       <c r="N179">
         <v>1.2</v>
       </c>
       <c r="O179" t="s">
         <v>28</v>
       </c>
       <c r="P179" t="s">
         <v>29</v>
       </c>
       <c r="Q179">
         <v>835000.0</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" t="s">
         <v>527</v>
       </c>
       <c r="B180" t="s">
         <v>528</v>
       </c>
       <c r="D180" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E180" t="s">
         <v>529</v>
       </c>
       <c r="F180" t="s">
         <v>22</v>
       </c>
       <c r="G180" t="s">
         <v>23</v>
       </c>
       <c r="I180" t="s">
         <v>24</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180" t="s">
         <v>26</v>
       </c>
       <c r="L180" t="s">
         <v>27</v>
       </c>
       <c r="M180">
         <v>1.2</v>
       </c>
       <c r="N180">
         <v>1.2</v>
       </c>
       <c r="O180" t="s">
         <v>28</v>
       </c>
       <c r="P180" t="s">
         <v>29</v>
       </c>
       <c r="Q180">
         <v>494727.36</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" t="s">
         <v>530</v>
       </c>
       <c r="B181" t="s">
         <v>531</v>
       </c>
       <c r="D181" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E181" t="s">
         <v>532</v>
       </c>
       <c r="F181" t="s">
         <v>22</v>
       </c>
       <c r="G181" t="s">
         <v>23</v>
       </c>
       <c r="I181" t="s">
         <v>24</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
         <v>26</v>
       </c>
       <c r="L181" t="s">
         <v>27</v>
       </c>
       <c r="M181">
         <v>1.2</v>
       </c>
@@ -11122,98 +11122,98 @@
       </c>
       <c r="M188">
         <v>1.2</v>
       </c>
       <c r="N188">
         <v>1.2</v>
       </c>
       <c r="O188" t="s">
         <v>28</v>
       </c>
       <c r="P188" t="s">
         <v>29</v>
       </c>
       <c r="Q188">
         <v>960000.0</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" t="s">
         <v>551</v>
       </c>
       <c r="B189" t="s">
         <v>552</v>
       </c>
       <c r="D189" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E189" t="s">
         <v>553</v>
       </c>
       <c r="F189" t="s">
         <v>22</v>
       </c>
       <c r="G189" t="s">
         <v>23</v>
       </c>
       <c r="I189" t="s">
         <v>24</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
         <v>26</v>
       </c>
       <c r="L189" t="s">
         <v>27</v>
       </c>
       <c r="M189">
         <v>1.2</v>
       </c>
       <c r="N189">
         <v>1.2</v>
       </c>
       <c r="O189" t="s">
         <v>28</v>
       </c>
       <c r="P189" t="s">
         <v>29</v>
       </c>
       <c r="Q189">
         <v>135000.0</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" t="s">
         <v>554</v>
       </c>
       <c r="B190" t="s">
         <v>555</v>
       </c>
       <c r="D190" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E190" t="s">
         <v>556</v>
       </c>
       <c r="F190" t="s">
         <v>22</v>
       </c>
       <c r="G190" t="s">
         <v>23</v>
       </c>
       <c r="I190" t="s">
         <v>24</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
         <v>26</v>
       </c>
       <c r="L190" t="s">
         <v>27</v>
       </c>
       <c r="M190">
         <v>1.2</v>
       </c>
@@ -11310,192 +11310,192 @@
       </c>
       <c r="M192">
         <v>1.2</v>
       </c>
       <c r="N192">
         <v>1.2</v>
       </c>
       <c r="O192" t="s">
         <v>28</v>
       </c>
       <c r="P192" t="s">
         <v>29</v>
       </c>
       <c r="Q192">
         <v>649533.0</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" t="s">
         <v>563</v>
       </c>
       <c r="B193" t="s">
         <v>564</v>
       </c>
       <c r="D193" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E193" t="s">
         <v>565</v>
       </c>
       <c r="F193" t="s">
         <v>22</v>
       </c>
       <c r="G193" t="s">
         <v>23</v>
       </c>
       <c r="I193" t="s">
         <v>24</v>
       </c>
       <c r="J193" t="s">
         <v>25</v>
       </c>
       <c r="K193" t="s">
         <v>26</v>
       </c>
       <c r="L193" t="s">
         <v>27</v>
       </c>
       <c r="M193">
         <v>1.2</v>
       </c>
       <c r="N193">
         <v>1.2</v>
       </c>
       <c r="O193" t="s">
         <v>28</v>
       </c>
       <c r="P193" t="s">
         <v>29</v>
       </c>
       <c r="Q193">
         <v>243060.0</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" t="s">
         <v>566</v>
       </c>
       <c r="B194" t="s">
         <v>567</v>
       </c>
       <c r="D194" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E194" t="s">
         <v>568</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
       <c r="G194" t="s">
         <v>23</v>
       </c>
       <c r="I194" t="s">
         <v>24</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194" t="s">
         <v>26</v>
       </c>
       <c r="L194" t="s">
         <v>27</v>
       </c>
       <c r="M194">
         <v>1.2</v>
       </c>
       <c r="N194">
         <v>1.2</v>
       </c>
       <c r="O194" t="s">
         <v>28</v>
       </c>
       <c r="P194" t="s">
         <v>29</v>
       </c>
       <c r="Q194">
         <v>616000.0</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" t="s">
         <v>569</v>
       </c>
       <c r="B195" t="s">
         <v>570</v>
       </c>
       <c r="D195" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E195" t="s">
         <v>571</v>
       </c>
       <c r="F195" t="s">
         <v>22</v>
       </c>
       <c r="G195" t="s">
         <v>23</v>
       </c>
       <c r="I195" t="s">
         <v>24</v>
       </c>
       <c r="J195" t="s">
         <v>25</v>
       </c>
       <c r="K195" t="s">
         <v>26</v>
       </c>
       <c r="L195" t="s">
         <v>27</v>
       </c>
       <c r="M195">
         <v>1.2</v>
       </c>
       <c r="N195">
         <v>1.2</v>
       </c>
       <c r="O195" t="s">
         <v>28</v>
       </c>
       <c r="P195" t="s">
         <v>29</v>
       </c>
       <c r="Q195">
         <v>388188.0</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" t="s">
         <v>572</v>
       </c>
       <c r="B196" t="s">
         <v>573</v>
       </c>
       <c r="D196" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E196" t="s">
         <v>574</v>
       </c>
       <c r="F196" t="s">
         <v>22</v>
       </c>
       <c r="G196" t="s">
         <v>23</v>
       </c>
       <c r="I196" t="s">
         <v>24</v>
       </c>
       <c r="J196" t="s">
         <v>25</v>
       </c>
       <c r="K196" t="s">
         <v>26</v>
       </c>
       <c r="L196" t="s">
         <v>27</v>
       </c>
       <c r="M196">
         <v>1.2</v>
       </c>
@@ -11639,98 +11639,98 @@
       </c>
       <c r="M199">
         <v>1.2</v>
       </c>
       <c r="N199">
         <v>1.2</v>
       </c>
       <c r="O199" t="s">
         <v>28</v>
       </c>
       <c r="P199" t="s">
         <v>29</v>
       </c>
       <c r="Q199">
         <v>618490.0</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" t="s">
         <v>584</v>
       </c>
       <c r="B200" t="s">
         <v>585</v>
       </c>
       <c r="D200" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E200" t="s">
         <v>586</v>
       </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200" t="s">
         <v>23</v>
       </c>
       <c r="I200" t="s">
         <v>24</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200" t="s">
         <v>26</v>
       </c>
       <c r="L200" t="s">
         <v>27</v>
       </c>
       <c r="M200">
         <v>1.2</v>
       </c>
       <c r="N200">
         <v>1.2</v>
       </c>
       <c r="O200" t="s">
         <v>28</v>
       </c>
       <c r="P200" t="s">
         <v>29</v>
       </c>
       <c r="Q200">
         <v>280100.0</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" t="s">
         <v>587</v>
       </c>
       <c r="B201" t="s">
         <v>588</v>
       </c>
       <c r="D201" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E201" t="s">
         <v>589</v>
       </c>
       <c r="F201" t="s">
         <v>22</v>
       </c>
       <c r="G201" t="s">
         <v>23</v>
       </c>
       <c r="I201" t="s">
         <v>24</v>
       </c>
       <c r="J201" t="s">
         <v>25</v>
       </c>
       <c r="K201" t="s">
         <v>26</v>
       </c>
       <c r="L201" t="s">
         <v>27</v>
       </c>
       <c r="M201">
         <v>1.2</v>
       </c>
@@ -11780,51 +11780,51 @@
       </c>
       <c r="M202">
         <v>1.2</v>
       </c>
       <c r="N202">
         <v>1.2</v>
       </c>
       <c r="O202" t="s">
         <v>28</v>
       </c>
       <c r="P202" t="s">
         <v>29</v>
       </c>
       <c r="Q202">
         <v>2585875.69</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" t="s">
         <v>593</v>
       </c>
       <c r="B203" t="s">
         <v>594</v>
       </c>
       <c r="D203" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E203" t="s">
         <v>595</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203" t="s">
         <v>23</v>
       </c>
       <c r="I203" t="s">
         <v>24</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
         <v>26</v>
       </c>
       <c r="L203" t="s">
         <v>27</v>
       </c>
       <c r="M203">
         <v>1.2</v>
       </c>
@@ -11921,51 +11921,51 @@
       </c>
       <c r="M205">
         <v>1.2</v>
       </c>
       <c r="N205">
         <v>1.2</v>
       </c>
       <c r="O205" t="s">
         <v>28</v>
       </c>
       <c r="P205" t="s">
         <v>29</v>
       </c>
       <c r="Q205">
         <v>1910000.0</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" t="s">
         <v>602</v>
       </c>
       <c r="B206" t="s">
         <v>603</v>
       </c>
       <c r="D206" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E206" t="s">
         <v>604</v>
       </c>
       <c r="F206" t="s">
         <v>22</v>
       </c>
       <c r="G206" t="s">
         <v>23</v>
       </c>
       <c r="I206" t="s">
         <v>24</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
         <v>26</v>
       </c>
       <c r="L206" t="s">
         <v>27</v>
       </c>
       <c r="M206">
         <v>1.2</v>
       </c>
@@ -12062,51 +12062,51 @@
       </c>
       <c r="M208">
         <v>1.2</v>
       </c>
       <c r="N208">
         <v>1.2</v>
       </c>
       <c r="O208" t="s">
         <v>28</v>
       </c>
       <c r="P208" t="s">
         <v>29</v>
       </c>
       <c r="Q208">
         <v>590000.0</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" t="s">
         <v>610</v>
       </c>
       <c r="B209" t="s">
         <v>611</v>
       </c>
       <c r="D209" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E209" t="s">
         <v>612</v>
       </c>
       <c r="F209" t="s">
         <v>22</v>
       </c>
       <c r="G209" t="s">
         <v>23</v>
       </c>
       <c r="I209" t="s">
         <v>24</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209" t="s">
         <v>26</v>
       </c>
       <c r="L209" t="s">
         <v>27</v>
       </c>
       <c r="M209">
         <v>1.2</v>
       </c>
@@ -12203,192 +12203,192 @@
       </c>
       <c r="M211">
         <v>1.2</v>
       </c>
       <c r="N211">
         <v>1.2</v>
       </c>
       <c r="O211" t="s">
         <v>28</v>
       </c>
       <c r="P211" t="s">
         <v>29</v>
       </c>
       <c r="Q211">
         <v>607200.0</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212" t="s">
         <v>619</v>
       </c>
       <c r="B212" t="s">
         <v>620</v>
       </c>
       <c r="D212" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E212" t="s">
         <v>621</v>
       </c>
       <c r="F212" t="s">
         <v>22</v>
       </c>
       <c r="G212" t="s">
         <v>23</v>
       </c>
       <c r="I212" t="s">
         <v>24</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212" t="s">
         <v>26</v>
       </c>
       <c r="L212" t="s">
         <v>27</v>
       </c>
       <c r="M212">
         <v>1.2</v>
       </c>
       <c r="N212">
         <v>1.2</v>
       </c>
       <c r="O212" t="s">
         <v>28</v>
       </c>
       <c r="P212" t="s">
         <v>29</v>
       </c>
       <c r="Q212">
         <v>276909.2</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" t="s">
         <v>622</v>
       </c>
       <c r="B213" t="s">
         <v>623</v>
       </c>
       <c r="D213" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E213" t="s">
         <v>624</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
       <c r="G213" t="s">
         <v>23</v>
       </c>
       <c r="I213" t="s">
         <v>24</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213" t="s">
         <v>26</v>
       </c>
       <c r="L213" t="s">
         <v>27</v>
       </c>
       <c r="M213">
         <v>1.2</v>
       </c>
       <c r="N213">
         <v>1.2</v>
       </c>
       <c r="O213" t="s">
         <v>28</v>
       </c>
       <c r="P213" t="s">
         <v>29</v>
       </c>
       <c r="Q213">
         <v>120000.0</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" t="s">
         <v>625</v>
       </c>
       <c r="B214" t="s">
         <v>626</v>
       </c>
       <c r="D214" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E214" t="s">
         <v>627</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214" t="s">
         <v>23</v>
       </c>
       <c r="I214" t="s">
         <v>24</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214" t="s">
         <v>26</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214">
         <v>1.2</v>
       </c>
       <c r="N214">
         <v>1.2</v>
       </c>
       <c r="O214" t="s">
         <v>28</v>
       </c>
       <c r="P214" t="s">
         <v>29</v>
       </c>
       <c r="Q214">
         <v>163000.0</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" t="s">
         <v>628</v>
       </c>
       <c r="B215" t="s">
         <v>629</v>
       </c>
       <c r="D215" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="E215" t="s">
         <v>630</v>
       </c>
       <c r="F215" t="s">
         <v>22</v>
       </c>
       <c r="G215" t="s">
         <v>23</v>
       </c>
       <c r="I215" t="s">
         <v>24</v>
       </c>
       <c r="J215" t="s">
         <v>25</v>
       </c>
       <c r="K215" t="s">
         <v>26</v>
       </c>
       <c r="L215" t="s">
         <v>27</v>
       </c>
       <c r="M215">
         <v>1.2</v>
       </c>