--- v0 (2026-04-30)
+++ v1 (2026-05-09)
@@ -101,51 +101,51 @@
   <si>
     <t>CISERANO</t>
   </si>
   <si>
     <t>3.1 Scuola</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO DELLISTRUZIONE E MERITO</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M4C1I1.2 Piano di estensione del tempo pieno</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>18/04/2026</t>
   </si>
   <si>
     <t>I77G24000120006</t>
   </si>
   <si>
     <t>CASSANO DADDA</t>
   </si>
   <si>
     <t>D88H24001420006</t>
   </si>
   <si>
     <t>GIUSSAGO</t>
   </si>
   <si>
     <t>G15E24000320006</t>
   </si>
   <si>
     <t>PNRR39 INV560 M4C1INV1.2 Scuola dIn</t>
   </si>
   <si>
     <t>PAVIA</t>
   </si>
   <si>
     <t>C37G24000220006</t>
   </si>
@@ -8396,51 +8396,51 @@
       </c>
       <c r="M130">
         <v>1.2</v>
       </c>
       <c r="N130">
         <v>1.2</v>
       </c>
       <c r="O130" t="s">
         <v>28</v>
       </c>
       <c r="P130" t="s">
         <v>29</v>
       </c>
       <c r="Q130">
         <v>750000.0</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" t="s">
         <v>384</v>
       </c>
       <c r="B131" t="s">
         <v>385</v>
       </c>
       <c r="D131" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="E131" t="s">
         <v>386</v>
       </c>
       <c r="F131" t="s">
         <v>22</v>
       </c>
       <c r="G131" t="s">
         <v>23</v>
       </c>
       <c r="I131" t="s">
         <v>24</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
         <v>26</v>
       </c>
       <c r="L131" t="s">
         <v>27</v>
       </c>
       <c r="M131">
         <v>1.2</v>
       </c>
@@ -9712,51 +9712,51 @@
       </c>
       <c r="M158">
         <v>1.2</v>
       </c>
       <c r="N158">
         <v>1.2</v>
       </c>
       <c r="O158" t="s">
         <v>28</v>
       </c>
       <c r="P158" t="s">
         <v>29</v>
       </c>
       <c r="Q158">
         <v>545000.0</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" t="s">
         <v>466</v>
       </c>
       <c r="B159" t="s">
         <v>467</v>
       </c>
       <c r="D159" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="E159" t="s">
         <v>468</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
       <c r="G159" t="s">
         <v>23</v>
       </c>
       <c r="I159" t="s">
         <v>24</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159" t="s">
         <v>26</v>
       </c>
       <c r="L159" t="s">
         <v>27</v>
       </c>
       <c r="M159">
         <v>1.2</v>
       </c>
@@ -10323,51 +10323,51 @@
       </c>
       <c r="M171">
         <v>1.2</v>
       </c>
       <c r="N171">
         <v>1.2</v>
       </c>
       <c r="O171" t="s">
         <v>28</v>
       </c>
       <c r="P171" t="s">
         <v>29</v>
       </c>
       <c r="Q171">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" t="s">
         <v>503</v>
       </c>
       <c r="B172" t="s">
         <v>504</v>
       </c>
       <c r="D172" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="E172" t="s">
         <v>505</v>
       </c>
       <c r="F172" t="s">
         <v>22</v>
       </c>
       <c r="G172" t="s">
         <v>23</v>
       </c>
       <c r="I172" t="s">
         <v>24</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172" t="s">
         <v>26</v>
       </c>
       <c r="L172" t="s">
         <v>27</v>
       </c>
       <c r="M172">
         <v>1.2</v>
       </c>
@@ -11122,51 +11122,51 @@
       </c>
       <c r="M188">
         <v>1.2</v>
       </c>
       <c r="N188">
         <v>1.2</v>
       </c>
       <c r="O188" t="s">
         <v>28</v>
       </c>
       <c r="P188" t="s">
         <v>29</v>
       </c>
       <c r="Q188">
         <v>960000.0</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" t="s">
         <v>551</v>
       </c>
       <c r="B189" t="s">
         <v>552</v>
       </c>
       <c r="D189" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="E189" t="s">
         <v>553</v>
       </c>
       <c r="F189" t="s">
         <v>22</v>
       </c>
       <c r="G189" t="s">
         <v>23</v>
       </c>
       <c r="I189" t="s">
         <v>24</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
         <v>26</v>
       </c>
       <c r="L189" t="s">
         <v>27</v>
       </c>
       <c r="M189">
         <v>1.2</v>
       </c>
@@ -11921,51 +11921,51 @@
       </c>
       <c r="M205">
         <v>1.2</v>
       </c>
       <c r="N205">
         <v>1.2</v>
       </c>
       <c r="O205" t="s">
         <v>28</v>
       </c>
       <c r="P205" t="s">
         <v>29</v>
       </c>
       <c r="Q205">
         <v>1910000.0</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" t="s">
         <v>602</v>
       </c>
       <c r="B206" t="s">
         <v>603</v>
       </c>
       <c r="D206" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="E206" t="s">
         <v>604</v>
       </c>
       <c r="F206" t="s">
         <v>22</v>
       </c>
       <c r="G206" t="s">
         <v>23</v>
       </c>
       <c r="I206" t="s">
         <v>24</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
         <v>26</v>
       </c>
       <c r="L206" t="s">
         <v>27</v>
       </c>
       <c r="M206">
         <v>1.2</v>
       </c>
@@ -12297,51 +12297,51 @@
       </c>
       <c r="M213">
         <v>1.2</v>
       </c>
       <c r="N213">
         <v>1.2</v>
       </c>
       <c r="O213" t="s">
         <v>28</v>
       </c>
       <c r="P213" t="s">
         <v>29</v>
       </c>
       <c r="Q213">
         <v>120000.0</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" t="s">
         <v>625</v>
       </c>
       <c r="B214" t="s">
         <v>626</v>
       </c>
       <c r="D214" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="E214" t="s">
         <v>627</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214" t="s">
         <v>23</v>
       </c>
       <c r="I214" t="s">
         <v>24</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214" t="s">
         <v>26</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214">
         <v>1.2</v>
       </c>