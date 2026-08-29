--- v0 (2026-05-15)
+++ v1 (2026-08-29)
@@ -101,132 +101,132 @@
   <si>
     <t>GALLARATE</t>
   </si>
   <si>
     <t>3.1 Scuola</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO DELLISTRUZIONE E MERITO</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M4C1I1.3 Potenziamento infrastrutture per lo sport a scuola</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>D92B22000030002</t>
   </si>
   <si>
     <t>ADEGUAMENTO IMPIANTISTICO PALESTRA E LOCALI CALDAIA SCUOLA SECONDARIA DI PRIMO GRADO VIA GIOVANNI XXIII N 33</t>
   </si>
   <si>
     <t>PESCATE</t>
   </si>
   <si>
     <t>J43D22000130006</t>
   </si>
   <si>
     <t>RISTRUTTURAZIONE PALESTRA SCOLASTICA COMUNALE CON MIGLIORAMENTO SISMICO RIQUALIFICAZIONE ENERGETICA E MIGLIORAMENTO ACCESSI</t>
   </si>
   <si>
+    <t>ANNICCO</t>
+  </si>
+  <si>
+    <t>E59I22000090006</t>
+  </si>
+  <si>
+    <t>RIQUALIFICAZIONE IMPIANTO RISCALDAMENTORAFFREDDAMENTO VERIFICA SISMICA E MESSA IN SICUREZZA DELLA COPERTURA DELLA PALESTRA COMUN</t>
+  </si>
+  <si>
+    <t>CAPO DI PONTE</t>
+  </si>
+  <si>
+    <t>B19I22000040006</t>
+  </si>
+  <si>
+    <t>IIS FIOCCHI IN LECCO RIQUALIFICAZIONE ARCHITETTONICA FUNZIONALE E MESSA IN SICUREZZA PALESTRA E SPAZI ACCESSORI</t>
+  </si>
+  <si>
+    <t>LECCO</t>
+  </si>
+  <si>
+    <t>E91B22001200006</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI REALIZZAZIONE NUOVA PALESTRA SCUOLA PRIMARIA G RODARI VIA CAMPAGNOLA</t>
+  </si>
+  <si>
+    <t>OLGINATE</t>
+  </si>
+  <si>
+    <t>D41B22000480006</t>
+  </si>
+  <si>
+    <t>LAVORI DI REALIZZAZIONE DI UNA NUOVA PALESTRA SCOLASTICA A SAN BENDETTO PO</t>
+  </si>
+  <si>
+    <t>SAN BENEDETTO PO</t>
+  </si>
+  <si>
+    <t>J65F22000240006</t>
+  </si>
+  <si>
+    <t>RIQUALIFICAZIONE FUNZIONALE CAMPI GIOCO ESTERNI DELLISIS L GEYMONAT TRADATE</t>
+  </si>
+  <si>
+    <t>TRADATE</t>
+  </si>
+  <si>
+    <t>H95F22000110006</t>
+  </si>
+  <si>
+    <t>RIQUALIFICAZIONE ARCHITETTONICA E FUNZIONALE CON ADEGUAMENTO IMPIANTISTICO E MESSA IN SICUREZZA DELLA PALESTRA SCOLASTICA DI VIA</t>
+  </si>
+  <si>
+    <t>MORBEGNO</t>
+  </si>
+  <si>
+    <t>H85F22000270006</t>
+  </si>
+  <si>
+    <t>INTERVENTO DI RIQUALIFICAZIONE ARCHITETTONICA E FUNZIONALE DELLA PALESTRA SCOLASTICA DEL PLESSO SCOLASTICO CON SCUOLA PRIMARIA D</t>
+  </si>
+  <si>
     <t>In Corso</t>
-  </si>
-[...61 lines deleted...]
-    <t>INTERVENTO DI RIQUALIFICAZIONE ARCHITETTONICA E FUNZIONALE DELLA PALESTRA SCOLASTICA DEL PLESSO SCOLASTICO CON SCUOLA PRIMARIA D</t>
   </si>
   <si>
     <t>DELEBIO</t>
   </si>
   <si>
     <t>I85F22000490006</t>
   </si>
   <si>
     <t>RIQUALIFICAZIONE ARCHITETTONICA E FUNZIONALE CON ADEGUAMENTO IMPIANTISTICO E MESSA IN SICUREZZA DELLA PALESTRA SCOLASTICA ANNESS</t>
   </si>
   <si>
     <t>MISSAGLIA</t>
   </si>
   <si>
     <t>D99I22000000006</t>
   </si>
   <si>
     <t>RIQUALIFICIAZIONE ARCHITETTONICA ED ENERGETICA E MESSA IN SICUREZZA ANTISISMICA DELLA PALESTRA SCUOLA PRIMARIA</t>
   </si>
   <si>
     <t>COLLEBEATO</t>
   </si>
   <si>
     <t>I45F21001440006</t>
   </si>
@@ -915,380 +915,380 @@
       </c>
       <c r="M3">
         <v>1.3</v>
       </c>
       <c r="N3">
         <v>1.3</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3">
         <v>265000.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>1.3</v>
       </c>
       <c r="N4">
         <v>1.3</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4">
         <v>832000.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" t="s">
         <v>37</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>1.3</v>
       </c>
       <c r="N5">
         <v>1.3</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5">
         <v>325000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>1.3</v>
       </c>
       <c r="N6">
         <v>1.3</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="P6" t="s">
         <v>29</v>
       </c>
       <c r="Q6">
         <v>1276547.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>1.3</v>
       </c>
       <c r="N7">
         <v>1.3</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
         <v>855000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" t="s">
         <v>46</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>1.3</v>
       </c>
       <c r="N8">
         <v>1.3</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8" t="s">
         <v>29</v>
       </c>
       <c r="Q8">
         <v>2140000.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>1.3</v>
       </c>
       <c r="N9">
         <v>1.3</v>
       </c>
       <c r="O9" t="s">
         <v>28</v>
       </c>
       <c r="P9" t="s">
         <v>29</v>
       </c>
       <c r="Q9">
         <v>254000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>1.3</v>
       </c>
       <c r="N10">
         <v>1.3</v>
       </c>
       <c r="O10" t="s">
         <v>28</v>
       </c>
       <c r="P10" t="s">
         <v>29</v>
       </c>
       <c r="Q10">
         <v>580000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
         <v>55</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E11" t="s">
         <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>24</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>1.3</v>
       </c>
@@ -1432,145 +1432,145 @@
       </c>
       <c r="M14">
         <v>1.3</v>
       </c>
       <c r="N14">
         <v>1.3</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14" t="s">
         <v>29</v>
       </c>
       <c r="Q14">
         <v>349004.8</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>69</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>1.3</v>
       </c>
       <c r="N15">
         <v>1.3</v>
       </c>
       <c r="O15" t="s">
         <v>28</v>
       </c>
       <c r="P15" t="s">
         <v>29</v>
       </c>
       <c r="Q15">
         <v>756000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>71</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E16" t="s">
         <v>72</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>24</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>1.3</v>
       </c>
       <c r="N16">
         <v>1.3</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16" t="s">
         <v>29</v>
       </c>
       <c r="Q16">
         <v>1106000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>73</v>
       </c>
       <c r="B17" t="s">
         <v>74</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E17" t="s">
         <v>75</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>1.3</v>
       </c>
@@ -1620,98 +1620,98 @@
       </c>
       <c r="M18">
         <v>1.3</v>
       </c>
       <c r="N18">
         <v>1.3</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18" t="s">
         <v>29</v>
       </c>
       <c r="Q18">
         <v>375000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>81</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>1.3</v>
       </c>
       <c r="N19">
         <v>1.3</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19" t="s">
         <v>29</v>
       </c>
       <c r="Q19">
         <v>1620000.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>82</v>
       </c>
       <c r="B20" t="s">
         <v>83</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E20" t="s">
         <v>84</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>1.3</v>
       </c>
@@ -1808,192 +1808,192 @@
       </c>
       <c r="M22">
         <v>1.3</v>
       </c>
       <c r="N22">
         <v>1.3</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
         <v>29</v>
       </c>
       <c r="Q22">
         <v>327513.8</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="D23" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E23" t="s">
         <v>92</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>1.3</v>
       </c>
       <c r="N23">
         <v>1.3</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23" t="s">
         <v>29</v>
       </c>
       <c r="Q23">
         <v>1255500.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>93</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="D24" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>95</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>1.3</v>
       </c>
       <c r="N24">
         <v>1.3</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
         <v>208558.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="D25" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>98</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>1.3</v>
       </c>
       <c r="N25">
         <v>1.3</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25" t="s">
         <v>29</v>
       </c>
       <c r="Q25">
         <v>888770.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>99</v>
       </c>
       <c r="B26" t="s">
         <v>100</v>
       </c>
       <c r="D26" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E26" t="s">
         <v>101</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>1.3</v>
       </c>
@@ -2043,51 +2043,51 @@
       </c>
       <c r="M27">
         <v>1.3</v>
       </c>
       <c r="N27">
         <v>1.3</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27" t="s">
         <v>29</v>
       </c>
       <c r="Q27">
         <v>212000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>105</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="D28" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E28" t="s">
         <v>107</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>1.3</v>
       </c>
@@ -2137,192 +2137,192 @@
       </c>
       <c r="M29">
         <v>1.3</v>
       </c>
       <c r="N29">
         <v>1.3</v>
       </c>
       <c r="O29" t="s">
         <v>28</v>
       </c>
       <c r="P29" t="s">
         <v>29</v>
       </c>
       <c r="Q29">
         <v>184000.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>111</v>
       </c>
       <c r="B30" t="s">
         <v>112</v>
       </c>
       <c r="D30" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E30" t="s">
         <v>113</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>1.3</v>
       </c>
       <c r="N30">
         <v>1.3</v>
       </c>
       <c r="O30" t="s">
         <v>28</v>
       </c>
       <c r="P30" t="s">
         <v>29</v>
       </c>
       <c r="Q30">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>114</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="D31" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E31" t="s">
         <v>89</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
         <v>24</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>1.3</v>
       </c>
       <c r="N31">
         <v>1.3</v>
       </c>
       <c r="O31" t="s">
         <v>28</v>
       </c>
       <c r="P31" t="s">
         <v>29</v>
       </c>
       <c r="Q31">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>116</v>
       </c>
       <c r="B32" t="s">
         <v>117</v>
       </c>
       <c r="D32" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E32" t="s">
         <v>118</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
         <v>1.3</v>
       </c>
       <c r="N32">
         <v>1.3</v>
       </c>
       <c r="O32" t="s">
         <v>28</v>
       </c>
       <c r="P32" t="s">
         <v>29</v>
       </c>
       <c r="Q32">
         <v>760000.0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>119</v>
       </c>
       <c r="B33" t="s">
         <v>120</v>
       </c>
       <c r="D33" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>121</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>1.3</v>
       </c>
@@ -2372,98 +2372,98 @@
       </c>
       <c r="M34">
         <v>1.3</v>
       </c>
       <c r="N34">
         <v>1.3</v>
       </c>
       <c r="O34" t="s">
         <v>28</v>
       </c>
       <c r="P34" t="s">
         <v>29</v>
       </c>
       <c r="Q34">
         <v>643400.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>125</v>
       </c>
       <c r="B35" t="s">
         <v>126</v>
       </c>
       <c r="D35" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E35" t="s">
         <v>127</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>1.3</v>
       </c>
       <c r="N35">
         <v>1.3</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
         <v>4200000.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>128</v>
       </c>
       <c r="B36" t="s">
         <v>129</v>
       </c>
       <c r="D36" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E36" t="s">
         <v>32</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>1.3</v>
       </c>