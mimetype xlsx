--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -101,51 +101,51 @@
   <si>
     <t>GALLARATE</t>
   </si>
   <si>
     <t>3.1 Scuola</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO DELLISTRUZIONE E MERITO</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M4C1I1.3 Potenziamento infrastrutture per lo sport a scuola</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>D92B22000030002</t>
   </si>
   <si>
     <t>ADEGUAMENTO IMPIANTISTICO PALESTRA E LOCALI CALDAIA SCUOLA SECONDARIA DI PRIMO GRADO VIA GIOVANNI XXIII N 33</t>
   </si>
   <si>
     <t>PESCATE</t>
   </si>
   <si>
     <t>J43D22000130006</t>
   </si>
   <si>
     <t>RISTRUTTURAZIONE PALESTRA SCOLASTICA COMUNALE CON MIGLIORAMENTO SISMICO RIQUALIFICAZIONE ENERGETICA E MIGLIORAMENTO ACCESSI</t>
   </si>
   <si>
     <t>In Corso</t>
   </si>
   <si>
     <t>ANNICCO</t>
   </si>
   <si>
     <t>E59I22000090006</t>
   </si>
@@ -1103,51 +1103,51 @@
       </c>
       <c r="M7">
         <v>1.3</v>
       </c>
       <c r="N7">
         <v>1.3</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
         <v>855000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>1.3</v>
       </c>
@@ -1620,51 +1620,51 @@
       </c>
       <c r="M18">
         <v>1.3</v>
       </c>
       <c r="N18">
         <v>1.3</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18" t="s">
         <v>29</v>
       </c>
       <c r="Q18">
         <v>375000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>81</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>1.3</v>
       </c>