--- v0 (2026-05-06)
+++ v1 (2026-06-24)
@@ -101,51 +101,51 @@
   <si>
     <t>VARESE</t>
   </si>
   <si>
     <t>3.3 Sistema universitario</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Min dellUniversita e della Ricerca</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M4C1I1.7 Borse di studio per laccesso alluniversita</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>G41I25000540006</t>
   </si>
   <si>
     <t>Humanitas University - HUNIMED - Borse d</t>
   </si>
   <si>
     <t>PIEVE EMANUELE</t>
   </si>
   <si>
     <t>F41I25000960006</t>
   </si>
   <si>
     <t>Adiuva S.R.L. - Borse di Studio 2025/202</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>C61I25000910006</t>
   </si>
   <si>
     <t>Fondazione UniverMantova - Borse di Stud</t>
   </si>