--- v0 (2026-06-09)
+++ v1 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -107,57 +107,60 @@
   <si>
     <t>Fascia A</t>
   </si>
   <si>
     <t>DG Presidenza</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>PCM - DIPARTIM. TRASFORMAZIONE DIGITALE</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>1.3.1</t>
   </si>
   <si>
     <t>M1C1I1.3.1 Piattaforma Digitale Nazionale Dati</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>E51F23000520006</t>
   </si>
   <si>
     <t>1.3.1r_lombarregione lombardia</t>
+  </si>
+  <si>
+    <t>Concluso</t>
   </si>
   <si>
     <t>Regione Lombardia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -586,54 +589,54 @@
       </c>
       <c r="M2">
         <v>1.3</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2">
         <v>1186938.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3">
         <v>1.3</v>
       </c>