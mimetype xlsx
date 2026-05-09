--- v0 (2026-05-04)
+++ v1 (2026-05-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="863">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="852">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -101,51 +101,51 @@
   <si>
     <t>CANTU</t>
   </si>
   <si>
     <t>3.1 Scuola</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>MINISTERO DELLISTRUZIONE E MERITO</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M4C1I3.3 Piano di messa in sicurezza e riqualificazione delledilizia scolastica</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>18/04/2026</t>
   </si>
   <si>
     <t>G62E20000110004</t>
   </si>
   <si>
     <t>SEDE DEL LICEO SCIENTIFICO BELFIORE DI VIA TIONE 2 A MANTOVA ADEGUAMENTO SISMICO E RIQUALIFICAZIONE ENERGETICA STRALCIO 2</t>
   </si>
   <si>
     <t>MANTOVA</t>
   </si>
   <si>
     <t>C72E20000030001</t>
   </si>
   <si>
     <t>LAVORI DI RIQUALIFICAZIONE DEI LABORATORI DIDATTICI DELLISTITUTO TECNICO INDUSTRIALE E MATTEI DI SONDRIO 1 LOTTO FUNZIONALE</t>
   </si>
   <si>
     <t>Concluso</t>
   </si>
   <si>
     <t>SONDRIO</t>
   </si>
   <si>
     <t>J59I19000130006</t>
   </si>
@@ -1628,65 +1628,50 @@
   <si>
     <t>MIGLIORAMENTO SISMICO DELLA SCUOLA SECONDARIA DI PRIMO GRADO E DELLANNESSA PALESTRA II STRALCIO PALESTRA</t>
   </si>
   <si>
     <t>SUSTINENTE</t>
   </si>
   <si>
     <t>I85E22000850001</t>
   </si>
   <si>
     <t>SCUOLA PRIMARIA ADEGUAMENTO SISMICO</t>
   </si>
   <si>
     <t>LURAGO DERBA</t>
   </si>
   <si>
     <t>F35E22000030001</t>
   </si>
   <si>
     <t>INTERVENTO DI ADEGUAMENTOMIGLIORAMENTO SISIMICO SCUOLA SECONDARIA DI I GRADO</t>
   </si>
   <si>
     <t>VERDELLO</t>
   </si>
   <si>
-    <t>B66F23000030003</t>
-[...13 lines deleted...]
-  <si>
     <t>G94E22000000001</t>
   </si>
   <si>
     <t>ADEGUAMENTO SISMICO E RESISTENZA AL FUOCO DELLE STRUTTURE DEL FABBRICATO DIPROPRIETA COMUNALE ADIBITO A SEDE DELLA SCUOLA</t>
   </si>
   <si>
     <t>BRENNA</t>
   </si>
   <si>
     <t>H84D23000090006</t>
   </si>
   <si>
     <t>EFFICIENTAMENTO ENERGETICO SCUOLA PRIMARIA ALDO MORO</t>
   </si>
   <si>
     <t>VAREDO</t>
   </si>
   <si>
     <t>H84D23000140006</t>
   </si>
   <si>
     <t>EFFICIENTAMENTO ENERGETICO SCUOLA PRIMARIA KENNEDY</t>
   </si>
   <si>
     <t>H74D21000040001</t>
@@ -2192,59 +2177,50 @@
   <si>
     <t>G51B22000000006</t>
   </si>
   <si>
     <t>EDIFICI SCOLASTICI EX L 2396 GREGGIATI DI OSTIGLIA MN REALIZZAZIONE NUOVA PALESTRA</t>
   </si>
   <si>
     <t>OSTIGLIA</t>
   </si>
   <si>
     <t>E95E22000030006</t>
   </si>
   <si>
     <t>ISS BETTY AMBIVERI DI PRESEZZO NUOVA PALESTRA</t>
   </si>
   <si>
     <t>I71B22000310006</t>
   </si>
   <si>
     <t>REALIZZAZIONE NUOVA PALESTRA PRESSO IL LICEO GIORDANO BRUNO SUCCURSALE DI VIA PAPA GIOVANNI XXIII N 110 CASSANO DADDA MILANO CUP</t>
   </si>
   <si>
     <t>CASSANO DADDA</t>
   </si>
   <si>
-    <t>J18B18000760001</t>
-[...7 lines deleted...]
-  <si>
     <t>I88B20000240001</t>
   </si>
   <si>
     <t>LAVORI DI MANUTENZIONE STRAORDINARIA DELLE COPERTURE E DEI BLOCCHI BAGNI DELLE PALESTRE DELLIIS MAGGIOLINI DI PARABIAGO MI</t>
   </si>
   <si>
     <t>PARABIAGO</t>
   </si>
   <si>
     <t>I48B20000200001</t>
   </si>
   <si>
     <t>LAVORI DI MANUTENZIONE STRAORDINARIA PER IL RECUPERO FUNZIONALE DEL LABORATORIO DI ELETTRONICA DA TRASFORMARE IN AULE IL RIFACIM</t>
   </si>
   <si>
     <t>I57J20000000001</t>
   </si>
   <si>
     <t>INTERVENTI DI MANUTENZIONE STRAORDINARIA SUGLI EDIFICI SCOLASTICI DI COMPETENZA DI CITTA METROPOLITANA DI MILANO DA AFFIDARE MED</t>
   </si>
   <si>
     <t>I38B20000120001</t>
   </si>
   <si>
     <t>LAVORI DI MANUTENZIONE STRAORDINARIA PER IL RECUPERO FUNZIONALE DELLA PALESTRA ATTUALMENTE DESTINATA A MAGAZZINO DA RIQUALIFICAR</t>
@@ -2565,59 +2541,50 @@
     <t>C15E23000030001</t>
   </si>
   <si>
     <t>Adeguamento sismico ed efficientamento energetico palestra scolastica</t>
   </si>
   <si>
     <t>CASTELLUCCHIO</t>
   </si>
   <si>
     <t>D21D18000660006</t>
   </si>
   <si>
     <t>Adeguamento sismico ed efficientamento energetico della scuola di prima infanzia andersen di via pisa</t>
   </si>
   <si>
     <t>COLOGNO MONZESE</t>
   </si>
   <si>
     <t>D98B19000090006</t>
   </si>
   <si>
     <t>Manutenzione straordinaria per interventi di adeguamento sismico della scuola primaria e palestra di collebeato</t>
   </si>
   <si>
     <t>COLLEBEATO</t>
-  </si>
-[...7 lines deleted...]
-    <t>MISINTO</t>
   </si>
   <si>
     <t>H44D21000140002</t>
   </si>
   <si>
     <t>Riqualificazione sismica ed energetica polo scolastico</t>
   </si>
   <si>
     <t>POZZOLENGO</t>
   </si>
   <si>
     <t>C43H19000370005</t>
   </si>
   <si>
     <t>SCUOLA PRIMARIA E SECONDARIA COMUNE DI GIANICO</t>
   </si>
   <si>
     <t>GIANICO</t>
   </si>
   <si>
     <t>J66F19000150009</t>
   </si>
   <si>
     <t>ADEGUAMENTO SISMICO MEDIANTE DEMOLIZIONE E RICOSTRUZIONE IN SITO EDIFICIO SCOLASTICO ANDREA ORLANDI</t>
   </si>
@@ -2948,51 +2915,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R334"/>
+  <dimension ref="A1:R330"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -5312,51 +5279,51 @@
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50">
         <v>3.3</v>
       </c>
       <c r="N50">
         <v>3.3</v>
       </c>
       <c r="O50" t="s">
         <v>28</v>
       </c>
       <c r="P50" t="s">
         <v>29</v>
       </c>
       <c r="Q50">
-        <v>3572593.25</v>
+        <v>3242190.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>168</v>
       </c>
       <c r="B51" t="s">
         <v>169</v>
       </c>
       <c r="D51" t="s">
         <v>35</v>
       </c>
       <c r="E51" t="s">
         <v>170</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>24</v>
       </c>
       <c r="J51" t="s">
@@ -6404,51 +6371,51 @@
       </c>
       <c r="M73">
         <v>3.3</v>
       </c>
       <c r="N73">
         <v>3.3</v>
       </c>
       <c r="O73" t="s">
         <v>28</v>
       </c>
       <c r="P73" t="s">
         <v>29</v>
       </c>
       <c r="Q73">
         <v>1247000.0</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
         <v>229</v>
       </c>
       <c r="B74" t="s">
         <v>230</v>
       </c>
       <c r="D74" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E74" t="s">
         <v>231</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="I74" t="s">
         <v>24</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74" t="s">
         <v>27</v>
       </c>
       <c r="M74">
         <v>3.3</v>
       </c>
@@ -6780,51 +6747,51 @@
       </c>
       <c r="M81">
         <v>3.3</v>
       </c>
       <c r="N81">
         <v>3.3</v>
       </c>
       <c r="O81" t="s">
         <v>28</v>
       </c>
       <c r="P81" t="s">
         <v>29</v>
       </c>
       <c r="Q81">
         <v>1032659.22</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
         <v>252</v>
       </c>
       <c r="B82" t="s">
         <v>253</v>
       </c>
       <c r="D82" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E82" t="s">
         <v>254</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>24</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
         <v>27</v>
       </c>
       <c r="M82">
         <v>3.3</v>
       </c>
@@ -8848,51 +8815,51 @@
       </c>
       <c r="M125">
         <v>3.3</v>
       </c>
       <c r="N125">
         <v>3.3</v>
       </c>
       <c r="O125" t="s">
         <v>28</v>
       </c>
       <c r="P125" t="s">
         <v>29</v>
       </c>
       <c r="Q125">
         <v>450000.0</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" t="s">
         <v>360</v>
       </c>
       <c r="B126" t="s">
         <v>361</v>
       </c>
       <c r="D126" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E126" t="s">
         <v>362</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
       <c r="G126" t="s">
         <v>23</v>
       </c>
       <c r="I126" t="s">
         <v>24</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
         <v>26</v>
       </c>
       <c r="L126" t="s">
         <v>27</v>
       </c>
       <c r="M126">
         <v>3.3</v>
       </c>
@@ -9882,51 +9849,51 @@
       </c>
       <c r="M147">
         <v>3.3</v>
       </c>
       <c r="N147">
         <v>3.3</v>
       </c>
       <c r="O147" t="s">
         <v>28</v>
       </c>
       <c r="P147" t="s">
         <v>29</v>
       </c>
       <c r="Q147">
         <v>625000.0</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" t="s">
         <v>414</v>
       </c>
       <c r="B148" t="s">
         <v>415</v>
       </c>
       <c r="D148" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E148" t="s">
         <v>416</v>
       </c>
       <c r="F148" t="s">
         <v>22</v>
       </c>
       <c r="G148" t="s">
         <v>23</v>
       </c>
       <c r="I148" t="s">
         <v>24</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148" t="s">
         <v>26</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148">
         <v>3.3</v>
       </c>
@@ -9976,98 +9943,98 @@
       </c>
       <c r="M149">
         <v>3.3</v>
       </c>
       <c r="N149">
         <v>3.3</v>
       </c>
       <c r="O149" t="s">
         <v>28</v>
       </c>
       <c r="P149" t="s">
         <v>29</v>
       </c>
       <c r="Q149">
         <v>550000.0</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" t="s">
         <v>419</v>
       </c>
       <c r="B150" t="s">
         <v>420</v>
       </c>
       <c r="D150" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E150" t="s">
         <v>251</v>
       </c>
       <c r="F150" t="s">
         <v>22</v>
       </c>
       <c r="G150" t="s">
         <v>23</v>
       </c>
       <c r="I150" t="s">
         <v>24</v>
       </c>
       <c r="J150" t="s">
         <v>25</v>
       </c>
       <c r="K150" t="s">
         <v>26</v>
       </c>
       <c r="L150" t="s">
         <v>27</v>
       </c>
       <c r="M150">
         <v>3.3</v>
       </c>
       <c r="N150">
         <v>3.3</v>
       </c>
       <c r="O150" t="s">
         <v>28</v>
       </c>
       <c r="P150" t="s">
         <v>29</v>
       </c>
       <c r="Q150">
         <v>2195490.33</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" t="s">
         <v>421</v>
       </c>
       <c r="B151" t="s">
         <v>422</v>
       </c>
       <c r="D151" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E151" t="s">
         <v>423</v>
       </c>
       <c r="F151" t="s">
         <v>22</v>
       </c>
       <c r="G151" t="s">
         <v>23</v>
       </c>
       <c r="I151" t="s">
         <v>24</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
         <v>26</v>
       </c>
       <c r="L151" t="s">
         <v>27</v>
       </c>
       <c r="M151">
         <v>3.3</v>
       </c>
@@ -10117,51 +10084,51 @@
       </c>
       <c r="M152">
         <v>3.3</v>
       </c>
       <c r="N152">
         <v>3.3</v>
       </c>
       <c r="O152" t="s">
         <v>28</v>
       </c>
       <c r="P152" t="s">
         <v>29</v>
       </c>
       <c r="Q152">
         <v>3150000.0</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" t="s">
         <v>426</v>
       </c>
       <c r="B153" t="s">
         <v>427</v>
       </c>
       <c r="D153" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E153" t="s">
         <v>254</v>
       </c>
       <c r="F153" t="s">
         <v>22</v>
       </c>
       <c r="G153" t="s">
         <v>23</v>
       </c>
       <c r="I153" t="s">
         <v>24</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153" t="s">
         <v>26</v>
       </c>
       <c r="L153" t="s">
         <v>27</v>
       </c>
       <c r="M153">
         <v>3.3</v>
       </c>
@@ -12315,6395 +12282,6207 @@
       <c r="I199" t="s">
         <v>24</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199" t="s">
         <v>26</v>
       </c>
       <c r="L199" t="s">
         <v>27</v>
       </c>
       <c r="M199">
         <v>3.3</v>
       </c>
       <c r="N199">
         <v>3.3</v>
       </c>
       <c r="O199" t="s">
         <v>28</v>
       </c>
       <c r="P199" t="s">
         <v>29</v>
       </c>
       <c r="Q199">
-        <v>100000.0</v>
+        <v>645000.0</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" t="s">
         <v>541</v>
       </c>
       <c r="B200" t="s">
         <v>542</v>
       </c>
       <c r="D200" t="s">
         <v>20</v>
       </c>
       <c r="E200" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="F200" t="s">
         <v>22</v>
       </c>
       <c r="G200" t="s">
         <v>23</v>
       </c>
       <c r="I200" t="s">
         <v>24</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200" t="s">
         <v>26</v>
       </c>
       <c r="L200" t="s">
         <v>27</v>
       </c>
       <c r="M200">
         <v>3.3</v>
       </c>
       <c r="N200">
         <v>3.3</v>
       </c>
       <c r="O200" t="s">
         <v>28</v>
       </c>
       <c r="P200" t="s">
         <v>29</v>
       </c>
       <c r="Q200">
-        <v>205000.0</v>
+        <v>5175000.0</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B201" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D201" t="s">
         <v>20</v>
       </c>
       <c r="E201" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="F201" t="s">
         <v>22</v>
       </c>
       <c r="G201" t="s">
         <v>23</v>
       </c>
       <c r="I201" t="s">
         <v>24</v>
       </c>
       <c r="J201" t="s">
         <v>25</v>
       </c>
       <c r="K201" t="s">
         <v>26</v>
       </c>
       <c r="L201" t="s">
         <v>27</v>
       </c>
       <c r="M201">
         <v>3.3</v>
       </c>
       <c r="N201">
         <v>3.3</v>
       </c>
       <c r="O201" t="s">
         <v>28</v>
       </c>
       <c r="P201" t="s">
         <v>29</v>
       </c>
       <c r="Q201">
-        <v>645000.0</v>
+        <v>4309080.0</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" t="s">
         <v>546</v>
       </c>
       <c r="B202" t="s">
         <v>547</v>
       </c>
       <c r="D202" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E202" t="s">
         <v>548</v>
       </c>
       <c r="F202" t="s">
         <v>22</v>
       </c>
       <c r="G202" t="s">
         <v>23</v>
       </c>
       <c r="I202" t="s">
         <v>24</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202" t="s">
         <v>26</v>
       </c>
       <c r="L202" t="s">
         <v>27</v>
       </c>
       <c r="M202">
         <v>3.3</v>
       </c>
       <c r="N202">
         <v>3.3</v>
       </c>
       <c r="O202" t="s">
         <v>28</v>
       </c>
       <c r="P202" t="s">
         <v>29</v>
       </c>
       <c r="Q202">
-        <v>5175000.0</v>
+        <v>1908000.0</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" t="s">
         <v>549</v>
       </c>
       <c r="B203" t="s">
         <v>550</v>
       </c>
       <c r="D203" t="s">
         <v>20</v>
       </c>
       <c r="E203" t="s">
-        <v>548</v>
+        <v>121</v>
       </c>
       <c r="F203" t="s">
         <v>22</v>
       </c>
       <c r="G203" t="s">
         <v>23</v>
       </c>
       <c r="I203" t="s">
         <v>24</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
         <v>26</v>
       </c>
       <c r="L203" t="s">
         <v>27</v>
       </c>
       <c r="M203">
         <v>3.3</v>
       </c>
       <c r="N203">
         <v>3.3</v>
       </c>
       <c r="O203" t="s">
         <v>28</v>
       </c>
       <c r="P203" t="s">
         <v>29</v>
       </c>
       <c r="Q203">
-        <v>4309080.0</v>
+        <v>2400000.0</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" t="s">
         <v>551</v>
       </c>
       <c r="B204" t="s">
         <v>552</v>
       </c>
       <c r="D204" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E204" t="s">
-        <v>553</v>
+        <v>164</v>
       </c>
       <c r="F204" t="s">
         <v>22</v>
       </c>
       <c r="G204" t="s">
         <v>23</v>
       </c>
       <c r="I204" t="s">
         <v>24</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204" t="s">
         <v>26</v>
       </c>
       <c r="L204" t="s">
         <v>27</v>
       </c>
       <c r="M204">
         <v>3.3</v>
       </c>
       <c r="N204">
         <v>3.3</v>
       </c>
       <c r="O204" t="s">
         <v>28</v>
       </c>
       <c r="P204" t="s">
         <v>29</v>
       </c>
       <c r="Q204">
-        <v>1908000.0</v>
+        <v>6100000.0</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" t="s">
+        <v>553</v>
+      </c>
+      <c r="B205" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="D205" t="s">
         <v>20</v>
       </c>
       <c r="E205" t="s">
-        <v>121</v>
+        <v>182</v>
       </c>
       <c r="F205" t="s">
         <v>22</v>
       </c>
       <c r="G205" t="s">
         <v>23</v>
       </c>
       <c r="I205" t="s">
         <v>24</v>
       </c>
       <c r="J205" t="s">
         <v>25</v>
       </c>
       <c r="K205" t="s">
         <v>26</v>
       </c>
       <c r="L205" t="s">
         <v>27</v>
       </c>
       <c r="M205">
         <v>3.3</v>
       </c>
       <c r="N205">
         <v>3.3</v>
       </c>
       <c r="O205" t="s">
         <v>28</v>
       </c>
       <c r="P205" t="s">
         <v>29</v>
       </c>
       <c r="Q205">
-        <v>2400000.0</v>
+        <v>1250000.0</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" t="s">
+        <v>555</v>
+      </c>
+      <c r="B206" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="D206" t="s">
         <v>20</v>
       </c>
       <c r="E206" t="s">
-        <v>164</v>
+        <v>534</v>
       </c>
       <c r="F206" t="s">
         <v>22</v>
       </c>
       <c r="G206" t="s">
         <v>23</v>
       </c>
       <c r="I206" t="s">
         <v>24</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
         <v>26</v>
       </c>
       <c r="L206" t="s">
         <v>27</v>
       </c>
       <c r="M206">
         <v>3.3</v>
       </c>
       <c r="N206">
         <v>3.3</v>
       </c>
       <c r="O206" t="s">
         <v>28</v>
       </c>
       <c r="P206" t="s">
         <v>29</v>
       </c>
       <c r="Q206">
-        <v>6100000.0</v>
+        <v>1000000.0</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" t="s">
+        <v>557</v>
+      </c>
+      <c r="B207" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="D207" t="s">
         <v>20</v>
       </c>
       <c r="E207" t="s">
-        <v>182</v>
+        <v>62</v>
       </c>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207" t="s">
         <v>23</v>
       </c>
       <c r="I207" t="s">
         <v>24</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
         <v>26</v>
       </c>
       <c r="L207" t="s">
         <v>27</v>
       </c>
       <c r="M207">
         <v>3.3</v>
       </c>
       <c r="N207">
         <v>3.3</v>
       </c>
       <c r="O207" t="s">
         <v>28</v>
       </c>
       <c r="P207" t="s">
         <v>29</v>
       </c>
       <c r="Q207">
-        <v>1250000.0</v>
+        <v>2994512.0</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208" t="s">
+        <v>559</v>
+      </c>
+      <c r="B208" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="D208" t="s">
         <v>20</v>
       </c>
       <c r="E208" t="s">
-        <v>534</v>
+        <v>561</v>
       </c>
       <c r="F208" t="s">
         <v>22</v>
       </c>
       <c r="G208" t="s">
         <v>23</v>
       </c>
       <c r="I208" t="s">
         <v>24</v>
       </c>
       <c r="J208" t="s">
         <v>25</v>
       </c>
       <c r="K208" t="s">
         <v>26</v>
       </c>
       <c r="L208" t="s">
         <v>27</v>
       </c>
       <c r="M208">
         <v>3.3</v>
       </c>
       <c r="N208">
         <v>3.3</v>
       </c>
       <c r="O208" t="s">
         <v>28</v>
       </c>
       <c r="P208" t="s">
         <v>29</v>
       </c>
       <c r="Q208">
-        <v>1000000.0</v>
+        <v>590700.0</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" t="s">
         <v>562</v>
       </c>
       <c r="B209" t="s">
         <v>563</v>
       </c>
       <c r="D209" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E209" t="s">
-        <v>62</v>
+        <v>564</v>
       </c>
       <c r="F209" t="s">
         <v>22</v>
       </c>
       <c r="G209" t="s">
         <v>23</v>
       </c>
       <c r="I209" t="s">
         <v>24</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209" t="s">
         <v>26</v>
       </c>
       <c r="L209" t="s">
         <v>27</v>
       </c>
       <c r="M209">
         <v>3.3</v>
       </c>
       <c r="N209">
         <v>3.3</v>
       </c>
       <c r="O209" t="s">
         <v>28</v>
       </c>
       <c r="P209" t="s">
         <v>29</v>
       </c>
       <c r="Q209">
-        <v>2994512.0</v>
+        <v>98000.0</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B210" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D210" t="s">
         <v>20</v>
       </c>
       <c r="E210" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F210" t="s">
         <v>22</v>
       </c>
       <c r="G210" t="s">
         <v>23</v>
       </c>
       <c r="I210" t="s">
         <v>24</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210" t="s">
         <v>26</v>
       </c>
       <c r="L210" t="s">
         <v>27</v>
       </c>
       <c r="M210">
         <v>3.3</v>
       </c>
       <c r="N210">
         <v>3.3</v>
       </c>
       <c r="O210" t="s">
         <v>28</v>
       </c>
       <c r="P210" t="s">
         <v>29</v>
       </c>
       <c r="Q210">
-        <v>590700.0</v>
+        <v>865861.0</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B211" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D211" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E211" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="F211" t="s">
         <v>22</v>
       </c>
       <c r="G211" t="s">
         <v>23</v>
       </c>
       <c r="I211" t="s">
         <v>24</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211" t="s">
         <v>26</v>
       </c>
       <c r="L211" t="s">
         <v>27</v>
       </c>
       <c r="M211">
         <v>3.3</v>
       </c>
       <c r="N211">
         <v>3.3</v>
       </c>
       <c r="O211" t="s">
         <v>28</v>
       </c>
       <c r="P211" t="s">
         <v>29</v>
       </c>
       <c r="Q211">
-        <v>98000.0</v>
+        <v>1258232.0</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B212" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D212" t="s">
         <v>20</v>
       </c>
       <c r="E212" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="F212" t="s">
         <v>22</v>
       </c>
       <c r="G212" t="s">
         <v>23</v>
       </c>
       <c r="I212" t="s">
         <v>24</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212" t="s">
         <v>26</v>
       </c>
       <c r="L212" t="s">
         <v>27</v>
       </c>
       <c r="M212">
         <v>3.3</v>
       </c>
       <c r="N212">
         <v>3.3</v>
       </c>
       <c r="O212" t="s">
         <v>28</v>
       </c>
       <c r="P212" t="s">
         <v>29</v>
       </c>
       <c r="Q212">
-        <v>865861.0</v>
+        <v>1124292.48</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B213" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D213" t="s">
         <v>20</v>
       </c>
       <c r="E213" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
       <c r="G213" t="s">
         <v>23</v>
       </c>
       <c r="I213" t="s">
         <v>24</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213" t="s">
         <v>26</v>
       </c>
       <c r="L213" t="s">
         <v>27</v>
       </c>
       <c r="M213">
         <v>3.3</v>
       </c>
       <c r="N213">
         <v>3.3</v>
       </c>
       <c r="O213" t="s">
         <v>28</v>
       </c>
       <c r="P213" t="s">
         <v>29</v>
       </c>
       <c r="Q213">
-        <v>1258232.0</v>
+        <v>1087014.59</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B214" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D214" t="s">
         <v>20</v>
       </c>
       <c r="E214" t="s">
-        <v>578</v>
+        <v>561</v>
       </c>
       <c r="F214" t="s">
         <v>22</v>
       </c>
       <c r="G214" t="s">
         <v>23</v>
       </c>
       <c r="I214" t="s">
         <v>24</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214" t="s">
         <v>26</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214">
         <v>3.3</v>
       </c>
       <c r="N214">
         <v>3.3</v>
       </c>
       <c r="O214" t="s">
         <v>28</v>
       </c>
       <c r="P214" t="s">
         <v>29</v>
       </c>
       <c r="Q214">
-        <v>1124292.48</v>
+        <v>2050000.0</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" t="s">
         <v>579</v>
       </c>
       <c r="B215" t="s">
         <v>580</v>
       </c>
       <c r="D215" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E215" t="s">
-        <v>581</v>
+        <v>561</v>
       </c>
       <c r="F215" t="s">
         <v>22</v>
       </c>
       <c r="G215" t="s">
         <v>23</v>
       </c>
       <c r="I215" t="s">
         <v>24</v>
       </c>
       <c r="J215" t="s">
         <v>25</v>
       </c>
       <c r="K215" t="s">
         <v>26</v>
       </c>
       <c r="L215" t="s">
         <v>27</v>
       </c>
       <c r="M215">
         <v>3.3</v>
       </c>
       <c r="N215">
         <v>3.3</v>
       </c>
       <c r="O215" t="s">
         <v>28</v>
       </c>
       <c r="P215" t="s">
         <v>29</v>
       </c>
       <c r="Q215">
-        <v>1087014.59</v>
+        <v>445000.0</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216" t="s">
+        <v>581</v>
+      </c>
+      <c r="B216" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="D216" t="s">
         <v>20</v>
       </c>
       <c r="E216" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="F216" t="s">
         <v>22</v>
       </c>
       <c r="G216" t="s">
         <v>23</v>
       </c>
       <c r="I216" t="s">
         <v>24</v>
       </c>
       <c r="J216" t="s">
         <v>25</v>
       </c>
       <c r="K216" t="s">
         <v>26</v>
       </c>
       <c r="L216" t="s">
         <v>27</v>
       </c>
       <c r="M216">
         <v>3.3</v>
       </c>
       <c r="N216">
         <v>3.3</v>
       </c>
       <c r="O216" t="s">
         <v>28</v>
       </c>
       <c r="P216" t="s">
         <v>29</v>
       </c>
       <c r="Q216">
-        <v>2050000.0</v>
+        <v>725700.0</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217" t="s">
+        <v>583</v>
+      </c>
+      <c r="B217" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
       <c r="D217" t="s">
         <v>35</v>
       </c>
       <c r="E217" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="F217" t="s">
         <v>22</v>
       </c>
       <c r="G217" t="s">
         <v>23</v>
       </c>
       <c r="I217" t="s">
         <v>24</v>
       </c>
       <c r="J217" t="s">
         <v>25</v>
       </c>
       <c r="K217" t="s">
         <v>26</v>
       </c>
       <c r="L217" t="s">
         <v>27</v>
       </c>
       <c r="M217">
         <v>3.3</v>
       </c>
       <c r="N217">
         <v>3.3</v>
       </c>
       <c r="O217" t="s">
         <v>28</v>
       </c>
       <c r="P217" t="s">
         <v>29</v>
       </c>
       <c r="Q217">
-        <v>445000.0</v>
+        <v>510900.0</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218" t="s">
+        <v>585</v>
+      </c>
+      <c r="B218" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="D218" t="s">
         <v>20</v>
       </c>
       <c r="E218" t="s">
-        <v>566</v>
+        <v>587</v>
       </c>
       <c r="F218" t="s">
         <v>22</v>
       </c>
       <c r="G218" t="s">
         <v>23</v>
       </c>
       <c r="I218" t="s">
         <v>24</v>
       </c>
       <c r="J218" t="s">
         <v>25</v>
       </c>
       <c r="K218" t="s">
         <v>26</v>
       </c>
       <c r="L218" t="s">
         <v>27</v>
       </c>
       <c r="M218">
         <v>3.3</v>
       </c>
       <c r="N218">
         <v>3.3</v>
       </c>
       <c r="O218" t="s">
         <v>28</v>
       </c>
       <c r="P218" t="s">
         <v>29</v>
       </c>
       <c r="Q218">
-        <v>725700.0</v>
+        <v>560000.0</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219" t="s">
         <v>588</v>
       </c>
       <c r="B219" t="s">
-        <v>589</v>
+        <v>94</v>
       </c>
       <c r="D219" t="s">
         <v>35</v>
       </c>
       <c r="E219" t="s">
-        <v>566</v>
+        <v>254</v>
       </c>
       <c r="F219" t="s">
         <v>22</v>
       </c>
       <c r="G219" t="s">
         <v>23</v>
       </c>
       <c r="I219" t="s">
         <v>24</v>
       </c>
       <c r="J219" t="s">
         <v>25</v>
       </c>
       <c r="K219" t="s">
         <v>26</v>
       </c>
       <c r="L219" t="s">
         <v>27</v>
       </c>
       <c r="M219">
         <v>3.3</v>
       </c>
       <c r="N219">
         <v>3.3</v>
       </c>
       <c r="O219" t="s">
         <v>28</v>
       </c>
       <c r="P219" t="s">
         <v>29</v>
       </c>
       <c r="Q219">
-        <v>510900.0</v>
+        <v>1800000.0</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="A220" t="s">
+        <v>589</v>
+      </c>
+      <c r="B220" t="s">
         <v>590</v>
       </c>
-      <c r="B220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D220" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E220" t="s">
-        <v>592</v>
+        <v>251</v>
       </c>
       <c r="F220" t="s">
         <v>22</v>
       </c>
       <c r="G220" t="s">
         <v>23</v>
       </c>
       <c r="I220" t="s">
         <v>24</v>
       </c>
       <c r="J220" t="s">
         <v>25</v>
       </c>
       <c r="K220" t="s">
         <v>26</v>
       </c>
       <c r="L220" t="s">
         <v>27</v>
       </c>
       <c r="M220">
         <v>3.3</v>
       </c>
       <c r="N220">
         <v>3.3</v>
       </c>
       <c r="O220" t="s">
         <v>28</v>
       </c>
       <c r="P220" t="s">
         <v>29</v>
       </c>
       <c r="Q220">
-        <v>560000.0</v>
+        <v>1154509.67</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="A221" t="s">
+        <v>591</v>
+      </c>
+      <c r="B221" t="s">
+        <v>592</v>
+      </c>
+      <c r="D221" t="s">
+        <v>20</v>
+      </c>
+      <c r="E221" t="s">
         <v>593</v>
       </c>
-      <c r="B221" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F221" t="s">
         <v>22</v>
       </c>
       <c r="G221" t="s">
         <v>23</v>
       </c>
       <c r="I221" t="s">
         <v>24</v>
       </c>
       <c r="J221" t="s">
         <v>25</v>
       </c>
       <c r="K221" t="s">
         <v>26</v>
       </c>
       <c r="L221" t="s">
         <v>27</v>
       </c>
       <c r="M221">
         <v>3.3</v>
       </c>
       <c r="N221">
         <v>3.3</v>
       </c>
       <c r="O221" t="s">
         <v>28</v>
       </c>
       <c r="P221" t="s">
         <v>29</v>
       </c>
       <c r="Q221">
-        <v>1800000.0</v>
+        <v>1000000.0</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="A222" t="s">
         <v>594</v>
       </c>
       <c r="B222" t="s">
         <v>595</v>
       </c>
       <c r="D222" t="s">
         <v>20</v>
       </c>
       <c r="E222" t="s">
         <v>251</v>
       </c>
       <c r="F222" t="s">
         <v>22</v>
       </c>
       <c r="G222" t="s">
         <v>23</v>
       </c>
       <c r="I222" t="s">
         <v>24</v>
       </c>
       <c r="J222" t="s">
         <v>25</v>
       </c>
       <c r="K222" t="s">
         <v>26</v>
       </c>
       <c r="L222" t="s">
         <v>27</v>
       </c>
       <c r="M222">
         <v>3.3</v>
       </c>
       <c r="N222">
         <v>3.3</v>
       </c>
       <c r="O222" t="s">
         <v>28</v>
       </c>
       <c r="P222" t="s">
         <v>29</v>
       </c>
       <c r="Q222">
-        <v>1154509.67</v>
+        <v>2790000.0</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="A223" t="s">
         <v>596</v>
       </c>
       <c r="B223" t="s">
         <v>597</v>
       </c>
       <c r="D223" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E223" t="s">
         <v>598</v>
       </c>
       <c r="F223" t="s">
         <v>22</v>
       </c>
       <c r="G223" t="s">
         <v>23</v>
       </c>
       <c r="I223" t="s">
         <v>24</v>
       </c>
       <c r="J223" t="s">
         <v>25</v>
       </c>
       <c r="K223" t="s">
         <v>26</v>
       </c>
       <c r="L223" t="s">
         <v>27</v>
       </c>
       <c r="M223">
         <v>3.3</v>
       </c>
       <c r="N223">
         <v>3.3</v>
       </c>
       <c r="O223" t="s">
         <v>28</v>
       </c>
       <c r="P223" t="s">
         <v>29</v>
       </c>
       <c r="Q223">
-        <v>1000000.0</v>
+        <v>984000.0</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="A224" t="s">
         <v>599</v>
       </c>
       <c r="B224" t="s">
         <v>600</v>
       </c>
       <c r="D224" t="s">
         <v>20</v>
       </c>
       <c r="E224" t="s">
-        <v>251</v>
+        <v>121</v>
       </c>
       <c r="F224" t="s">
         <v>22</v>
       </c>
       <c r="G224" t="s">
         <v>23</v>
       </c>
       <c r="I224" t="s">
         <v>24</v>
       </c>
       <c r="J224" t="s">
         <v>25</v>
       </c>
       <c r="K224" t="s">
         <v>26</v>
       </c>
       <c r="L224" t="s">
         <v>27</v>
       </c>
       <c r="M224">
         <v>3.3</v>
       </c>
       <c r="N224">
         <v>3.3</v>
       </c>
       <c r="O224" t="s">
         <v>28</v>
       </c>
       <c r="P224" t="s">
         <v>29</v>
       </c>
       <c r="Q224">
-        <v>2790000.0</v>
+        <v>10000000.0</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="A225" t="s">
         <v>601</v>
       </c>
       <c r="B225" t="s">
         <v>602</v>
       </c>
       <c r="D225" t="s">
         <v>35</v>
       </c>
       <c r="E225" t="s">
         <v>603</v>
       </c>
       <c r="F225" t="s">
         <v>22</v>
       </c>
       <c r="G225" t="s">
         <v>23</v>
       </c>
       <c r="I225" t="s">
         <v>24</v>
       </c>
       <c r="J225" t="s">
         <v>25</v>
       </c>
       <c r="K225" t="s">
         <v>26</v>
       </c>
       <c r="L225" t="s">
         <v>27</v>
       </c>
       <c r="M225">
         <v>3.3</v>
       </c>
       <c r="N225">
         <v>3.3</v>
       </c>
       <c r="O225" t="s">
         <v>28</v>
       </c>
       <c r="P225" t="s">
         <v>29</v>
       </c>
       <c r="Q225">
-        <v>984000.0</v>
+        <v>616000.0</v>
       </c>
     </row>
     <row r="226" spans="1:18">
       <c r="A226" t="s">
         <v>604</v>
       </c>
       <c r="B226" t="s">
         <v>605</v>
       </c>
       <c r="D226" t="s">
         <v>20</v>
       </c>
       <c r="E226" t="s">
-        <v>121</v>
+        <v>606</v>
       </c>
       <c r="F226" t="s">
         <v>22</v>
       </c>
       <c r="G226" t="s">
         <v>23</v>
       </c>
       <c r="I226" t="s">
         <v>24</v>
       </c>
       <c r="J226" t="s">
         <v>25</v>
       </c>
       <c r="K226" t="s">
         <v>26</v>
       </c>
       <c r="L226" t="s">
         <v>27</v>
       </c>
       <c r="M226">
         <v>3.3</v>
       </c>
       <c r="N226">
         <v>3.3</v>
       </c>
       <c r="O226" t="s">
         <v>28</v>
       </c>
       <c r="P226" t="s">
         <v>29</v>
       </c>
       <c r="Q226">
-        <v>10000000.0</v>
+        <v>1200000.0</v>
       </c>
     </row>
     <row r="227" spans="1:18">
       <c r="A227" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B227" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D227" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E227" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="F227" t="s">
         <v>22</v>
       </c>
       <c r="G227" t="s">
         <v>23</v>
       </c>
       <c r="I227" t="s">
         <v>24</v>
       </c>
       <c r="J227" t="s">
         <v>25</v>
       </c>
       <c r="K227" t="s">
         <v>26</v>
       </c>
       <c r="L227" t="s">
         <v>27</v>
       </c>
       <c r="M227">
         <v>3.3</v>
       </c>
       <c r="N227">
         <v>3.3</v>
       </c>
       <c r="O227" t="s">
         <v>28</v>
       </c>
       <c r="P227" t="s">
         <v>29</v>
       </c>
       <c r="Q227">
-        <v>616000.0</v>
+        <v>1016880.0</v>
       </c>
     </row>
     <row r="228" spans="1:18">
       <c r="A228" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B228" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D228" t="s">
         <v>20</v>
       </c>
       <c r="E228" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F228" t="s">
         <v>22</v>
       </c>
       <c r="G228" t="s">
         <v>23</v>
       </c>
       <c r="I228" t="s">
         <v>24</v>
       </c>
       <c r="J228" t="s">
         <v>25</v>
       </c>
       <c r="K228" t="s">
         <v>26</v>
       </c>
       <c r="L228" t="s">
         <v>27</v>
       </c>
       <c r="M228">
         <v>3.3</v>
       </c>
       <c r="N228">
         <v>3.3</v>
       </c>
       <c r="O228" t="s">
         <v>28</v>
       </c>
       <c r="P228" t="s">
         <v>29</v>
       </c>
       <c r="Q228">
-        <v>1200000.0</v>
+        <v>240000.0</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="A229" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B229" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D229" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E229" t="s">
-        <v>614</v>
+        <v>254</v>
       </c>
       <c r="F229" t="s">
         <v>22</v>
       </c>
       <c r="G229" t="s">
         <v>23</v>
       </c>
       <c r="I229" t="s">
         <v>24</v>
       </c>
       <c r="J229" t="s">
         <v>25</v>
       </c>
       <c r="K229" t="s">
         <v>26</v>
       </c>
       <c r="L229" t="s">
         <v>27</v>
       </c>
       <c r="M229">
         <v>3.3</v>
       </c>
       <c r="N229">
         <v>3.3</v>
       </c>
       <c r="O229" t="s">
         <v>28</v>
       </c>
       <c r="P229" t="s">
         <v>29</v>
       </c>
       <c r="Q229">
-        <v>1016880.0</v>
+        <v>1200000.0</v>
       </c>
     </row>
     <row r="230" spans="1:18">
       <c r="A230" t="s">
         <v>615</v>
       </c>
       <c r="B230" t="s">
         <v>616</v>
       </c>
       <c r="D230" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E230" t="s">
         <v>617</v>
       </c>
       <c r="F230" t="s">
         <v>22</v>
       </c>
       <c r="G230" t="s">
         <v>23</v>
       </c>
       <c r="I230" t="s">
         <v>24</v>
       </c>
       <c r="J230" t="s">
         <v>25</v>
       </c>
       <c r="K230" t="s">
         <v>26</v>
       </c>
       <c r="L230" t="s">
         <v>27</v>
       </c>
       <c r="M230">
         <v>3.3</v>
       </c>
       <c r="N230">
         <v>3.3</v>
       </c>
       <c r="O230" t="s">
         <v>28</v>
       </c>
       <c r="P230" t="s">
         <v>29</v>
       </c>
       <c r="Q230">
-        <v>240000.0</v>
+        <v>396331.0</v>
       </c>
     </row>
     <row r="231" spans="1:18">
       <c r="A231" t="s">
         <v>618</v>
       </c>
       <c r="B231" t="s">
         <v>619</v>
       </c>
       <c r="D231" t="s">
         <v>35</v>
       </c>
       <c r="E231" t="s">
-        <v>254</v>
+        <v>59</v>
       </c>
       <c r="F231" t="s">
         <v>22</v>
       </c>
       <c r="G231" t="s">
         <v>23</v>
       </c>
       <c r="I231" t="s">
         <v>24</v>
       </c>
       <c r="J231" t="s">
         <v>25</v>
       </c>
       <c r="K231" t="s">
         <v>26</v>
       </c>
       <c r="L231" t="s">
         <v>27</v>
       </c>
       <c r="M231">
         <v>3.3</v>
       </c>
       <c r="N231">
         <v>3.3</v>
       </c>
       <c r="O231" t="s">
         <v>28</v>
       </c>
       <c r="P231" t="s">
         <v>29</v>
       </c>
       <c r="Q231">
-        <v>1200000.0</v>
+        <v>5120000.0</v>
       </c>
     </row>
     <row r="232" spans="1:18">
       <c r="A232" t="s">
         <v>620</v>
       </c>
       <c r="B232" t="s">
         <v>621</v>
       </c>
       <c r="D232" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E232" t="s">
-        <v>622</v>
+        <v>243</v>
       </c>
       <c r="F232" t="s">
         <v>22</v>
       </c>
       <c r="G232" t="s">
         <v>23</v>
       </c>
       <c r="I232" t="s">
         <v>24</v>
       </c>
       <c r="J232" t="s">
         <v>25</v>
       </c>
       <c r="K232" t="s">
         <v>26</v>
       </c>
       <c r="L232" t="s">
         <v>27</v>
       </c>
       <c r="M232">
         <v>3.3</v>
       </c>
       <c r="N232">
         <v>3.3</v>
       </c>
       <c r="O232" t="s">
         <v>28</v>
       </c>
       <c r="P232" t="s">
         <v>29</v>
       </c>
       <c r="Q232">
-        <v>396331.0</v>
+        <v>2789600.0</v>
       </c>
     </row>
     <row r="233" spans="1:18">
       <c r="A233" t="s">
+        <v>622</v>
+      </c>
+      <c r="B233" t="s">
         <v>623</v>
       </c>
-      <c r="B233" t="s">
+      <c r="D233" t="s">
+        <v>35</v>
+      </c>
+      <c r="E233" t="s">
         <v>624</v>
       </c>
-      <c r="D233" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F233" t="s">
         <v>22</v>
       </c>
       <c r="G233" t="s">
         <v>23</v>
       </c>
       <c r="I233" t="s">
         <v>24</v>
       </c>
       <c r="J233" t="s">
         <v>25</v>
       </c>
       <c r="K233" t="s">
         <v>26</v>
       </c>
       <c r="L233" t="s">
         <v>27</v>
       </c>
       <c r="M233">
         <v>3.3</v>
       </c>
       <c r="N233">
         <v>3.3</v>
       </c>
       <c r="O233" t="s">
         <v>28</v>
       </c>
       <c r="P233" t="s">
         <v>29</v>
       </c>
       <c r="Q233">
-        <v>5120000.0</v>
+        <v>4080000.0</v>
       </c>
     </row>
     <row r="234" spans="1:18">
       <c r="A234" t="s">
         <v>625</v>
       </c>
       <c r="B234" t="s">
         <v>626</v>
       </c>
       <c r="D234" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E234" t="s">
-        <v>243</v>
+        <v>627</v>
       </c>
       <c r="F234" t="s">
         <v>22</v>
       </c>
       <c r="G234" t="s">
         <v>23</v>
       </c>
       <c r="I234" t="s">
         <v>24</v>
       </c>
       <c r="J234" t="s">
         <v>25</v>
       </c>
       <c r="K234" t="s">
         <v>26</v>
       </c>
       <c r="L234" t="s">
         <v>27</v>
       </c>
       <c r="M234">
         <v>3.3</v>
       </c>
       <c r="N234">
         <v>3.3</v>
       </c>
       <c r="O234" t="s">
         <v>28</v>
       </c>
       <c r="P234" t="s">
         <v>29</v>
       </c>
       <c r="Q234">
-        <v>2789600.0</v>
+        <v>2018000.0</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="A235" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B235" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D235" t="s">
         <v>20</v>
       </c>
       <c r="E235" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F235" t="s">
         <v>22</v>
       </c>
       <c r="G235" t="s">
         <v>23</v>
       </c>
       <c r="I235" t="s">
         <v>24</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235" t="s">
         <v>26</v>
       </c>
       <c r="L235" t="s">
         <v>27</v>
       </c>
       <c r="M235">
         <v>3.3</v>
       </c>
       <c r="N235">
         <v>3.3</v>
       </c>
       <c r="O235" t="s">
         <v>28</v>
       </c>
       <c r="P235" t="s">
         <v>29</v>
       </c>
       <c r="Q235">
-        <v>4080000.0</v>
+        <v>4139614.87</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="A236" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B236" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D236" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E236" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F236" t="s">
         <v>22</v>
       </c>
       <c r="G236" t="s">
         <v>23</v>
       </c>
       <c r="I236" t="s">
         <v>24</v>
       </c>
       <c r="J236" t="s">
         <v>25</v>
       </c>
       <c r="K236" t="s">
         <v>26</v>
       </c>
       <c r="L236" t="s">
         <v>27</v>
       </c>
       <c r="M236">
         <v>3.3</v>
       </c>
       <c r="N236">
         <v>3.3</v>
       </c>
       <c r="O236" t="s">
         <v>28</v>
       </c>
       <c r="P236" t="s">
         <v>29</v>
       </c>
       <c r="Q236">
-        <v>2018000.0</v>
+        <v>712000.0</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="A237" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B237" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D237" t="s">
         <v>20</v>
       </c>
       <c r="E237" t="s">
-        <v>635</v>
+        <v>243</v>
       </c>
       <c r="F237" t="s">
         <v>22</v>
       </c>
       <c r="G237" t="s">
         <v>23</v>
       </c>
       <c r="I237" t="s">
         <v>24</v>
       </c>
       <c r="J237" t="s">
         <v>25</v>
       </c>
       <c r="K237" t="s">
         <v>26</v>
       </c>
       <c r="L237" t="s">
         <v>27</v>
       </c>
       <c r="M237">
         <v>3.3</v>
       </c>
       <c r="N237">
         <v>3.3</v>
       </c>
       <c r="O237" t="s">
         <v>28</v>
       </c>
       <c r="P237" t="s">
         <v>29</v>
       </c>
       <c r="Q237">
-        <v>4139614.87</v>
+        <v>2016000.0</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="A238" t="s">
         <v>636</v>
       </c>
       <c r="B238" t="s">
         <v>637</v>
       </c>
       <c r="D238" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E238" t="s">
         <v>638</v>
       </c>
       <c r="F238" t="s">
         <v>22</v>
       </c>
       <c r="G238" t="s">
         <v>23</v>
       </c>
       <c r="I238" t="s">
         <v>24</v>
       </c>
       <c r="J238" t="s">
         <v>25</v>
       </c>
       <c r="K238" t="s">
         <v>26</v>
       </c>
       <c r="L238" t="s">
         <v>27</v>
       </c>
       <c r="M238">
         <v>3.3</v>
       </c>
       <c r="N238">
         <v>3.3</v>
       </c>
       <c r="O238" t="s">
         <v>28</v>
       </c>
       <c r="P238" t="s">
         <v>29</v>
       </c>
       <c r="Q238">
-        <v>712000.0</v>
+        <v>408000.0</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="A239" t="s">
         <v>639</v>
       </c>
       <c r="B239" t="s">
         <v>640</v>
       </c>
       <c r="D239" t="s">
         <v>20</v>
       </c>
       <c r="E239" t="s">
-        <v>243</v>
+        <v>36</v>
       </c>
       <c r="F239" t="s">
         <v>22</v>
       </c>
       <c r="G239" t="s">
         <v>23</v>
       </c>
       <c r="I239" t="s">
         <v>24</v>
       </c>
       <c r="J239" t="s">
         <v>25</v>
       </c>
       <c r="K239" t="s">
         <v>26</v>
       </c>
       <c r="L239" t="s">
         <v>27</v>
       </c>
       <c r="M239">
         <v>3.3</v>
       </c>
       <c r="N239">
         <v>3.3</v>
       </c>
       <c r="O239" t="s">
         <v>28</v>
       </c>
       <c r="P239" t="s">
         <v>29</v>
       </c>
       <c r="Q239">
-        <v>2016000.0</v>
+        <v>922611.04</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="A240" t="s">
         <v>641</v>
       </c>
       <c r="B240" t="s">
         <v>642</v>
       </c>
       <c r="D240" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E240" t="s">
-        <v>643</v>
+        <v>121</v>
       </c>
       <c r="F240" t="s">
         <v>22</v>
       </c>
       <c r="G240" t="s">
         <v>23</v>
       </c>
       <c r="I240" t="s">
         <v>24</v>
       </c>
       <c r="J240" t="s">
         <v>25</v>
       </c>
       <c r="K240" t="s">
         <v>26</v>
       </c>
       <c r="L240" t="s">
         <v>27</v>
       </c>
       <c r="M240">
         <v>3.3</v>
       </c>
       <c r="N240">
         <v>3.3</v>
       </c>
       <c r="O240" t="s">
         <v>28</v>
       </c>
       <c r="P240" t="s">
         <v>29</v>
       </c>
       <c r="Q240">
-        <v>408000.0</v>
+        <v>2000000.0</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="A241" t="s">
+        <v>643</v>
+      </c>
+      <c r="B241" t="s">
         <v>644</v>
       </c>
-      <c r="B241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D241" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E241" t="s">
-        <v>36</v>
+        <v>121</v>
       </c>
       <c r="F241" t="s">
         <v>22</v>
       </c>
       <c r="G241" t="s">
         <v>23</v>
       </c>
       <c r="I241" t="s">
         <v>24</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241" t="s">
         <v>26</v>
       </c>
       <c r="L241" t="s">
         <v>27</v>
       </c>
       <c r="M241">
         <v>3.3</v>
       </c>
       <c r="N241">
         <v>3.3</v>
       </c>
       <c r="O241" t="s">
         <v>28</v>
       </c>
       <c r="P241" t="s">
         <v>29</v>
       </c>
       <c r="Q241">
-        <v>922611.04</v>
+        <v>1970417.1</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="A242" t="s">
+        <v>645</v>
+      </c>
+      <c r="B242" t="s">
         <v>646</v>
       </c>
-      <c r="B242" t="s">
+      <c r="D242" t="s">
+        <v>35</v>
+      </c>
+      <c r="E242" t="s">
         <v>647</v>
       </c>
-      <c r="D242" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F242" t="s">
         <v>22</v>
       </c>
       <c r="G242" t="s">
         <v>23</v>
       </c>
       <c r="I242" t="s">
         <v>24</v>
       </c>
       <c r="J242" t="s">
         <v>25</v>
       </c>
       <c r="K242" t="s">
         <v>26</v>
       </c>
       <c r="L242" t="s">
         <v>27</v>
       </c>
       <c r="M242">
         <v>3.3</v>
       </c>
       <c r="N242">
         <v>3.3</v>
       </c>
       <c r="O242" t="s">
         <v>28</v>
       </c>
       <c r="P242" t="s">
         <v>29</v>
       </c>
       <c r="Q242">
-        <v>2000000.0</v>
+        <v>1825528.73</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243" t="s">
         <v>648</v>
       </c>
       <c r="B243" t="s">
         <v>649</v>
       </c>
       <c r="D243" t="s">
         <v>35</v>
       </c>
       <c r="E243" t="s">
-        <v>121</v>
+        <v>293</v>
       </c>
       <c r="F243" t="s">
         <v>22</v>
       </c>
       <c r="G243" t="s">
         <v>23</v>
       </c>
       <c r="I243" t="s">
         <v>24</v>
       </c>
       <c r="J243" t="s">
         <v>25</v>
       </c>
       <c r="K243" t="s">
         <v>26</v>
       </c>
       <c r="L243" t="s">
         <v>27</v>
       </c>
       <c r="M243">
         <v>3.3</v>
       </c>
       <c r="N243">
         <v>3.3</v>
       </c>
       <c r="O243" t="s">
         <v>28</v>
       </c>
       <c r="P243" t="s">
         <v>29</v>
       </c>
       <c r="Q243">
-        <v>1970417.1</v>
+        <v>800000.0</v>
       </c>
     </row>
     <row r="244" spans="1:18">
       <c r="A244" t="s">
         <v>650</v>
       </c>
       <c r="B244" t="s">
         <v>651</v>
       </c>
       <c r="D244" t="s">
         <v>35</v>
       </c>
       <c r="E244" t="s">
-        <v>652</v>
+        <v>298</v>
       </c>
       <c r="F244" t="s">
         <v>22</v>
       </c>
       <c r="G244" t="s">
         <v>23</v>
       </c>
       <c r="I244" t="s">
         <v>24</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244" t="s">
         <v>26</v>
       </c>
       <c r="L244" t="s">
         <v>27</v>
       </c>
       <c r="M244">
         <v>3.3</v>
       </c>
       <c r="N244">
         <v>3.3</v>
       </c>
       <c r="O244" t="s">
         <v>28</v>
       </c>
       <c r="P244" t="s">
         <v>29</v>
       </c>
       <c r="Q244">
-        <v>1825528.73</v>
+        <v>191276.38</v>
       </c>
     </row>
     <row r="245" spans="1:18">
       <c r="A245" t="s">
+        <v>652</v>
+      </c>
+      <c r="B245" t="s">
         <v>653</v>
       </c>
-      <c r="B245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D245" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E245" t="s">
-        <v>293</v>
+        <v>243</v>
       </c>
       <c r="F245" t="s">
         <v>22</v>
       </c>
       <c r="G245" t="s">
         <v>23</v>
       </c>
       <c r="I245" t="s">
         <v>24</v>
       </c>
       <c r="J245" t="s">
         <v>25</v>
       </c>
       <c r="K245" t="s">
         <v>26</v>
       </c>
       <c r="L245" t="s">
         <v>27</v>
       </c>
       <c r="M245">
         <v>3.3</v>
       </c>
       <c r="N245">
         <v>3.3</v>
       </c>
       <c r="O245" t="s">
         <v>28</v>
       </c>
       <c r="P245" t="s">
         <v>29</v>
       </c>
       <c r="Q245">
-        <v>800000.0</v>
+        <v>878570.97</v>
       </c>
     </row>
     <row r="246" spans="1:18">
       <c r="A246" t="s">
+        <v>654</v>
+      </c>
+      <c r="B246" t="s">
         <v>655</v>
       </c>
-      <c r="B246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D246" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E246" t="s">
-        <v>298</v>
+        <v>188</v>
       </c>
       <c r="F246" t="s">
         <v>22</v>
       </c>
       <c r="G246" t="s">
         <v>23</v>
       </c>
       <c r="I246" t="s">
         <v>24</v>
       </c>
       <c r="J246" t="s">
         <v>25</v>
       </c>
       <c r="K246" t="s">
         <v>26</v>
       </c>
       <c r="L246" t="s">
         <v>27</v>
       </c>
       <c r="M246">
         <v>3.3</v>
       </c>
       <c r="N246">
         <v>3.3</v>
       </c>
       <c r="O246" t="s">
         <v>28</v>
       </c>
       <c r="P246" t="s">
         <v>29</v>
       </c>
       <c r="Q246">
-        <v>191276.38</v>
+        <v>721712.94</v>
       </c>
     </row>
     <row r="247" spans="1:18">
       <c r="A247" t="s">
+        <v>656</v>
+      </c>
+      <c r="B247" t="s">
         <v>657</v>
       </c>
-      <c r="B247" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D247" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E247" t="s">
-        <v>243</v>
+        <v>437</v>
       </c>
       <c r="F247" t="s">
         <v>22</v>
       </c>
       <c r="G247" t="s">
         <v>23</v>
       </c>
       <c r="I247" t="s">
         <v>24</v>
       </c>
       <c r="J247" t="s">
         <v>25</v>
       </c>
       <c r="K247" t="s">
         <v>26</v>
       </c>
       <c r="L247" t="s">
         <v>27</v>
       </c>
       <c r="M247">
         <v>3.3</v>
       </c>
       <c r="N247">
         <v>3.3</v>
       </c>
       <c r="O247" t="s">
         <v>28</v>
       </c>
       <c r="P247" t="s">
         <v>29</v>
       </c>
       <c r="Q247">
-        <v>878570.97</v>
+        <v>1401431.08</v>
       </c>
     </row>
     <row r="248" spans="1:18">
       <c r="A248" t="s">
+        <v>658</v>
+      </c>
+      <c r="B248" t="s">
         <v>659</v>
       </c>
-      <c r="B248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D248" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E248" t="s">
-        <v>188</v>
+        <v>443</v>
       </c>
       <c r="F248" t="s">
         <v>22</v>
       </c>
       <c r="G248" t="s">
         <v>23</v>
       </c>
       <c r="I248" t="s">
         <v>24</v>
       </c>
       <c r="J248" t="s">
         <v>25</v>
       </c>
       <c r="K248" t="s">
         <v>26</v>
       </c>
       <c r="L248" t="s">
         <v>27</v>
       </c>
       <c r="M248">
         <v>3.3</v>
       </c>
       <c r="N248">
         <v>3.3</v>
       </c>
       <c r="O248" t="s">
         <v>28</v>
       </c>
       <c r="P248" t="s">
         <v>29</v>
       </c>
       <c r="Q248">
-        <v>721712.94</v>
+        <v>990114.46</v>
       </c>
     </row>
     <row r="249" spans="1:18">
       <c r="A249" t="s">
+        <v>660</v>
+      </c>
+      <c r="B249" t="s">
         <v>661</v>
       </c>
-      <c r="B249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D249" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E249" t="s">
-        <v>437</v>
+        <v>83</v>
       </c>
       <c r="F249" t="s">
         <v>22</v>
       </c>
       <c r="G249" t="s">
         <v>23</v>
       </c>
       <c r="I249" t="s">
         <v>24</v>
       </c>
       <c r="J249" t="s">
         <v>25</v>
       </c>
       <c r="K249" t="s">
         <v>26</v>
       </c>
       <c r="L249" t="s">
         <v>27</v>
       </c>
       <c r="M249">
         <v>3.3</v>
       </c>
       <c r="N249">
         <v>3.3</v>
       </c>
       <c r="O249" t="s">
         <v>28</v>
       </c>
       <c r="P249" t="s">
         <v>29</v>
       </c>
       <c r="Q249">
-        <v>1401431.08</v>
+        <v>1543184.27</v>
       </c>
     </row>
     <row r="250" spans="1:18">
       <c r="A250" t="s">
+        <v>662</v>
+      </c>
+      <c r="B250" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
       <c r="D250" t="s">
         <v>20</v>
       </c>
       <c r="E250" t="s">
-        <v>443</v>
+        <v>389</v>
       </c>
       <c r="F250" t="s">
         <v>22</v>
       </c>
       <c r="G250" t="s">
         <v>23</v>
       </c>
       <c r="I250" t="s">
         <v>24</v>
       </c>
       <c r="J250" t="s">
         <v>25</v>
       </c>
       <c r="K250" t="s">
         <v>26</v>
       </c>
       <c r="L250" t="s">
         <v>27</v>
       </c>
       <c r="M250">
         <v>3.3</v>
       </c>
       <c r="N250">
         <v>3.3</v>
       </c>
       <c r="O250" t="s">
         <v>28</v>
       </c>
       <c r="P250" t="s">
         <v>29</v>
       </c>
       <c r="Q250">
-        <v>990114.46</v>
+        <v>2457180.0</v>
       </c>
     </row>
     <row r="251" spans="1:18">
       <c r="A251" t="s">
+        <v>664</v>
+      </c>
+      <c r="B251" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
       <c r="D251" t="s">
         <v>20</v>
       </c>
       <c r="E251" t="s">
-        <v>83</v>
+        <v>188</v>
       </c>
       <c r="F251" t="s">
         <v>22</v>
       </c>
       <c r="G251" t="s">
         <v>23</v>
       </c>
       <c r="I251" t="s">
         <v>24</v>
       </c>
       <c r="J251" t="s">
         <v>25</v>
       </c>
       <c r="K251" t="s">
         <v>26</v>
       </c>
       <c r="L251" t="s">
         <v>27</v>
       </c>
       <c r="M251">
         <v>3.3</v>
       </c>
       <c r="N251">
         <v>3.3</v>
       </c>
       <c r="O251" t="s">
         <v>28</v>
       </c>
       <c r="P251" t="s">
         <v>29</v>
       </c>
       <c r="Q251">
-        <v>1543184.27</v>
+        <v>225000.0</v>
       </c>
     </row>
     <row r="252" spans="1:18">
       <c r="A252" t="s">
+        <v>666</v>
+      </c>
+      <c r="B252" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
       <c r="D252" t="s">
         <v>20</v>
       </c>
       <c r="E252" t="s">
-        <v>389</v>
+        <v>514</v>
       </c>
       <c r="F252" t="s">
         <v>22</v>
       </c>
       <c r="G252" t="s">
         <v>23</v>
       </c>
       <c r="I252" t="s">
         <v>24</v>
       </c>
       <c r="J252" t="s">
         <v>25</v>
       </c>
       <c r="K252" t="s">
         <v>26</v>
       </c>
       <c r="L252" t="s">
         <v>27</v>
       </c>
       <c r="M252">
         <v>3.3</v>
       </c>
       <c r="N252">
         <v>3.3</v>
       </c>
       <c r="O252" t="s">
         <v>28</v>
       </c>
       <c r="P252" t="s">
         <v>29</v>
       </c>
       <c r="Q252">
-        <v>2457180.0</v>
+        <v>2600000.0</v>
       </c>
     </row>
     <row r="253" spans="1:18">
       <c r="A253" t="s">
+        <v>668</v>
+      </c>
+      <c r="B253" t="s">
         <v>669</v>
       </c>
-      <c r="B253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D253" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E253" t="s">
-        <v>188</v>
+        <v>214</v>
       </c>
       <c r="F253" t="s">
         <v>22</v>
       </c>
       <c r="G253" t="s">
         <v>23</v>
       </c>
       <c r="I253" t="s">
         <v>24</v>
       </c>
       <c r="J253" t="s">
         <v>25</v>
       </c>
       <c r="K253" t="s">
         <v>26</v>
       </c>
       <c r="L253" t="s">
         <v>27</v>
       </c>
       <c r="M253">
         <v>3.3</v>
       </c>
       <c r="N253">
         <v>3.3</v>
       </c>
       <c r="O253" t="s">
         <v>28</v>
       </c>
       <c r="P253" t="s">
         <v>29</v>
       </c>
       <c r="Q253">
-        <v>225000.0</v>
+        <v>350000.0</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="A254" t="s">
+        <v>670</v>
+      </c>
+      <c r="B254" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
       <c r="D254" t="s">
         <v>20</v>
       </c>
       <c r="E254" t="s">
-        <v>514</v>
+        <v>672</v>
       </c>
       <c r="F254" t="s">
         <v>22</v>
       </c>
       <c r="G254" t="s">
         <v>23</v>
       </c>
       <c r="I254" t="s">
         <v>24</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254" t="s">
         <v>26</v>
       </c>
       <c r="L254" t="s">
         <v>27</v>
       </c>
       <c r="M254">
         <v>3.3</v>
       </c>
       <c r="N254">
         <v>3.3</v>
       </c>
       <c r="O254" t="s">
         <v>28</v>
       </c>
       <c r="P254" t="s">
         <v>29</v>
       </c>
       <c r="Q254">
-        <v>2600000.0</v>
+        <v>2933808.05</v>
       </c>
     </row>
     <row r="255" spans="1:18">
       <c r="A255" t="s">
         <v>673</v>
       </c>
       <c r="B255" t="s">
         <v>674</v>
       </c>
       <c r="D255" t="s">
         <v>35</v>
       </c>
       <c r="E255" t="s">
-        <v>214</v>
+        <v>675</v>
       </c>
       <c r="F255" t="s">
         <v>22</v>
       </c>
       <c r="G255" t="s">
         <v>23</v>
       </c>
       <c r="I255" t="s">
         <v>24</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255" t="s">
         <v>26</v>
       </c>
       <c r="L255" t="s">
         <v>27</v>
       </c>
       <c r="M255">
         <v>3.3</v>
       </c>
       <c r="N255">
         <v>3.3</v>
       </c>
       <c r="O255" t="s">
         <v>28</v>
       </c>
       <c r="P255" t="s">
         <v>29</v>
       </c>
       <c r="Q255">
-        <v>350000.0</v>
+        <v>364576.35</v>
       </c>
     </row>
     <row r="256" spans="1:18">
       <c r="A256" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B256" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D256" t="s">
         <v>20</v>
       </c>
       <c r="E256" t="s">
-        <v>677</v>
+        <v>36</v>
       </c>
       <c r="F256" t="s">
         <v>22</v>
       </c>
       <c r="G256" t="s">
         <v>23</v>
       </c>
       <c r="I256" t="s">
         <v>24</v>
       </c>
       <c r="J256" t="s">
         <v>25</v>
       </c>
       <c r="K256" t="s">
         <v>26</v>
       </c>
       <c r="L256" t="s">
         <v>27</v>
       </c>
       <c r="M256">
         <v>3.3</v>
       </c>
       <c r="N256">
         <v>3.3</v>
       </c>
       <c r="O256" t="s">
         <v>28</v>
       </c>
       <c r="P256" t="s">
         <v>29</v>
       </c>
       <c r="Q256">
-        <v>2933808.05</v>
+        <v>4427074.14</v>
       </c>
     </row>
     <row r="257" spans="1:18">
       <c r="A257" t="s">
         <v>678</v>
       </c>
       <c r="B257" t="s">
         <v>679</v>
       </c>
       <c r="D257" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E257" t="s">
-        <v>680</v>
+        <v>36</v>
       </c>
       <c r="F257" t="s">
         <v>22</v>
       </c>
       <c r="G257" t="s">
         <v>23</v>
       </c>
       <c r="I257" t="s">
         <v>24</v>
       </c>
       <c r="J257" t="s">
         <v>25</v>
       </c>
       <c r="K257" t="s">
         <v>26</v>
       </c>
       <c r="L257" t="s">
         <v>27</v>
       </c>
       <c r="M257">
         <v>3.3</v>
       </c>
       <c r="N257">
         <v>3.3</v>
       </c>
       <c r="O257" t="s">
         <v>28</v>
       </c>
       <c r="P257" t="s">
         <v>29</v>
       </c>
       <c r="Q257">
-        <v>364576.35</v>
+        <v>743789.26</v>
       </c>
     </row>
     <row r="258" spans="1:18">
       <c r="A258" t="s">
+        <v>680</v>
+      </c>
+      <c r="B258" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="D258" t="s">
         <v>20</v>
       </c>
       <c r="E258" t="s">
-        <v>36</v>
+        <v>434</v>
       </c>
       <c r="F258" t="s">
         <v>22</v>
       </c>
       <c r="G258" t="s">
         <v>23</v>
       </c>
       <c r="I258" t="s">
         <v>24</v>
       </c>
       <c r="J258" t="s">
         <v>25</v>
       </c>
       <c r="K258" t="s">
         <v>26</v>
       </c>
       <c r="L258" t="s">
         <v>27</v>
       </c>
       <c r="M258">
         <v>3.3</v>
       </c>
       <c r="N258">
         <v>3.3</v>
       </c>
       <c r="O258" t="s">
         <v>28</v>
       </c>
       <c r="P258" t="s">
         <v>29</v>
       </c>
       <c r="Q258">
-        <v>4427074.14</v>
+        <v>3850337.77</v>
       </c>
     </row>
     <row r="259" spans="1:18">
       <c r="A259" t="s">
+        <v>682</v>
+      </c>
+      <c r="B259" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
       <c r="D259" t="s">
         <v>20</v>
       </c>
       <c r="E259" t="s">
-        <v>36</v>
+        <v>684</v>
       </c>
       <c r="F259" t="s">
         <v>22</v>
       </c>
       <c r="G259" t="s">
         <v>23</v>
       </c>
       <c r="I259" t="s">
         <v>24</v>
       </c>
       <c r="J259" t="s">
         <v>25</v>
       </c>
       <c r="K259" t="s">
         <v>26</v>
       </c>
       <c r="L259" t="s">
         <v>27</v>
       </c>
       <c r="M259">
         <v>3.3</v>
       </c>
       <c r="N259">
         <v>3.3</v>
       </c>
       <c r="O259" t="s">
         <v>28</v>
       </c>
       <c r="P259" t="s">
         <v>29</v>
       </c>
       <c r="Q259">
-        <v>743789.26</v>
+        <v>2500000.0</v>
       </c>
     </row>
     <row r="260" spans="1:18">
       <c r="A260" t="s">
         <v>685</v>
       </c>
       <c r="B260" t="s">
         <v>686</v>
       </c>
       <c r="D260" t="s">
         <v>20</v>
       </c>
       <c r="E260" t="s">
-        <v>434</v>
+        <v>573</v>
       </c>
       <c r="F260" t="s">
         <v>22</v>
       </c>
       <c r="G260" t="s">
         <v>23</v>
       </c>
       <c r="I260" t="s">
         <v>24</v>
       </c>
       <c r="J260" t="s">
         <v>25</v>
       </c>
       <c r="K260" t="s">
         <v>26</v>
       </c>
       <c r="L260" t="s">
         <v>27</v>
       </c>
       <c r="M260">
         <v>3.3</v>
       </c>
       <c r="N260">
         <v>3.3</v>
       </c>
       <c r="O260" t="s">
         <v>28</v>
       </c>
       <c r="P260" t="s">
         <v>29</v>
       </c>
       <c r="Q260">
-        <v>3850337.77</v>
+        <v>500000.0</v>
       </c>
     </row>
     <row r="261" spans="1:18">
       <c r="A261" t="s">
         <v>687</v>
       </c>
       <c r="B261" t="s">
         <v>688</v>
       </c>
       <c r="D261" t="s">
         <v>20</v>
       </c>
       <c r="E261" t="s">
-        <v>689</v>
+        <v>121</v>
       </c>
       <c r="F261" t="s">
         <v>22</v>
       </c>
       <c r="G261" t="s">
         <v>23</v>
       </c>
       <c r="I261" t="s">
         <v>24</v>
       </c>
       <c r="J261" t="s">
         <v>25</v>
       </c>
       <c r="K261" t="s">
         <v>26</v>
       </c>
       <c r="L261" t="s">
         <v>27</v>
       </c>
       <c r="M261">
         <v>3.3</v>
       </c>
       <c r="N261">
         <v>3.3</v>
       </c>
       <c r="O261" t="s">
         <v>28</v>
       </c>
       <c r="P261" t="s">
         <v>29</v>
       </c>
       <c r="Q261">
-        <v>2500000.0</v>
+        <v>930000.0</v>
       </c>
     </row>
     <row r="262" spans="1:18">
       <c r="A262" t="s">
+        <v>689</v>
+      </c>
+      <c r="B262" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
       <c r="D262" t="s">
         <v>20</v>
       </c>
       <c r="E262" t="s">
-        <v>578</v>
+        <v>675</v>
       </c>
       <c r="F262" t="s">
         <v>22</v>
       </c>
       <c r="G262" t="s">
         <v>23</v>
       </c>
       <c r="I262" t="s">
         <v>24</v>
       </c>
       <c r="J262" t="s">
         <v>25</v>
       </c>
       <c r="K262" t="s">
         <v>26</v>
       </c>
       <c r="L262" t="s">
         <v>27</v>
       </c>
       <c r="M262">
         <v>3.3</v>
       </c>
       <c r="N262">
         <v>3.3</v>
       </c>
       <c r="O262" t="s">
         <v>28</v>
       </c>
       <c r="P262" t="s">
         <v>29</v>
       </c>
       <c r="Q262">
-        <v>500000.0</v>
+        <v>2000000.0</v>
       </c>
     </row>
     <row r="263" spans="1:18">
       <c r="A263" t="s">
+        <v>691</v>
+      </c>
+      <c r="B263" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
       <c r="D263" t="s">
         <v>20</v>
       </c>
       <c r="E263" t="s">
-        <v>121</v>
+        <v>443</v>
       </c>
       <c r="F263" t="s">
         <v>22</v>
       </c>
       <c r="G263" t="s">
         <v>23</v>
       </c>
       <c r="I263" t="s">
         <v>24</v>
       </c>
       <c r="J263" t="s">
         <v>25</v>
       </c>
       <c r="K263" t="s">
         <v>26</v>
       </c>
       <c r="L263" t="s">
         <v>27</v>
       </c>
       <c r="M263">
         <v>3.3</v>
       </c>
       <c r="N263">
         <v>3.3</v>
       </c>
       <c r="O263" t="s">
         <v>28</v>
       </c>
       <c r="P263" t="s">
         <v>29</v>
       </c>
       <c r="Q263">
-        <v>930000.0</v>
+        <v>1402500.0</v>
       </c>
     </row>
     <row r="264" spans="1:18">
       <c r="A264" t="s">
+        <v>693</v>
+      </c>
+      <c r="B264" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="D264" t="s">
         <v>20</v>
       </c>
       <c r="E264" t="s">
-        <v>680</v>
+        <v>695</v>
       </c>
       <c r="F264" t="s">
         <v>22</v>
       </c>
       <c r="G264" t="s">
         <v>23</v>
       </c>
       <c r="I264" t="s">
         <v>24</v>
       </c>
       <c r="J264" t="s">
         <v>25</v>
       </c>
       <c r="K264" t="s">
         <v>26</v>
       </c>
       <c r="L264" t="s">
         <v>27</v>
       </c>
       <c r="M264">
         <v>3.3</v>
       </c>
       <c r="N264">
         <v>3.3</v>
       </c>
       <c r="O264" t="s">
         <v>28</v>
       </c>
       <c r="P264" t="s">
         <v>29</v>
       </c>
       <c r="Q264">
-        <v>2000000.0</v>
+        <v>1930000.0</v>
       </c>
     </row>
     <row r="265" spans="1:18">
       <c r="A265" t="s">
         <v>696</v>
       </c>
       <c r="B265" t="s">
         <v>697</v>
       </c>
       <c r="D265" t="s">
         <v>20</v>
       </c>
       <c r="E265" t="s">
-        <v>443</v>
+        <v>269</v>
       </c>
       <c r="F265" t="s">
         <v>22</v>
       </c>
       <c r="G265" t="s">
         <v>23</v>
       </c>
       <c r="I265" t="s">
         <v>24</v>
       </c>
       <c r="J265" t="s">
         <v>25</v>
       </c>
       <c r="K265" t="s">
         <v>26</v>
       </c>
       <c r="L265" t="s">
         <v>27</v>
       </c>
       <c r="M265">
         <v>3.3</v>
       </c>
       <c r="N265">
         <v>3.3</v>
       </c>
       <c r="O265" t="s">
         <v>28</v>
       </c>
       <c r="P265" t="s">
         <v>29</v>
       </c>
       <c r="Q265">
-        <v>1402500.0</v>
+        <v>2000000.0</v>
       </c>
     </row>
     <row r="266" spans="1:18">
       <c r="A266" t="s">
         <v>698</v>
       </c>
       <c r="B266" t="s">
         <v>699</v>
       </c>
       <c r="D266" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E266" t="s">
-        <v>700</v>
+        <v>71</v>
       </c>
       <c r="F266" t="s">
         <v>22</v>
       </c>
       <c r="G266" t="s">
         <v>23</v>
       </c>
       <c r="I266" t="s">
         <v>24</v>
       </c>
       <c r="J266" t="s">
         <v>25</v>
       </c>
       <c r="K266" t="s">
         <v>26</v>
       </c>
       <c r="L266" t="s">
         <v>27</v>
       </c>
       <c r="M266">
         <v>3.3</v>
       </c>
       <c r="N266">
         <v>3.3</v>
       </c>
       <c r="O266" t="s">
         <v>28</v>
       </c>
       <c r="P266" t="s">
         <v>29</v>
       </c>
       <c r="Q266">
-        <v>1930000.0</v>
+        <v>2000000.0</v>
       </c>
     </row>
     <row r="267" spans="1:18">
       <c r="A267" t="s">
+        <v>700</v>
+      </c>
+      <c r="B267" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="D267" t="s">
         <v>20</v>
       </c>
       <c r="E267" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="F267" t="s">
         <v>22</v>
       </c>
       <c r="G267" t="s">
         <v>23</v>
       </c>
       <c r="I267" t="s">
         <v>24</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267" t="s">
         <v>26</v>
       </c>
       <c r="L267" t="s">
         <v>27</v>
       </c>
       <c r="M267">
         <v>3.3</v>
       </c>
       <c r="N267">
         <v>3.3</v>
       </c>
       <c r="O267" t="s">
         <v>28</v>
       </c>
       <c r="P267" t="s">
         <v>29</v>
       </c>
       <c r="Q267">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="268" spans="1:18">
       <c r="A268" t="s">
+        <v>702</v>
+      </c>
+      <c r="B268" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
       <c r="D268" t="s">
         <v>20</v>
       </c>
       <c r="E268" t="s">
-        <v>71</v>
+        <v>704</v>
       </c>
       <c r="F268" t="s">
         <v>22</v>
       </c>
       <c r="G268" t="s">
         <v>23</v>
       </c>
       <c r="I268" t="s">
         <v>24</v>
       </c>
       <c r="J268" t="s">
         <v>25</v>
       </c>
       <c r="K268" t="s">
         <v>26</v>
       </c>
       <c r="L268" t="s">
         <v>27</v>
       </c>
       <c r="M268">
         <v>3.3</v>
       </c>
       <c r="N268">
         <v>3.3</v>
       </c>
       <c r="O268" t="s">
         <v>28</v>
       </c>
       <c r="P268" t="s">
         <v>29</v>
       </c>
       <c r="Q268">
-        <v>2000000.0</v>
+        <v>1691000.0</v>
       </c>
     </row>
     <row r="269" spans="1:18">
       <c r="A269" t="s">
         <v>705</v>
       </c>
       <c r="B269" t="s">
         <v>706</v>
       </c>
       <c r="D269" t="s">
         <v>20</v>
       </c>
       <c r="E269" t="s">
-        <v>280</v>
+        <v>443</v>
       </c>
       <c r="F269" t="s">
         <v>22</v>
       </c>
       <c r="G269" t="s">
         <v>23</v>
       </c>
       <c r="I269" t="s">
         <v>24</v>
       </c>
       <c r="J269" t="s">
         <v>25</v>
       </c>
       <c r="K269" t="s">
         <v>26</v>
       </c>
       <c r="L269" t="s">
         <v>27</v>
       </c>
       <c r="M269">
         <v>3.3</v>
       </c>
       <c r="N269">
         <v>3.3</v>
       </c>
       <c r="O269" t="s">
         <v>28</v>
       </c>
       <c r="P269" t="s">
         <v>29</v>
       </c>
       <c r="Q269">
-        <v>2000000.0</v>
+        <v>1340000.0</v>
       </c>
     </row>
     <row r="270" spans="1:18">
       <c r="A270" t="s">
         <v>707</v>
       </c>
       <c r="B270" t="s">
         <v>708</v>
       </c>
       <c r="D270" t="s">
         <v>20</v>
       </c>
       <c r="E270" t="s">
-        <v>709</v>
+        <v>446</v>
       </c>
       <c r="F270" t="s">
         <v>22</v>
       </c>
       <c r="G270" t="s">
         <v>23</v>
       </c>
       <c r="I270" t="s">
         <v>24</v>
       </c>
       <c r="J270" t="s">
         <v>25</v>
       </c>
       <c r="K270" t="s">
         <v>26</v>
       </c>
       <c r="L270" t="s">
         <v>27</v>
       </c>
       <c r="M270">
         <v>3.3</v>
       </c>
       <c r="N270">
         <v>3.3</v>
       </c>
       <c r="O270" t="s">
         <v>28</v>
       </c>
       <c r="P270" t="s">
         <v>29</v>
       </c>
       <c r="Q270">
-        <v>1691000.0</v>
+        <v>1402500.0</v>
       </c>
     </row>
     <row r="271" spans="1:18">
       <c r="A271" t="s">
+        <v>709</v>
+      </c>
+      <c r="B271" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="D271" t="s">
         <v>20</v>
       </c>
       <c r="E271" t="s">
-        <v>443</v>
+        <v>259</v>
       </c>
       <c r="F271" t="s">
         <v>22</v>
       </c>
       <c r="G271" t="s">
         <v>23</v>
       </c>
       <c r="I271" t="s">
         <v>24</v>
       </c>
       <c r="J271" t="s">
         <v>25</v>
       </c>
       <c r="K271" t="s">
         <v>26</v>
       </c>
       <c r="L271" t="s">
         <v>27</v>
       </c>
       <c r="M271">
         <v>3.3</v>
       </c>
       <c r="N271">
         <v>3.3</v>
       </c>
       <c r="O271" t="s">
         <v>28</v>
       </c>
       <c r="P271" t="s">
         <v>29</v>
       </c>
       <c r="Q271">
-        <v>1340000.0</v>
+        <v>3200000.0</v>
       </c>
     </row>
     <row r="272" spans="1:18">
       <c r="A272" t="s">
+        <v>711</v>
+      </c>
+      <c r="B272" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>713</v>
       </c>
       <c r="D272" t="s">
         <v>20</v>
       </c>
       <c r="E272" t="s">
-        <v>446</v>
+        <v>170</v>
       </c>
       <c r="F272" t="s">
         <v>22</v>
       </c>
       <c r="G272" t="s">
         <v>23</v>
       </c>
       <c r="I272" t="s">
         <v>24</v>
       </c>
       <c r="J272" t="s">
         <v>25</v>
       </c>
       <c r="K272" t="s">
         <v>26</v>
       </c>
       <c r="L272" t="s">
         <v>27</v>
       </c>
       <c r="M272">
         <v>3.3</v>
       </c>
       <c r="N272">
         <v>3.3</v>
       </c>
       <c r="O272" t="s">
         <v>28</v>
       </c>
       <c r="P272" t="s">
         <v>29</v>
       </c>
       <c r="Q272">
-        <v>1402500.0</v>
+        <v>2000000.0</v>
       </c>
     </row>
     <row r="273" spans="1:18">
       <c r="A273" t="s">
+        <v>713</v>
+      </c>
+      <c r="B273" t="s">
         <v>714</v>
       </c>
-      <c r="B273" t="s">
+      <c r="D273" t="s">
+        <v>35</v>
+      </c>
+      <c r="E273" t="s">
         <v>715</v>
       </c>
-      <c r="D273" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F273" t="s">
         <v>22</v>
       </c>
       <c r="G273" t="s">
         <v>23</v>
       </c>
       <c r="I273" t="s">
         <v>24</v>
       </c>
       <c r="J273" t="s">
         <v>25</v>
       </c>
       <c r="K273" t="s">
         <v>26</v>
       </c>
       <c r="L273" t="s">
         <v>27</v>
       </c>
       <c r="M273">
         <v>3.3</v>
       </c>
       <c r="N273">
         <v>3.3</v>
       </c>
       <c r="O273" t="s">
         <v>28</v>
       </c>
       <c r="P273" t="s">
         <v>29</v>
       </c>
       <c r="Q273">
-        <v>3200000.0</v>
+        <v>2100000.0</v>
       </c>
     </row>
     <row r="274" spans="1:18">
       <c r="A274" t="s">
         <v>716</v>
       </c>
       <c r="B274" t="s">
         <v>717</v>
       </c>
       <c r="D274" t="s">
         <v>20</v>
       </c>
       <c r="E274" t="s">
-        <v>170</v>
+        <v>359</v>
       </c>
       <c r="F274" t="s">
         <v>22</v>
       </c>
       <c r="G274" t="s">
         <v>23</v>
       </c>
       <c r="I274" t="s">
         <v>24</v>
       </c>
       <c r="J274" t="s">
         <v>25</v>
       </c>
       <c r="K274" t="s">
         <v>26</v>
       </c>
       <c r="L274" t="s">
         <v>27</v>
       </c>
       <c r="M274">
         <v>3.3</v>
       </c>
       <c r="N274">
         <v>3.3</v>
       </c>
       <c r="O274" t="s">
         <v>28</v>
       </c>
       <c r="P274" t="s">
         <v>29</v>
       </c>
       <c r="Q274">
-        <v>2000000.0</v>
+        <v>2790000.0</v>
       </c>
     </row>
     <row r="275" spans="1:18">
       <c r="A275" t="s">
         <v>718</v>
       </c>
       <c r="B275" t="s">
         <v>719</v>
       </c>
       <c r="D275" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E275" t="s">
         <v>720</v>
       </c>
       <c r="F275" t="s">
         <v>22</v>
       </c>
       <c r="G275" t="s">
         <v>23</v>
       </c>
       <c r="I275" t="s">
         <v>24</v>
       </c>
       <c r="J275" t="s">
         <v>25</v>
       </c>
       <c r="K275" t="s">
         <v>26</v>
       </c>
       <c r="L275" t="s">
         <v>27</v>
       </c>
       <c r="M275">
         <v>3.3</v>
       </c>
       <c r="N275">
         <v>3.3</v>
       </c>
       <c r="O275" t="s">
         <v>28</v>
       </c>
       <c r="P275" t="s">
         <v>29</v>
       </c>
       <c r="Q275">
-        <v>2100000.0</v>
+        <v>2000000.0</v>
       </c>
     </row>
     <row r="276" spans="1:18">
       <c r="A276" t="s">
         <v>721</v>
       </c>
       <c r="B276" t="s">
         <v>722</v>
       </c>
       <c r="D276" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E276" t="s">
-        <v>359</v>
+        <v>723</v>
       </c>
       <c r="F276" t="s">
         <v>22</v>
       </c>
       <c r="G276" t="s">
         <v>23</v>
       </c>
       <c r="I276" t="s">
         <v>24</v>
       </c>
       <c r="J276" t="s">
         <v>25</v>
       </c>
       <c r="K276" t="s">
         <v>26</v>
       </c>
       <c r="L276" t="s">
         <v>27</v>
       </c>
       <c r="M276">
         <v>3.3</v>
       </c>
       <c r="N276">
         <v>3.3</v>
       </c>
       <c r="O276" t="s">
         <v>28</v>
       </c>
       <c r="P276" t="s">
         <v>29</v>
       </c>
       <c r="Q276">
-        <v>2790000.0</v>
+        <v>210000.0</v>
       </c>
     </row>
     <row r="277" spans="1:18">
       <c r="A277" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B277" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D277" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E277" t="s">
-        <v>725</v>
+        <v>121</v>
       </c>
       <c r="F277" t="s">
         <v>22</v>
       </c>
       <c r="G277" t="s">
         <v>23</v>
       </c>
       <c r="I277" t="s">
         <v>24</v>
       </c>
       <c r="J277" t="s">
         <v>25</v>
       </c>
       <c r="K277" t="s">
         <v>26</v>
       </c>
       <c r="L277" t="s">
         <v>27</v>
       </c>
       <c r="M277">
         <v>3.3</v>
       </c>
       <c r="N277">
         <v>3.3</v>
       </c>
       <c r="O277" t="s">
         <v>28</v>
       </c>
       <c r="P277" t="s">
         <v>29</v>
       </c>
       <c r="Q277">
-        <v>2000000.0</v>
+        <v>700000.0</v>
       </c>
     </row>
     <row r="278" spans="1:18">
       <c r="A278" t="s">
         <v>726</v>
       </c>
       <c r="B278" t="s">
         <v>727</v>
       </c>
       <c r="D278" t="s">
         <v>20</v>
       </c>
       <c r="E278" t="s">
-        <v>728</v>
+        <v>352</v>
       </c>
       <c r="F278" t="s">
         <v>22</v>
       </c>
       <c r="G278" t="s">
         <v>23</v>
       </c>
       <c r="I278" t="s">
         <v>24</v>
       </c>
       <c r="J278" t="s">
         <v>25</v>
       </c>
       <c r="K278" t="s">
         <v>26</v>
       </c>
       <c r="L278" t="s">
         <v>27</v>
       </c>
       <c r="M278">
         <v>3.3</v>
       </c>
       <c r="N278">
         <v>3.3</v>
       </c>
       <c r="O278" t="s">
         <v>28</v>
       </c>
       <c r="P278" t="s">
         <v>29</v>
       </c>
       <c r="Q278">
-        <v>172073.98</v>
+        <v>6107661.0</v>
       </c>
     </row>
     <row r="279" spans="1:18">
       <c r="A279" t="s">
+        <v>728</v>
+      </c>
+      <c r="B279" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
       <c r="D279" t="s">
         <v>35</v>
       </c>
       <c r="E279" t="s">
-        <v>731</v>
+        <v>65</v>
       </c>
       <c r="F279" t="s">
         <v>22</v>
       </c>
       <c r="G279" t="s">
         <v>23</v>
       </c>
       <c r="I279" t="s">
         <v>24</v>
       </c>
       <c r="J279" t="s">
         <v>25</v>
       </c>
       <c r="K279" t="s">
         <v>26</v>
       </c>
       <c r="L279" t="s">
         <v>27</v>
       </c>
       <c r="M279">
         <v>3.3</v>
       </c>
       <c r="N279">
         <v>3.3</v>
       </c>
       <c r="O279" t="s">
         <v>28</v>
       </c>
       <c r="P279" t="s">
         <v>29</v>
       </c>
       <c r="Q279">
-        <v>210000.0</v>
+        <v>300000.0</v>
       </c>
     </row>
     <row r="280" spans="1:18">
       <c r="A280" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="B280" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="D280" t="s">
         <v>35</v>
       </c>
       <c r="E280" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="F280" t="s">
         <v>22</v>
       </c>
       <c r="G280" t="s">
         <v>23</v>
       </c>
       <c r="I280" t="s">
         <v>24</v>
       </c>
       <c r="J280" t="s">
         <v>25</v>
       </c>
       <c r="K280" t="s">
         <v>26</v>
       </c>
       <c r="L280" t="s">
         <v>27</v>
       </c>
       <c r="M280">
         <v>3.3</v>
       </c>
       <c r="N280">
         <v>3.3</v>
       </c>
       <c r="O280" t="s">
         <v>28</v>
       </c>
       <c r="P280" t="s">
         <v>29</v>
       </c>
       <c r="Q280">
-        <v>700000.0</v>
+        <v>210000.0</v>
       </c>
     </row>
     <row r="281" spans="1:18">
       <c r="A281" t="s">
+        <v>732</v>
+      </c>
+      <c r="B281" t="s">
+        <v>733</v>
+      </c>
+      <c r="D281" t="s">
+        <v>35</v>
+      </c>
+      <c r="E281" t="s">
         <v>734</v>
       </c>
-      <c r="B281" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F281" t="s">
         <v>22</v>
       </c>
       <c r="G281" t="s">
         <v>23</v>
       </c>
       <c r="I281" t="s">
         <v>24</v>
       </c>
       <c r="J281" t="s">
         <v>25</v>
       </c>
       <c r="K281" t="s">
         <v>26</v>
       </c>
       <c r="L281" t="s">
         <v>27</v>
       </c>
       <c r="M281">
         <v>3.3</v>
       </c>
       <c r="N281">
         <v>3.3</v>
       </c>
       <c r="O281" t="s">
         <v>28</v>
       </c>
       <c r="P281" t="s">
         <v>29</v>
       </c>
       <c r="Q281">
-        <v>6107661.0</v>
+        <v>600000.0</v>
       </c>
     </row>
     <row r="282" spans="1:18">
       <c r="A282" t="s">
+        <v>735</v>
+      </c>
+      <c r="B282" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
       <c r="D282" t="s">
         <v>35</v>
       </c>
       <c r="E282" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="F282" t="s">
         <v>22</v>
       </c>
       <c r="G282" t="s">
         <v>23</v>
       </c>
       <c r="I282" t="s">
         <v>24</v>
       </c>
       <c r="J282" t="s">
         <v>25</v>
       </c>
       <c r="K282" t="s">
         <v>26</v>
       </c>
       <c r="L282" t="s">
         <v>27</v>
       </c>
       <c r="M282">
         <v>3.3</v>
       </c>
       <c r="N282">
         <v>3.3</v>
       </c>
       <c r="O282" t="s">
         <v>28</v>
       </c>
       <c r="P282" t="s">
         <v>29</v>
       </c>
       <c r="Q282">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
     </row>
     <row r="283" spans="1:18">
       <c r="A283" t="s">
+        <v>737</v>
+      </c>
+      <c r="B283" t="s">
         <v>738</v>
       </c>
-      <c r="B283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D283" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E283" t="s">
-        <v>65</v>
+        <v>352</v>
       </c>
       <c r="F283" t="s">
         <v>22</v>
       </c>
       <c r="G283" t="s">
         <v>23</v>
       </c>
       <c r="I283" t="s">
         <v>24</v>
       </c>
       <c r="J283" t="s">
         <v>25</v>
       </c>
       <c r="K283" t="s">
         <v>26</v>
       </c>
       <c r="L283" t="s">
         <v>27</v>
       </c>
       <c r="M283">
         <v>3.3</v>
       </c>
       <c r="N283">
         <v>3.3</v>
       </c>
       <c r="O283" t="s">
         <v>28</v>
       </c>
       <c r="P283" t="s">
         <v>29</v>
       </c>
       <c r="Q283">
-        <v>210000.0</v>
+        <v>1500000.0</v>
       </c>
     </row>
     <row r="284" spans="1:18">
       <c r="A284" t="s">
+        <v>739</v>
+      </c>
+      <c r="B284" t="s">
         <v>740</v>
       </c>
-      <c r="B284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D284" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E284" t="s">
-        <v>742</v>
+        <v>352</v>
       </c>
       <c r="F284" t="s">
         <v>22</v>
       </c>
       <c r="G284" t="s">
         <v>23</v>
       </c>
       <c r="I284" t="s">
         <v>24</v>
       </c>
       <c r="J284" t="s">
         <v>25</v>
       </c>
       <c r="K284" t="s">
         <v>26</v>
       </c>
       <c r="L284" t="s">
         <v>27</v>
       </c>
       <c r="M284">
         <v>3.3</v>
       </c>
       <c r="N284">
         <v>3.3</v>
       </c>
       <c r="O284" t="s">
         <v>28</v>
       </c>
       <c r="P284" t="s">
         <v>29</v>
       </c>
       <c r="Q284">
-        <v>600000.0</v>
+        <v>2200000.0</v>
       </c>
     </row>
     <row r="285" spans="1:18">
       <c r="A285" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="B285" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="D285" t="s">
         <v>35</v>
       </c>
       <c r="E285" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="F285" t="s">
         <v>22</v>
       </c>
       <c r="G285" t="s">
         <v>23</v>
       </c>
       <c r="I285" t="s">
         <v>24</v>
       </c>
       <c r="J285" t="s">
         <v>25</v>
       </c>
       <c r="K285" t="s">
         <v>26</v>
       </c>
       <c r="L285" t="s">
         <v>27</v>
       </c>
       <c r="M285">
         <v>3.3</v>
       </c>
       <c r="N285">
         <v>3.3</v>
       </c>
       <c r="O285" t="s">
         <v>28</v>
       </c>
       <c r="P285" t="s">
         <v>29</v>
       </c>
       <c r="Q285">
-        <v>600000.0</v>
+        <v>2000000.0</v>
       </c>
     </row>
     <row r="286" spans="1:18">
       <c r="A286" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="B286" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="D286" t="s">
         <v>20</v>
       </c>
       <c r="E286" t="s">
-        <v>352</v>
+        <v>745</v>
       </c>
       <c r="F286" t="s">
         <v>22</v>
       </c>
       <c r="G286" t="s">
         <v>23</v>
       </c>
       <c r="I286" t="s">
         <v>24</v>
       </c>
       <c r="J286" t="s">
         <v>25</v>
       </c>
       <c r="K286" t="s">
         <v>26</v>
       </c>
       <c r="L286" t="s">
         <v>27</v>
       </c>
       <c r="M286">
         <v>3.3</v>
       </c>
       <c r="N286">
         <v>3.3</v>
       </c>
       <c r="O286" t="s">
         <v>28</v>
       </c>
       <c r="P286" t="s">
         <v>29</v>
       </c>
       <c r="Q286">
-        <v>1500000.0</v>
+        <v>3460000.0</v>
       </c>
     </row>
     <row r="287" spans="1:18">
       <c r="A287" t="s">
+        <v>746</v>
+      </c>
+      <c r="B287" t="s">
         <v>747</v>
       </c>
-      <c r="B287" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D287" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E287" t="s">
-        <v>352</v>
+        <v>121</v>
       </c>
       <c r="F287" t="s">
         <v>22</v>
       </c>
       <c r="G287" t="s">
         <v>23</v>
       </c>
       <c r="I287" t="s">
         <v>24</v>
       </c>
       <c r="J287" t="s">
         <v>25</v>
       </c>
       <c r="K287" t="s">
         <v>26</v>
       </c>
       <c r="L287" t="s">
         <v>27</v>
       </c>
       <c r="M287">
         <v>3.3</v>
       </c>
       <c r="N287">
         <v>3.3</v>
       </c>
       <c r="O287" t="s">
         <v>28</v>
       </c>
       <c r="P287" t="s">
         <v>29</v>
       </c>
       <c r="Q287">
-        <v>2200000.0</v>
+        <v>1500000.0</v>
       </c>
     </row>
     <row r="288" spans="1:18">
       <c r="A288" t="s">
+        <v>748</v>
+      </c>
+      <c r="B288" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
       <c r="D288" t="s">
         <v>35</v>
       </c>
       <c r="E288" t="s">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="F288" t="s">
         <v>22</v>
       </c>
       <c r="G288" t="s">
         <v>23</v>
       </c>
       <c r="I288" t="s">
         <v>24</v>
       </c>
       <c r="J288" t="s">
         <v>25</v>
       </c>
       <c r="K288" t="s">
         <v>26</v>
       </c>
       <c r="L288" t="s">
         <v>27</v>
       </c>
       <c r="M288">
         <v>3.3</v>
       </c>
       <c r="N288">
         <v>3.3</v>
       </c>
       <c r="O288" t="s">
         <v>28</v>
       </c>
       <c r="P288" t="s">
         <v>29</v>
       </c>
       <c r="Q288">
-        <v>2000000.0</v>
+        <v>1400000.0</v>
       </c>
     </row>
     <row r="289" spans="1:18">
       <c r="A289" t="s">
+        <v>750</v>
+      </c>
+      <c r="B289" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
       <c r="D289" t="s">
         <v>20</v>
       </c>
       <c r="E289" t="s">
-        <v>753</v>
+        <v>352</v>
       </c>
       <c r="F289" t="s">
         <v>22</v>
       </c>
       <c r="G289" t="s">
         <v>23</v>
       </c>
       <c r="I289" t="s">
         <v>24</v>
       </c>
       <c r="J289" t="s">
         <v>25</v>
       </c>
       <c r="K289" t="s">
         <v>26</v>
       </c>
       <c r="L289" t="s">
         <v>27</v>
       </c>
       <c r="M289">
         <v>3.3</v>
       </c>
       <c r="N289">
         <v>3.3</v>
       </c>
       <c r="O289" t="s">
         <v>28</v>
       </c>
       <c r="P289" t="s">
         <v>29</v>
       </c>
       <c r="Q289">
-        <v>3460000.0</v>
+        <v>8899920.0</v>
       </c>
     </row>
     <row r="290" spans="1:18">
       <c r="A290" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="B290" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="D290" t="s">
         <v>35</v>
       </c>
       <c r="E290" t="s">
-        <v>121</v>
+        <v>466</v>
       </c>
       <c r="F290" t="s">
         <v>22</v>
       </c>
       <c r="G290" t="s">
         <v>23</v>
       </c>
       <c r="I290" t="s">
         <v>24</v>
       </c>
       <c r="J290" t="s">
         <v>25</v>
       </c>
       <c r="K290" t="s">
         <v>26</v>
       </c>
       <c r="L290" t="s">
         <v>27</v>
       </c>
       <c r="M290">
         <v>3.3</v>
       </c>
       <c r="N290">
         <v>3.3</v>
       </c>
       <c r="O290" t="s">
         <v>28</v>
       </c>
       <c r="P290" t="s">
         <v>29</v>
       </c>
       <c r="Q290">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
     </row>
     <row r="291" spans="1:18">
       <c r="A291" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="B291" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="D291" t="s">
         <v>35</v>
       </c>
       <c r="E291" t="s">
-        <v>121</v>
+        <v>756</v>
       </c>
       <c r="F291" t="s">
         <v>22</v>
       </c>
       <c r="G291" t="s">
         <v>23</v>
       </c>
       <c r="I291" t="s">
         <v>24</v>
       </c>
       <c r="J291" t="s">
         <v>25</v>
       </c>
       <c r="K291" t="s">
         <v>26</v>
       </c>
       <c r="L291" t="s">
         <v>27</v>
       </c>
       <c r="M291">
         <v>3.3</v>
       </c>
       <c r="N291">
         <v>3.3</v>
       </c>
       <c r="O291" t="s">
         <v>28</v>
       </c>
       <c r="P291" t="s">
         <v>29</v>
       </c>
       <c r="Q291">
-        <v>1400000.0</v>
+        <v>320000.0</v>
       </c>
     </row>
     <row r="292" spans="1:18">
       <c r="A292" t="s">
+        <v>757</v>
+      </c>
+      <c r="B292" t="s">
         <v>758</v>
       </c>
-      <c r="B292" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D292" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E292" t="s">
-        <v>352</v>
+        <v>395</v>
       </c>
       <c r="F292" t="s">
         <v>22</v>
       </c>
       <c r="G292" t="s">
         <v>23</v>
       </c>
       <c r="I292" t="s">
         <v>24</v>
       </c>
       <c r="J292" t="s">
         <v>25</v>
       </c>
       <c r="K292" t="s">
         <v>26</v>
       </c>
       <c r="L292" t="s">
         <v>27</v>
       </c>
       <c r="M292">
         <v>3.3</v>
       </c>
       <c r="N292">
         <v>3.3</v>
       </c>
       <c r="O292" t="s">
         <v>28</v>
       </c>
       <c r="P292" t="s">
         <v>29</v>
       </c>
       <c r="Q292">
-        <v>8899920.0</v>
+        <v>400000.0</v>
       </c>
     </row>
     <row r="293" spans="1:18">
       <c r="A293" t="s">
+        <v>759</v>
+      </c>
+      <c r="B293" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
       <c r="D293" t="s">
         <v>35</v>
       </c>
       <c r="E293" t="s">
-        <v>466</v>
+        <v>761</v>
       </c>
       <c r="F293" t="s">
         <v>22</v>
       </c>
       <c r="G293" t="s">
         <v>23</v>
       </c>
       <c r="I293" t="s">
         <v>24</v>
       </c>
       <c r="J293" t="s">
         <v>25</v>
       </c>
       <c r="K293" t="s">
         <v>26</v>
       </c>
       <c r="L293" t="s">
         <v>27</v>
       </c>
       <c r="M293">
         <v>3.3</v>
       </c>
       <c r="N293">
         <v>3.3</v>
       </c>
       <c r="O293" t="s">
         <v>28</v>
       </c>
       <c r="P293" t="s">
         <v>29</v>
       </c>
       <c r="Q293">
-        <v>400000.0</v>
+        <v>567612.71</v>
       </c>
     </row>
     <row r="294" spans="1:18">
       <c r="A294" t="s">
         <v>762</v>
       </c>
       <c r="B294" t="s">
         <v>763</v>
       </c>
       <c r="D294" t="s">
         <v>35</v>
       </c>
       <c r="E294" t="s">
-        <v>764</v>
+        <v>251</v>
       </c>
       <c r="F294" t="s">
         <v>22</v>
       </c>
       <c r="G294" t="s">
         <v>23</v>
       </c>
       <c r="I294" t="s">
         <v>24</v>
       </c>
       <c r="J294" t="s">
         <v>25</v>
       </c>
       <c r="K294" t="s">
         <v>26</v>
       </c>
       <c r="L294" t="s">
         <v>27</v>
       </c>
       <c r="M294">
         <v>3.3</v>
       </c>
       <c r="N294">
         <v>3.3</v>
       </c>
       <c r="O294" t="s">
         <v>28</v>
       </c>
       <c r="P294" t="s">
         <v>29</v>
       </c>
       <c r="Q294">
-        <v>320000.0</v>
+        <v>728574.41</v>
       </c>
     </row>
     <row r="295" spans="1:18">
       <c r="A295" t="s">
+        <v>764</v>
+      </c>
+      <c r="B295" t="s">
         <v>765</v>
-      </c>
-[...1 lines deleted...]
-        <v>766</v>
       </c>
       <c r="D295" t="s">
         <v>35</v>
       </c>
       <c r="E295" t="s">
-        <v>395</v>
+        <v>251</v>
       </c>
       <c r="F295" t="s">
         <v>22</v>
       </c>
       <c r="G295" t="s">
         <v>23</v>
       </c>
       <c r="I295" t="s">
         <v>24</v>
       </c>
       <c r="J295" t="s">
         <v>25</v>
       </c>
       <c r="K295" t="s">
         <v>26</v>
       </c>
       <c r="L295" t="s">
         <v>27</v>
       </c>
       <c r="M295">
         <v>3.3</v>
       </c>
       <c r="N295">
         <v>3.3</v>
       </c>
       <c r="O295" t="s">
         <v>28</v>
       </c>
       <c r="P295" t="s">
         <v>29</v>
       </c>
       <c r="Q295">
-        <v>400000.0</v>
+        <v>645278.34</v>
       </c>
     </row>
     <row r="296" spans="1:18">
       <c r="A296" t="s">
+        <v>766</v>
+      </c>
+      <c r="B296" t="s">
         <v>767</v>
       </c>
-      <c r="B296" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D296" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E296" t="s">
-        <v>769</v>
+        <v>362</v>
       </c>
       <c r="F296" t="s">
         <v>22</v>
       </c>
       <c r="G296" t="s">
         <v>23</v>
       </c>
       <c r="I296" t="s">
         <v>24</v>
       </c>
       <c r="J296" t="s">
         <v>25</v>
       </c>
       <c r="K296" t="s">
         <v>26</v>
       </c>
       <c r="L296" t="s">
         <v>27</v>
       </c>
       <c r="M296">
         <v>3.3</v>
       </c>
       <c r="N296">
         <v>3.3</v>
       </c>
       <c r="O296" t="s">
         <v>28</v>
       </c>
       <c r="P296" t="s">
         <v>29</v>
       </c>
       <c r="Q296">
-        <v>567612.71</v>
+        <v>845561.55</v>
       </c>
     </row>
     <row r="297" spans="1:18">
       <c r="A297" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="B297" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="D297" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E297" t="s">
         <v>251</v>
       </c>
       <c r="F297" t="s">
         <v>22</v>
       </c>
       <c r="G297" t="s">
         <v>23</v>
       </c>
       <c r="I297" t="s">
         <v>24</v>
       </c>
       <c r="J297" t="s">
         <v>25</v>
       </c>
       <c r="K297" t="s">
         <v>26</v>
       </c>
       <c r="L297" t="s">
         <v>27</v>
       </c>
       <c r="M297">
         <v>3.3</v>
       </c>
       <c r="N297">
         <v>3.3</v>
       </c>
       <c r="O297" t="s">
         <v>28</v>
       </c>
       <c r="P297" t="s">
         <v>29</v>
       </c>
       <c r="Q297">
-        <v>728574.41</v>
+        <v>945822.33</v>
       </c>
     </row>
     <row r="298" spans="1:18">
       <c r="A298" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="B298" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="D298" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E298" t="s">
         <v>251</v>
       </c>
       <c r="F298" t="s">
         <v>22</v>
       </c>
       <c r="G298" t="s">
         <v>23</v>
       </c>
       <c r="I298" t="s">
         <v>24</v>
       </c>
       <c r="J298" t="s">
         <v>25</v>
       </c>
       <c r="K298" t="s">
         <v>26</v>
       </c>
       <c r="L298" t="s">
         <v>27</v>
       </c>
       <c r="M298">
         <v>3.3</v>
       </c>
       <c r="N298">
         <v>3.3</v>
       </c>
       <c r="O298" t="s">
         <v>28</v>
       </c>
       <c r="P298" t="s">
         <v>29</v>
       </c>
       <c r="Q298">
-        <v>645278.34</v>
+        <v>809581.85</v>
       </c>
     </row>
     <row r="299" spans="1:18">
       <c r="A299" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="B299" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="D299" t="s">
         <v>35</v>
       </c>
       <c r="E299" t="s">
-        <v>362</v>
+        <v>251</v>
       </c>
       <c r="F299" t="s">
         <v>22</v>
       </c>
       <c r="G299" t="s">
         <v>23</v>
       </c>
       <c r="I299" t="s">
         <v>24</v>
       </c>
       <c r="J299" t="s">
         <v>25</v>
       </c>
       <c r="K299" t="s">
         <v>26</v>
       </c>
       <c r="L299" t="s">
         <v>27</v>
       </c>
       <c r="M299">
         <v>3.3</v>
       </c>
       <c r="N299">
         <v>3.3</v>
       </c>
       <c r="O299" t="s">
         <v>28</v>
       </c>
       <c r="P299" t="s">
         <v>29</v>
       </c>
       <c r="Q299">
-        <v>845561.55</v>
+        <v>1000000.0</v>
       </c>
     </row>
     <row r="300" spans="1:18">
       <c r="A300" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="B300" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="D300" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E300" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="F300" t="s">
         <v>22</v>
       </c>
       <c r="G300" t="s">
         <v>23</v>
       </c>
       <c r="I300" t="s">
         <v>24</v>
       </c>
       <c r="J300" t="s">
         <v>25</v>
       </c>
       <c r="K300" t="s">
         <v>26</v>
       </c>
       <c r="L300" t="s">
         <v>27</v>
       </c>
       <c r="M300">
         <v>3.3</v>
       </c>
       <c r="N300">
         <v>3.3</v>
       </c>
       <c r="O300" t="s">
         <v>28</v>
       </c>
       <c r="P300" t="s">
         <v>29</v>
       </c>
       <c r="Q300">
-        <v>945822.33</v>
+        <v>629764.12</v>
       </c>
     </row>
     <row r="301" spans="1:18">
       <c r="A301" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="B301" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="D301" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E301" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="F301" t="s">
         <v>22</v>
       </c>
       <c r="G301" t="s">
         <v>23</v>
       </c>
       <c r="I301" t="s">
         <v>24</v>
       </c>
       <c r="J301" t="s">
         <v>25</v>
       </c>
       <c r="K301" t="s">
         <v>26</v>
       </c>
       <c r="L301" t="s">
         <v>27</v>
       </c>
       <c r="M301">
         <v>3.3</v>
       </c>
       <c r="N301">
         <v>3.3</v>
       </c>
       <c r="O301" t="s">
         <v>28</v>
       </c>
       <c r="P301" t="s">
         <v>29</v>
       </c>
       <c r="Q301">
-        <v>809581.85</v>
+        <v>1100000.0</v>
       </c>
     </row>
     <row r="302" spans="1:18">
       <c r="A302" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="B302" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="D302" t="s">
         <v>35</v>
       </c>
       <c r="E302" t="s">
-        <v>251</v>
+        <v>367</v>
       </c>
       <c r="F302" t="s">
         <v>22</v>
       </c>
       <c r="G302" t="s">
         <v>23</v>
       </c>
       <c r="I302" t="s">
         <v>24</v>
       </c>
       <c r="J302" t="s">
         <v>25</v>
       </c>
       <c r="K302" t="s">
         <v>26</v>
       </c>
       <c r="L302" t="s">
         <v>27</v>
       </c>
       <c r="M302">
         <v>3.3</v>
       </c>
       <c r="N302">
         <v>3.3</v>
       </c>
       <c r="O302" t="s">
         <v>28</v>
       </c>
       <c r="P302" t="s">
         <v>29</v>
       </c>
       <c r="Q302">
-        <v>1000000.0</v>
+        <v>1150000.0</v>
       </c>
     </row>
     <row r="303" spans="1:18">
       <c r="A303" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="B303" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="D303" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E303" t="s">
-        <v>254</v>
+        <v>367</v>
       </c>
       <c r="F303" t="s">
         <v>22</v>
       </c>
       <c r="G303" t="s">
         <v>23</v>
       </c>
       <c r="I303" t="s">
         <v>24</v>
       </c>
       <c r="J303" t="s">
         <v>25</v>
       </c>
       <c r="K303" t="s">
         <v>26</v>
       </c>
       <c r="L303" t="s">
         <v>27</v>
       </c>
       <c r="M303">
         <v>3.3</v>
       </c>
       <c r="N303">
         <v>3.3</v>
       </c>
       <c r="O303" t="s">
         <v>28</v>
       </c>
       <c r="P303" t="s">
         <v>29</v>
       </c>
       <c r="Q303">
-        <v>629764.12</v>
+        <v>1400000.0</v>
       </c>
     </row>
     <row r="304" spans="1:18">
       <c r="A304" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="B304" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="D304" t="s">
         <v>20</v>
       </c>
       <c r="E304" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F304" t="s">
         <v>22</v>
       </c>
       <c r="G304" t="s">
         <v>23</v>
       </c>
       <c r="I304" t="s">
         <v>24</v>
       </c>
       <c r="J304" t="s">
         <v>25</v>
       </c>
       <c r="K304" t="s">
         <v>26</v>
       </c>
       <c r="L304" t="s">
         <v>27</v>
       </c>
       <c r="M304">
         <v>3.3</v>
       </c>
       <c r="N304">
         <v>3.3</v>
       </c>
       <c r="O304" t="s">
         <v>28</v>
       </c>
       <c r="P304" t="s">
         <v>29</v>
       </c>
       <c r="Q304">
-        <v>1100000.0</v>
+        <v>1416000.0</v>
       </c>
     </row>
     <row r="305" spans="1:18">
       <c r="A305" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="B305" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="D305" t="s">
         <v>35</v>
       </c>
       <c r="E305" t="s">
         <v>367</v>
       </c>
       <c r="F305" t="s">
         <v>22</v>
       </c>
       <c r="G305" t="s">
         <v>23</v>
       </c>
       <c r="I305" t="s">
         <v>24</v>
       </c>
       <c r="J305" t="s">
         <v>25</v>
       </c>
       <c r="K305" t="s">
         <v>26</v>
       </c>
       <c r="L305" t="s">
         <v>27</v>
       </c>
       <c r="M305">
         <v>3.3</v>
       </c>
       <c r="N305">
         <v>3.3</v>
       </c>
       <c r="O305" t="s">
         <v>28</v>
       </c>
       <c r="P305" t="s">
         <v>29</v>
       </c>
       <c r="Q305">
-        <v>1150000.0</v>
+        <v>600000.0</v>
       </c>
     </row>
     <row r="306" spans="1:18">
       <c r="A306" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="B306" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="D306" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E306" t="s">
         <v>367</v>
       </c>
       <c r="F306" t="s">
         <v>22</v>
       </c>
       <c r="G306" t="s">
         <v>23</v>
       </c>
       <c r="I306" t="s">
         <v>24</v>
       </c>
       <c r="J306" t="s">
         <v>25</v>
       </c>
       <c r="K306" t="s">
         <v>26</v>
       </c>
       <c r="L306" t="s">
         <v>27</v>
       </c>
       <c r="M306">
         <v>3.3</v>
       </c>
       <c r="N306">
         <v>3.3</v>
       </c>
       <c r="O306" t="s">
         <v>28</v>
       </c>
       <c r="P306" t="s">
         <v>29</v>
       </c>
       <c r="Q306">
-        <v>1400000.0</v>
+        <v>300000.0</v>
       </c>
     </row>
     <row r="307" spans="1:18">
       <c r="A307" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="B307" t="s">
-        <v>791</v>
+        <v>82</v>
       </c>
       <c r="D307" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E307" t="s">
-        <v>251</v>
+        <v>466</v>
       </c>
       <c r="F307" t="s">
         <v>22</v>
       </c>
       <c r="G307" t="s">
         <v>23</v>
       </c>
       <c r="I307" t="s">
         <v>24</v>
       </c>
       <c r="J307" t="s">
         <v>25</v>
       </c>
       <c r="K307" t="s">
         <v>26</v>
       </c>
       <c r="L307" t="s">
         <v>27</v>
       </c>
       <c r="M307">
         <v>3.3</v>
       </c>
       <c r="N307">
         <v>3.3</v>
       </c>
       <c r="O307" t="s">
         <v>28</v>
       </c>
       <c r="P307" t="s">
         <v>29</v>
       </c>
       <c r="Q307">
-        <v>1416000.0</v>
+        <v>400000.0</v>
       </c>
     </row>
     <row r="308" spans="1:18">
       <c r="A308" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="B308" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="D308" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E308" t="s">
-        <v>367</v>
+        <v>121</v>
       </c>
       <c r="F308" t="s">
         <v>22</v>
       </c>
       <c r="G308" t="s">
         <v>23</v>
       </c>
       <c r="I308" t="s">
         <v>24</v>
       </c>
       <c r="J308" t="s">
         <v>25</v>
       </c>
       <c r="K308" t="s">
         <v>26</v>
       </c>
       <c r="L308" t="s">
         <v>27</v>
       </c>
       <c r="M308">
         <v>3.3</v>
       </c>
       <c r="N308">
         <v>3.3</v>
       </c>
       <c r="O308" t="s">
         <v>28</v>
       </c>
       <c r="P308" t="s">
         <v>29</v>
       </c>
       <c r="Q308">
-        <v>600000.0</v>
+        <v>650000.0</v>
       </c>
     </row>
     <row r="309" spans="1:18">
       <c r="A309" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="B309" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="D309" t="s">
         <v>35</v>
       </c>
       <c r="E309" t="s">
-        <v>367</v>
+        <v>121</v>
       </c>
       <c r="F309" t="s">
         <v>22</v>
       </c>
       <c r="G309" t="s">
         <v>23</v>
       </c>
       <c r="I309" t="s">
         <v>24</v>
       </c>
       <c r="J309" t="s">
         <v>25</v>
       </c>
       <c r="K309" t="s">
         <v>26</v>
       </c>
       <c r="L309" t="s">
         <v>27</v>
       </c>
       <c r="M309">
         <v>3.3</v>
       </c>
       <c r="N309">
         <v>3.3</v>
       </c>
       <c r="O309" t="s">
         <v>28</v>
       </c>
       <c r="P309" t="s">
         <v>29</v>
       </c>
       <c r="Q309">
-        <v>300000.0</v>
+        <v>1700000.0</v>
       </c>
     </row>
     <row r="310" spans="1:18">
       <c r="A310" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="B310" t="s">
-        <v>82</v>
+        <v>794</v>
       </c>
       <c r="D310" t="s">
         <v>35</v>
       </c>
       <c r="E310" t="s">
-        <v>466</v>
+        <v>71</v>
       </c>
       <c r="F310" t="s">
         <v>22</v>
       </c>
       <c r="G310" t="s">
         <v>23</v>
       </c>
       <c r="I310" t="s">
         <v>24</v>
       </c>
       <c r="J310" t="s">
         <v>25</v>
       </c>
       <c r="K310" t="s">
         <v>26</v>
       </c>
       <c r="L310" t="s">
         <v>27</v>
       </c>
       <c r="M310">
         <v>3.3</v>
       </c>
       <c r="N310">
         <v>3.3</v>
       </c>
       <c r="O310" t="s">
         <v>28</v>
       </c>
       <c r="P310" t="s">
         <v>29</v>
       </c>
       <c r="Q310">
-        <v>400000.0</v>
+        <v>1650000.0</v>
       </c>
     </row>
     <row r="311" spans="1:18">
       <c r="A311" t="s">
+        <v>795</v>
+      </c>
+      <c r="B311" t="s">
+        <v>796</v>
+      </c>
+      <c r="D311" t="s">
+        <v>20</v>
+      </c>
+      <c r="E311" t="s">
         <v>797</v>
       </c>
-      <c r="B311" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F311" t="s">
         <v>22</v>
       </c>
       <c r="G311" t="s">
         <v>23</v>
       </c>
       <c r="I311" t="s">
         <v>24</v>
       </c>
       <c r="J311" t="s">
         <v>25</v>
       </c>
       <c r="K311" t="s">
         <v>26</v>
       </c>
       <c r="L311" t="s">
         <v>27</v>
       </c>
       <c r="M311">
         <v>3.3</v>
       </c>
       <c r="N311">
         <v>3.3</v>
       </c>
       <c r="O311" t="s">
         <v>28</v>
       </c>
       <c r="P311" t="s">
         <v>29</v>
       </c>
       <c r="Q311">
-        <v>650000.0</v>
+        <v>560000.0</v>
       </c>
     </row>
     <row r="312" spans="1:18">
       <c r="A312" t="s">
+        <v>798</v>
+      </c>
+      <c r="B312" t="s">
         <v>799</v>
       </c>
-      <c r="B312" t="s">
+      <c r="D312" t="s">
+        <v>20</v>
+      </c>
+      <c r="E312" t="s">
         <v>800</v>
       </c>
-      <c r="D312" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F312" t="s">
         <v>22</v>
       </c>
       <c r="G312" t="s">
         <v>23</v>
       </c>
       <c r="I312" t="s">
         <v>24</v>
       </c>
       <c r="J312" t="s">
         <v>25</v>
       </c>
       <c r="K312" t="s">
         <v>26</v>
       </c>
       <c r="L312" t="s">
         <v>27</v>
       </c>
       <c r="M312">
         <v>3.3</v>
       </c>
       <c r="N312">
         <v>3.3</v>
       </c>
       <c r="O312" t="s">
         <v>28</v>
       </c>
       <c r="P312" t="s">
         <v>29</v>
       </c>
       <c r="Q312">
-        <v>1700000.0</v>
+        <v>1200000.0</v>
       </c>
     </row>
     <row r="313" spans="1:18">
       <c r="A313" t="s">
         <v>801</v>
       </c>
       <c r="B313" t="s">
         <v>802</v>
       </c>
       <c r="D313" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E313" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="F313" t="s">
         <v>22</v>
       </c>
       <c r="G313" t="s">
         <v>23</v>
       </c>
       <c r="I313" t="s">
         <v>24</v>
       </c>
       <c r="J313" t="s">
         <v>25</v>
       </c>
       <c r="K313" t="s">
         <v>26</v>
       </c>
       <c r="L313" t="s">
         <v>27</v>
       </c>
       <c r="M313">
         <v>3.3</v>
       </c>
       <c r="N313">
         <v>3.3</v>
       </c>
       <c r="O313" t="s">
         <v>28</v>
       </c>
       <c r="P313" t="s">
         <v>29</v>
       </c>
       <c r="Q313">
-        <v>1650000.0</v>
+        <v>1751600.0</v>
       </c>
     </row>
     <row r="314" spans="1:18">
       <c r="A314" t="s">
         <v>803</v>
       </c>
       <c r="B314" t="s">
         <v>804</v>
       </c>
       <c r="D314" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E314" t="s">
         <v>805</v>
       </c>
       <c r="F314" t="s">
         <v>22</v>
       </c>
       <c r="G314" t="s">
         <v>23</v>
       </c>
       <c r="I314" t="s">
         <v>24</v>
       </c>
       <c r="J314" t="s">
         <v>25</v>
       </c>
       <c r="K314" t="s">
         <v>26</v>
       </c>
       <c r="L314" t="s">
         <v>27</v>
       </c>
       <c r="M314">
         <v>3.3</v>
       </c>
       <c r="N314">
         <v>3.3</v>
       </c>
       <c r="O314" t="s">
         <v>28</v>
       </c>
       <c r="P314" t="s">
         <v>29</v>
       </c>
       <c r="Q314">
-        <v>560000.0</v>
+        <v>280000.0</v>
       </c>
     </row>
     <row r="315" spans="1:18">
       <c r="A315" t="s">
         <v>806</v>
       </c>
       <c r="B315" t="s">
         <v>807</v>
       </c>
       <c r="D315" t="s">
         <v>20</v>
       </c>
       <c r="E315" t="s">
-        <v>808</v>
+        <v>274</v>
       </c>
       <c r="F315" t="s">
         <v>22</v>
       </c>
       <c r="G315" t="s">
         <v>23</v>
       </c>
       <c r="I315" t="s">
         <v>24</v>
       </c>
       <c r="J315" t="s">
         <v>25</v>
       </c>
       <c r="K315" t="s">
         <v>26</v>
       </c>
       <c r="L315" t="s">
         <v>27</v>
       </c>
       <c r="M315">
         <v>3.3</v>
       </c>
       <c r="N315">
         <v>3.3</v>
       </c>
       <c r="O315" t="s">
         <v>28</v>
       </c>
       <c r="P315" t="s">
         <v>29</v>
       </c>
       <c r="Q315">
-        <v>1200000.0</v>
+        <v>8000000.0</v>
       </c>
     </row>
     <row r="316" spans="1:18">
       <c r="A316" t="s">
+        <v>808</v>
+      </c>
+      <c r="B316" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="D316" t="s">
         <v>20</v>
       </c>
       <c r="E316" t="s">
-        <v>89</v>
+        <v>144</v>
       </c>
       <c r="F316" t="s">
         <v>22</v>
       </c>
       <c r="G316" t="s">
         <v>23</v>
       </c>
       <c r="I316" t="s">
         <v>24</v>
       </c>
       <c r="J316" t="s">
         <v>25</v>
       </c>
       <c r="K316" t="s">
         <v>26</v>
       </c>
       <c r="L316" t="s">
         <v>27</v>
       </c>
       <c r="M316">
         <v>3.3</v>
       </c>
       <c r="N316">
         <v>3.3</v>
       </c>
       <c r="O316" t="s">
         <v>28</v>
       </c>
       <c r="P316" t="s">
         <v>29</v>
       </c>
       <c r="Q316">
-        <v>1751600.0</v>
+        <v>800000.0</v>
       </c>
     </row>
     <row r="317" spans="1:18">
       <c r="A317" t="s">
+        <v>810</v>
+      </c>
+      <c r="B317" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
       <c r="D317" t="s">
         <v>35</v>
       </c>
       <c r="E317" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="F317" t="s">
         <v>22</v>
       </c>
       <c r="G317" t="s">
         <v>23</v>
       </c>
       <c r="I317" t="s">
         <v>24</v>
       </c>
       <c r="J317" t="s">
         <v>25</v>
       </c>
       <c r="K317" t="s">
         <v>26</v>
       </c>
       <c r="L317" t="s">
         <v>27</v>
       </c>
       <c r="M317">
         <v>3.3</v>
       </c>
       <c r="N317">
         <v>3.3</v>
       </c>
       <c r="O317" t="s">
         <v>28</v>
       </c>
       <c r="P317" t="s">
         <v>29</v>
       </c>
       <c r="Q317">
-        <v>280000.0</v>
+        <v>508000.0</v>
       </c>
     </row>
     <row r="318" spans="1:18">
       <c r="A318" t="s">
+        <v>813</v>
+      </c>
+      <c r="B318" t="s">
         <v>814</v>
       </c>
-      <c r="B318" t="s">
+      <c r="D318" t="s">
+        <v>35</v>
+      </c>
+      <c r="E318" t="s">
         <v>815</v>
       </c>
-      <c r="D318" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F318" t="s">
         <v>22</v>
       </c>
       <c r="G318" t="s">
         <v>23</v>
       </c>
       <c r="I318" t="s">
         <v>24</v>
       </c>
       <c r="J318" t="s">
         <v>25</v>
       </c>
       <c r="K318" t="s">
         <v>26</v>
       </c>
       <c r="L318" t="s">
         <v>27</v>
       </c>
       <c r="M318">
         <v>3.3</v>
       </c>
       <c r="N318">
         <v>3.3</v>
       </c>
       <c r="O318" t="s">
         <v>28</v>
       </c>
       <c r="P318" t="s">
         <v>29</v>
       </c>
       <c r="Q318">
-        <v>8000000.0</v>
+        <v>1103000.0</v>
       </c>
     </row>
     <row r="319" spans="1:18">
       <c r="A319" t="s">
         <v>816</v>
       </c>
       <c r="B319" t="s">
         <v>817</v>
       </c>
       <c r="D319" t="s">
         <v>20</v>
       </c>
       <c r="E319" t="s">
-        <v>144</v>
+        <v>818</v>
       </c>
       <c r="F319" t="s">
         <v>22</v>
       </c>
       <c r="G319" t="s">
         <v>23</v>
       </c>
       <c r="I319" t="s">
         <v>24</v>
       </c>
       <c r="J319" t="s">
         <v>25</v>
       </c>
       <c r="K319" t="s">
         <v>26</v>
       </c>
       <c r="L319" t="s">
         <v>27</v>
       </c>
       <c r="M319">
         <v>3.3</v>
       </c>
       <c r="N319">
         <v>3.3</v>
       </c>
       <c r="O319" t="s">
         <v>28</v>
       </c>
       <c r="P319" t="s">
         <v>29</v>
       </c>
       <c r="Q319">
-        <v>800000.0</v>
+        <v>1650000.0</v>
       </c>
     </row>
     <row r="320" spans="1:18">
       <c r="A320" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B320" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D320" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E320" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F320" t="s">
         <v>22</v>
       </c>
       <c r="G320" t="s">
         <v>23</v>
       </c>
       <c r="I320" t="s">
         <v>24</v>
       </c>
       <c r="J320" t="s">
         <v>25</v>
       </c>
       <c r="K320" t="s">
         <v>26</v>
       </c>
       <c r="L320" t="s">
         <v>27</v>
       </c>
       <c r="M320">
         <v>3.3</v>
       </c>
       <c r="N320">
         <v>3.3</v>
       </c>
       <c r="O320" t="s">
         <v>28</v>
       </c>
       <c r="P320" t="s">
         <v>29</v>
       </c>
       <c r="Q320">
-        <v>508000.0</v>
+        <v>5371077.98</v>
       </c>
     </row>
     <row r="321" spans="1:18">
       <c r="A321" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B321" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D321" t="s">
         <v>35</v>
       </c>
       <c r="E321" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="F321" t="s">
         <v>22</v>
       </c>
       <c r="G321" t="s">
         <v>23</v>
       </c>
       <c r="I321" t="s">
         <v>24</v>
       </c>
       <c r="J321" t="s">
         <v>25</v>
       </c>
       <c r="K321" t="s">
         <v>26</v>
       </c>
       <c r="L321" t="s">
         <v>27</v>
       </c>
       <c r="M321">
         <v>3.3</v>
       </c>
       <c r="N321">
         <v>3.3</v>
       </c>
       <c r="O321" t="s">
         <v>28</v>
       </c>
       <c r="P321" t="s">
         <v>29</v>
       </c>
       <c r="Q321">
-        <v>1103000.0</v>
+        <v>715000.0</v>
       </c>
     </row>
     <row r="322" spans="1:18">
       <c r="A322" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B322" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D322" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E322" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F322" t="s">
         <v>22</v>
       </c>
       <c r="G322" t="s">
         <v>23</v>
       </c>
       <c r="I322" t="s">
         <v>24</v>
       </c>
       <c r="J322" t="s">
         <v>25</v>
       </c>
       <c r="K322" t="s">
         <v>26</v>
       </c>
       <c r="L322" t="s">
         <v>27</v>
       </c>
       <c r="M322">
         <v>3.3</v>
       </c>
       <c r="N322">
         <v>3.3</v>
       </c>
       <c r="O322" t="s">
         <v>28</v>
       </c>
       <c r="P322" t="s">
         <v>29</v>
       </c>
       <c r="Q322">
-        <v>1650000.0</v>
+        <v>1125000.0</v>
       </c>
     </row>
     <row r="323" spans="1:18">
       <c r="A323" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="B323" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D323" t="s">
         <v>20</v>
       </c>
       <c r="E323" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="F323" t="s">
         <v>22</v>
       </c>
       <c r="G323" t="s">
         <v>23</v>
       </c>
       <c r="I323" t="s">
         <v>24</v>
       </c>
       <c r="J323" t="s">
         <v>25</v>
       </c>
       <c r="K323" t="s">
         <v>26</v>
       </c>
       <c r="L323" t="s">
         <v>27</v>
       </c>
       <c r="M323">
         <v>3.3</v>
       </c>
       <c r="N323">
         <v>3.3</v>
       </c>
       <c r="O323" t="s">
         <v>28</v>
       </c>
       <c r="P323" t="s">
         <v>29</v>
       </c>
       <c r="Q323">
-        <v>5371077.98</v>
+        <v>2200000.0</v>
       </c>
     </row>
     <row r="324" spans="1:18">
       <c r="A324" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B324" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D324" t="s">
         <v>35</v>
       </c>
       <c r="E324" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="F324" t="s">
         <v>22</v>
       </c>
       <c r="G324" t="s">
         <v>23</v>
       </c>
       <c r="I324" t="s">
         <v>24</v>
       </c>
       <c r="J324" t="s">
         <v>25</v>
       </c>
       <c r="K324" t="s">
         <v>26</v>
       </c>
       <c r="L324" t="s">
         <v>27</v>
       </c>
       <c r="M324">
         <v>3.3</v>
       </c>
       <c r="N324">
         <v>3.3</v>
       </c>
       <c r="O324" t="s">
         <v>28</v>
       </c>
       <c r="P324" t="s">
         <v>29</v>
       </c>
       <c r="Q324">
-        <v>715000.0</v>
+        <v>1047280.27</v>
       </c>
     </row>
     <row r="325" spans="1:18">
       <c r="A325" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B325" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D325" t="s">
         <v>35</v>
       </c>
       <c r="E325" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="F325" t="s">
         <v>22</v>
       </c>
       <c r="G325" t="s">
         <v>23</v>
       </c>
       <c r="I325" t="s">
         <v>24</v>
       </c>
       <c r="J325" t="s">
         <v>25</v>
       </c>
       <c r="K325" t="s">
         <v>26</v>
       </c>
       <c r="L325" t="s">
         <v>27</v>
       </c>
       <c r="M325">
         <v>3.3</v>
       </c>
       <c r="N325">
         <v>3.3</v>
       </c>
       <c r="O325" t="s">
         <v>28</v>
       </c>
       <c r="P325" t="s">
         <v>29</v>
       </c>
       <c r="Q325">
-        <v>1125000.0</v>
+        <v>743000.0</v>
       </c>
     </row>
     <row r="326" spans="1:18">
       <c r="A326" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B326" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D326" t="s">
         <v>20</v>
       </c>
       <c r="E326" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="F326" t="s">
         <v>22</v>
       </c>
       <c r="G326" t="s">
         <v>23</v>
       </c>
       <c r="I326" t="s">
         <v>24</v>
       </c>
       <c r="J326" t="s">
         <v>25</v>
       </c>
       <c r="K326" t="s">
         <v>26</v>
       </c>
       <c r="L326" t="s">
         <v>27</v>
       </c>
       <c r="M326">
         <v>3.3</v>
       </c>
       <c r="N326">
         <v>3.3</v>
       </c>
       <c r="O326" t="s">
         <v>28</v>
       </c>
       <c r="P326" t="s">
         <v>29</v>
       </c>
       <c r="Q326">
-        <v>2200000.0</v>
+        <v>2233254.53</v>
       </c>
     </row>
     <row r="327" spans="1:18">
       <c r="A327" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B327" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D327" t="s">
         <v>35</v>
       </c>
       <c r="E327" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="F327" t="s">
         <v>22</v>
       </c>
       <c r="G327" t="s">
         <v>23</v>
       </c>
       <c r="I327" t="s">
         <v>24</v>
       </c>
       <c r="J327" t="s">
         <v>25</v>
       </c>
       <c r="K327" t="s">
         <v>26</v>
       </c>
       <c r="L327" t="s">
         <v>27</v>
       </c>
       <c r="M327">
         <v>3.3</v>
       </c>
       <c r="N327">
         <v>3.3</v>
       </c>
       <c r="O327" t="s">
         <v>28</v>
       </c>
       <c r="P327" t="s">
         <v>29</v>
       </c>
       <c r="Q327">
-        <v>1047280.27</v>
+        <v>806124.06</v>
       </c>
     </row>
     <row r="328" spans="1:18">
       <c r="A328" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B328" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D328" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E328" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F328" t="s">
         <v>22</v>
       </c>
       <c r="G328" t="s">
         <v>23</v>
       </c>
       <c r="I328" t="s">
         <v>24</v>
       </c>
       <c r="J328" t="s">
         <v>25</v>
       </c>
       <c r="K328" t="s">
         <v>26</v>
       </c>
       <c r="L328" t="s">
         <v>27</v>
       </c>
       <c r="M328">
         <v>3.3</v>
       </c>
       <c r="N328">
         <v>3.3</v>
       </c>
       <c r="O328" t="s">
         <v>28</v>
       </c>
       <c r="P328" t="s">
         <v>29</v>
       </c>
       <c r="Q328">
-        <v>743000.0</v>
+        <v>2000000.0</v>
       </c>
     </row>
     <row r="329" spans="1:18">
       <c r="A329" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B329" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D329" t="s">
         <v>20</v>
       </c>
       <c r="E329" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="F329" t="s">
         <v>22</v>
       </c>
       <c r="G329" t="s">
         <v>23</v>
       </c>
       <c r="I329" t="s">
         <v>24</v>
       </c>
       <c r="J329" t="s">
         <v>25</v>
       </c>
       <c r="K329" t="s">
         <v>26</v>
       </c>
       <c r="L329" t="s">
         <v>27</v>
       </c>
       <c r="M329">
         <v>3.3</v>
       </c>
       <c r="N329">
         <v>3.3</v>
       </c>
       <c r="O329" t="s">
         <v>28</v>
       </c>
       <c r="P329" t="s">
         <v>29</v>
       </c>
       <c r="Q329">
-        <v>2233254.53</v>
+        <v>1500000.0</v>
       </c>
     </row>
     <row r="330" spans="1:18">
       <c r="A330" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B330" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D330" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E330" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F330" t="s">
         <v>22</v>
       </c>
       <c r="G330" t="s">
         <v>23</v>
       </c>
       <c r="I330" t="s">
         <v>24</v>
       </c>
       <c r="J330" t="s">
         <v>25</v>
       </c>
       <c r="K330" t="s">
         <v>26</v>
       </c>
       <c r="L330" t="s">
         <v>27</v>
       </c>
       <c r="M330">
         <v>3.3</v>
       </c>
       <c r="N330">
         <v>3.3</v>
       </c>
       <c r="O330" t="s">
         <v>28</v>
       </c>
       <c r="P330" t="s">
         <v>29</v>
       </c>
       <c r="Q330">
-        <v>806124.06</v>
-[...186 lines deleted...]
-      <c r="Q334">
         <v>5140000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>