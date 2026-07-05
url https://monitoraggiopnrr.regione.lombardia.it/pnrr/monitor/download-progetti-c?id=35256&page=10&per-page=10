--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -101,51 +101,51 @@
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>3.4 Ricerca e Innovazione</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Min dellUniversita e della Ricerca</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>M4C1I4.1 Estensione del numero di dottorati di ricerca e dottorati innovativi orientati alla ricerca, per la Pubblica Amministrazione e il patrimonio culturale</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>13/06/2026</t>
   </si>
   <si>
     <t>D43C22002810001</t>
   </si>
   <si>
     <t>F13C22000840007</t>
   </si>
   <si>
     <t>D.d. n. 2152 del 28/12/2022</t>
   </si>
   <si>
     <t>PAVIA</t>
   </si>
   <si>
     <t>D43C22002790001</t>
   </si>
   <si>
     <t>D43C22002750001</t>
   </si>
   <si>
     <t>G43C22002540006</t>
   </si>
   <si>
     <t>D43C22002910001</t>
   </si>