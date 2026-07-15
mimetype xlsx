--- v0 (2026-05-01)
+++ v1 (2026-07-15)
@@ -101,51 +101,51 @@
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>3.4 Ricerca e Innovazione</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Min dellUniversita e della Ricerca</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M4C2I1.3 Partenariati estesi a universita, centri di ricerca, imprese e finanziamento progetti di ricerca di base</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>13/06/2026</t>
   </si>
   <si>
     <t>B73D21015040004</t>
   </si>
   <si>
     <t>CMS S.p.A. - PE_00000004</t>
   </si>
   <si>
     <t>ZOGNO</t>
   </si>
   <si>
     <t>B43D22000910004</t>
   </si>
   <si>
     <t>Lutech S.p.A. - PE_00000013</t>
   </si>
   <si>
     <t>CINISELLO BALSAMO</t>
   </si>
   <si>
     <t>B43D22000930004</t>
   </si>
   <si>
     <t>Camozzi Digital &amp; Mechatronics S.r.l. - PE_00000004</t>
   </si>