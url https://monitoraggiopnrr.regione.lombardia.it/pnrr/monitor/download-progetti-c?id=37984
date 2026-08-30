--- v0 (2026-06-12)
+++ v1 (2026-08-30)
@@ -74,78 +74,78 @@
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>SUB INVESTIMENTO</t>
   </si>
   <si>
     <t>TITOLO INVESTIMENTO PNRR</t>
   </si>
   <si>
     <t>DATA ULTIMO AGGIORNAMENTO</t>
   </si>
   <si>
     <t>IMPORTO FINANZIAMENTO REGIS</t>
   </si>
   <si>
     <t>IMPORTO FINANAZIAMENTO DA REGIONE LOMBARDIA</t>
   </si>
   <si>
     <t>B43D22000990004</t>
   </si>
   <si>
     <t>Deloitte consulting s.r.l. societa benefit - pe_00000013</t>
   </si>
   <si>
-    <t>In Corso</t>
+    <t>Concluso</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>3.4 Ricerca e Innovazione</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Min dellUniversita e della Ricerca</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M4C2I1.3 Partenariati estesi a universita, centri di ricerca, imprese e finanziamento progetti di ricerca di base</t>
   </si>
   <si>
-    <t>16/05/2026</t>
+    <t>18/07/2026</t>
   </si>
   <si>
     <t>B73D21015040004</t>
   </si>
   <si>
     <t>CMS S.p.A. - PE_00000004</t>
   </si>
   <si>
     <t>ZOGNO</t>
   </si>
   <si>
     <t>B43D22000910004</t>
   </si>
   <si>
     <t>Lutech S.p.A. - PE_00000013</t>
   </si>
   <si>
     <t>CINISELLO BALSAMO</t>
   </si>
   <si>
     <t>B43D22000930004</t>
   </si>
   <si>
     <t>Camozzi Digital &amp; Mechatronics S.r.l. - PE_00000004</t>
   </si>
@@ -950,51 +950,51 @@
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2">
         <v>1.3</v>
       </c>
       <c r="N2">
         <v>1.3</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2">
-        <v>712032.37</v>
+        <v>700363.95</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
@@ -1044,51 +1044,51 @@
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>1.3</v>
       </c>
       <c r="N4">
         <v>1.3</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4">
-        <v>520747.45</v>
+        <v>504222.06</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
@@ -1561,51 +1561,51 @@
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>1.3</v>
       </c>
       <c r="N15">
         <v>1.3</v>
       </c>
       <c r="O15" t="s">
         <v>28</v>
       </c>
       <c r="P15" t="s">
         <v>29</v>
       </c>
       <c r="Q15">
-        <v>9889251.31</v>
+        <v>10479788.69</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>24</v>
       </c>
       <c r="J16" t="s">
@@ -1702,51 +1702,51 @@
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>1.3</v>
       </c>
       <c r="N18">
         <v>1.3</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18" t="s">
         <v>29</v>
       </c>
       <c r="Q18">
-        <v>371753.65</v>
+        <v>385768.83</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>71</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
@@ -2031,51 +2031,51 @@
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>1.3</v>
       </c>
       <c r="N25">
         <v>1.3</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25" t="s">
         <v>29</v>
       </c>
       <c r="Q25">
-        <v>387902.31</v>
+        <v>387902.3</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
@@ -2219,51 +2219,51 @@
       <c r="I29" t="s">
         <v>24</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
         <v>1.3</v>
       </c>
       <c r="N29">
         <v>1.3</v>
       </c>
       <c r="O29" t="s">
         <v>28</v>
       </c>
       <c r="P29" t="s">
         <v>29</v>
       </c>
       <c r="Q29">
-        <v>1670490.0</v>
+        <v>1702708.89</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="D30" t="s">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
@@ -2313,51 +2313,51 @@
       <c r="I31" t="s">
         <v>24</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>1.3</v>
       </c>
       <c r="N31">
         <v>1.3</v>
       </c>
       <c r="O31" t="s">
         <v>28</v>
       </c>
       <c r="P31" t="s">
         <v>29</v>
       </c>
       <c r="Q31">
-        <v>7103914.5</v>
+        <v>6981277.45</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="D32" t="s">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>100</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
@@ -2407,51 +2407,51 @@
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>1.3</v>
       </c>
       <c r="N33">
         <v>1.3</v>
       </c>
       <c r="O33" t="s">
         <v>28</v>
       </c>
       <c r="P33" t="s">
         <v>29</v>
       </c>
       <c r="Q33">
-        <v>11866748.01</v>
+        <v>11761733.93</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>103</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="D34" t="s">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
@@ -2501,51 +2501,51 @@
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>1.3</v>
       </c>
       <c r="N35">
         <v>1.3</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
-        <v>6719500.0</v>
+        <v>6786029.24</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>107</v>
       </c>
       <c r="B36" t="s">
         <v>108</v>
       </c>
       <c r="D36" t="s">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
@@ -3065,51 +3065,51 @@
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
         <v>1.3</v>
       </c>
       <c r="N47">
         <v>1.3</v>
       </c>
       <c r="O47" t="s">
         <v>28</v>
       </c>
       <c r="P47" t="s">
         <v>29</v>
       </c>
       <c r="Q47">
-        <v>5109178.64</v>
+        <v>5165304.08</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>133</v>
       </c>
       <c r="B48" t="s">
         <v>134</v>
       </c>
       <c r="D48" t="s">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>24</v>
       </c>
       <c r="J48" t="s">
@@ -3253,51 +3253,51 @@
       <c r="I51" t="s">
         <v>24</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51">
         <v>1.3</v>
       </c>
       <c r="N51">
         <v>1.3</v>
       </c>
       <c r="O51" t="s">
         <v>28</v>
       </c>
       <c r="P51" t="s">
         <v>29</v>
       </c>
       <c r="Q51">
-        <v>9637731.31</v>
+        <v>10108240.83</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="D52" t="s">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
       <c r="J52" t="s">
@@ -3441,51 +3441,51 @@
       <c r="I55" t="s">
         <v>24</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55">
         <v>1.3</v>
       </c>
       <c r="N55">
         <v>1.3</v>
       </c>
       <c r="O55" t="s">
         <v>28</v>
       </c>
       <c r="P55" t="s">
         <v>29</v>
       </c>
       <c r="Q55">
-        <v>70831.74</v>
+        <v>70831.73</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="D56" t="s">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>24</v>
       </c>
       <c r="J56" t="s">
@@ -3582,98 +3582,98 @@
       <c r="I58" t="s">
         <v>24</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
       <c r="M58">
         <v>1.3</v>
       </c>
       <c r="N58">
         <v>1.3</v>
       </c>
       <c r="O58" t="s">
         <v>28</v>
       </c>
       <c r="P58" t="s">
         <v>29</v>
       </c>
       <c r="Q58">
-        <v>3389856.24</v>
+        <v>3394169.48</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>155</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="D59" t="s">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>21</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>24</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
       <c r="M59">
         <v>1.3</v>
       </c>
       <c r="N59">
         <v>1.3</v>
       </c>
       <c r="O59" t="s">
         <v>28</v>
       </c>
       <c r="P59" t="s">
         <v>29</v>
       </c>
       <c r="Q59">
-        <v>3046761.25</v>
+        <v>3110856.5</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>157</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>24</v>
       </c>
       <c r="J60" t="s">
@@ -3723,51 +3723,51 @@
       <c r="I61" t="s">
         <v>24</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>27</v>
       </c>
       <c r="M61">
         <v>1.3</v>
       </c>
       <c r="N61">
         <v>1.3</v>
       </c>
       <c r="O61" t="s">
         <v>28</v>
       </c>
       <c r="P61" t="s">
         <v>29</v>
       </c>
       <c r="Q61">
-        <v>1176568.03</v>
+        <v>1188658.79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">