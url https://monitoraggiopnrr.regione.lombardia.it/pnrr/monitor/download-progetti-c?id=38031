--- v0 (2026-06-11)
+++ v1 (2026-08-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="-1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Progetti" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>CODICE CUP</t>
   </si>
   <si>
     <t>DESCRIZIONE INTERVENTO</t>
   </si>
   <si>
     <t>SINTESI PROGETTO CUP</t>
   </si>
   <si>
     <t>STATO</t>
   </si>
   <si>
     <t>LUOGO DI TERRITORIALIZZAZIONE</t>
   </si>
   <si>
     <t>AMBITO PRSS</t>
   </si>
   <si>
     <t>FASCIA</t>
   </si>
   <si>
     <t>DG REGIONE LOMBARDIA</t>
   </si>
   <si>
@@ -68,86 +68,101 @@
   <si>
     <t>MISSIONE</t>
   </si>
   <si>
     <t>COMPONENTE</t>
   </si>
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>SUB INVESTIMENTO</t>
   </si>
   <si>
     <t>TITOLO INVESTIMENTO PNRR</t>
   </si>
   <si>
     <t>DATA ULTIMO AGGIORNAMENTO</t>
   </si>
   <si>
     <t>IMPORTO FINANZIAMENTO REGIS</t>
   </si>
   <si>
     <t>IMPORTO FINANAZIAMENTO DA REGIONE LOMBARDIA</t>
   </si>
   <si>
+    <t>B13D21012040004</t>
+  </si>
+  <si>
+    <t>Orobix S.r.l._CN_022</t>
+  </si>
+  <si>
+    <t>Concluso</t>
+  </si>
+  <si>
+    <t>BERGAMO</t>
+  </si>
+  <si>
+    <t>3.4 Ricerca e Innovazione</t>
+  </si>
+  <si>
+    <t>Fascia C</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>Min dellUniversita e della Ricerca</t>
+  </si>
+  <si>
+    <t>M4</t>
+  </si>
+  <si>
+    <t>C2</t>
+  </si>
+  <si>
+    <t>M4C2I1.4 Potenziamento strutture di ricerca e creazione di campioni nazionali di R&amp;S su alcune Key Enabling Technologies</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
+    <t>B13D21012050004</t>
+  </si>
+  <si>
+    <t>Orobix Life S.r.l._CN_022</t>
+  </si>
+  <si>
     <t>B63D21015170004</t>
   </si>
   <si>
     <t>ANTARES VISION S.P.A.*VIA DEL FERRO 16 - TRAVAGLIATO (BS)*CENTRO DI RICERCA NAZIONALE IN TECNOLOGIE AGRICOLE</t>
   </si>
   <si>
-    <t>In Corso</t>
-[...1 lines deleted...]
-  <si>
     <t>TRAVAGLIATO</t>
   </si>
   <si>
-    <t>3.4 Ricerca e Innovazione</t>
-[...22 lines deleted...]
-  <si>
     <t>D43C22001350001</t>
   </si>
   <si>
     <t>POLITECNICO DI MILANO*PNRR MISSIONE 4 COMPONENTE 2 INVESTIMENTO 1.4 - CENTRO NAZIONALE DI RICERCA AGRITECH</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>B43D21010530004</t>
   </si>
   <si>
     <t>RELATECH S.P.A*VIA S. ANGUISSOLA 23*CENTRO DI RICERCA NAZIONALE IN TECNOLOGIE AGRICOLE</t>
   </si>
   <si>
     <t>B43D21011180004</t>
   </si>
   <si>
     <t>Intesa san paolo vita s.p.a. - cn_00000013</t>
   </si>
   <si>
     <t>D83C22000680001</t>
   </si>
   <si>
     <t>UNIVERSIT DEGLI STUDI DI BRESCIA*PIANO NAZIONALE DI RIPRESA E RESILIENZA MISSIONE 4 COMPONENTE 2 INVESTIMENTO 1.4 FINANZIATO DAL</t>
@@ -408,53 +423,50 @@
     <t>UNIVERSIT DEGLI STUDI DI PAVIA - AREA RICERCA E TERZA MISSIONE*PNRR MISSIONE 4 - COMPONENTE 2 - INVESTIMENTO 1.4 -CENTRO NAZIONALE HPC BIG DATA E QUANTUM COMPUTING</t>
   </si>
   <si>
     <t>H43C22000510001</t>
   </si>
   <si>
     <t>UNIVERSIT DEGLI STUDI DI MILANO BICOCCA - UNIMIB*PNRR MISSIONE 4 COMPONENTE 2 - INVESTIMENTO 1.4 - INTERVENTI DI INNOVAZIONE SULLA MOBILITA SOSTENIBILE</t>
   </si>
   <si>
     <t>H43C22000520001</t>
   </si>
   <si>
     <t>UNIVERSIT DEGLI STUDI DI MILANO BICOCCA - UNIMIB*NATIONAL CENTRE FOR HPC BIG DATA AND QUANTUM COMPUTING</t>
   </si>
   <si>
     <t>B53D21011010004</t>
   </si>
   <si>
     <t>Greenture S.R.L. - CN_00000023</t>
   </si>
   <si>
     <t>F13C22000690001</t>
   </si>
   <si>
     <t>Universita degli Studi di Bergamo - UniBg - CN_00000023</t>
-  </si>
-[...1 lines deleted...]
-    <t>BERGAMO</t>
   </si>
   <si>
     <t>B43C22000440001</t>
   </si>
   <si>
     <t>CONSIGLIO NAZIONALE DELLE RICERCHE*PNRR MISSIONE 4 COMPONENTE 2 - INVESTIMENTO 1.4 - INTERVENTI DI INNOVAZIONE SULLA MOBILITA SOSTENIBILE</t>
   </si>
   <si>
     <t>D43C22001180001</t>
   </si>
   <si>
     <t>Politecnico di Milano - POLIMI - CN_00000023</t>
   </si>
   <si>
     <t>G43C22001330005</t>
   </si>
   <si>
     <t>UNIVERSITA DEGLI STUDI DI MILANO*PNRR - MISSIONE 4 - COMPONENTE 2 - INVESTIMENTO 1.4 - TECNOLOGIE DELLAGRICOLTURA</t>
   </si>
   <si>
     <t>D83C22000690001</t>
   </si>
   <si>
     <t>Universita degli Studi di Brescia - UNIBS - CN_00000023</t>
   </si>
@@ -782,51 +794,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R54"/>
+  <dimension ref="A1:R56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -890,2494 +902,2588 @@
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2">
         <v>1.4</v>
       </c>
       <c r="N2">
         <v>1.4</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2">
-        <v>1170859.87</v>
+        <v>301217.14</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
         <v>1.4</v>
       </c>
       <c r="N3">
         <v>1.4</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3">
-        <v>4301245.76</v>
+        <v>160468.34</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
         <v>33</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" t="s">
         <v>34</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>1.4</v>
       </c>
       <c r="N4">
         <v>1.4</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4">
-        <v>1584753.75</v>
+        <v>1170859.87</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>1.4</v>
       </c>
       <c r="N5">
         <v>1.4</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5">
-        <v>25530.0</v>
+        <v>4301245.76</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" t="s">
         <v>37</v>
       </c>
-      <c r="B6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>1.4</v>
       </c>
       <c r="N6">
         <v>1.4</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="P6" t="s">
         <v>29</v>
       </c>
       <c r="Q6">
-        <v>767957.11</v>
+        <v>1584753.75</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>1.4</v>
       </c>
       <c r="N7">
         <v>1.4</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7">
-        <v>1500000.0</v>
+        <v>25530.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" t="s">
         <v>43</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
         <v>44</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>1.4</v>
       </c>
       <c r="N8">
         <v>1.4</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8" t="s">
         <v>29</v>
       </c>
       <c r="Q8">
-        <v>306250.0</v>
+        <v>802365.08</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" t="s">
         <v>47</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>1.4</v>
       </c>
       <c r="N9">
         <v>1.4</v>
       </c>
       <c r="O9" t="s">
         <v>28</v>
       </c>
       <c r="P9" t="s">
         <v>29</v>
       </c>
       <c r="Q9">
-        <v>224272.62</v>
+        <v>1500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>1.4</v>
       </c>
       <c r="N10">
         <v>1.4</v>
       </c>
       <c r="O10" t="s">
         <v>28</v>
       </c>
       <c r="P10" t="s">
         <v>29</v>
       </c>
       <c r="Q10">
-        <v>3787908.13</v>
+        <v>306250.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>23</v>
       </c>
       <c r="I11" t="s">
         <v>24</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>1.4</v>
       </c>
       <c r="N11">
         <v>1.4</v>
       </c>
       <c r="O11" t="s">
         <v>28</v>
       </c>
       <c r="P11" t="s">
         <v>29</v>
       </c>
       <c r="Q11">
-        <v>42219.42</v>
+        <v>224272.62</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>1.4</v>
       </c>
       <c r="N12">
         <v>1.4</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12" t="s">
         <v>29</v>
       </c>
       <c r="Q12">
-        <v>15188855.73</v>
+        <v>3787908.13</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13">
         <v>1.4</v>
       </c>
       <c r="N13">
         <v>1.4</v>
       </c>
       <c r="O13" t="s">
         <v>28</v>
       </c>
       <c r="P13" t="s">
         <v>29</v>
       </c>
       <c r="Q13">
-        <v>4660000.0</v>
+        <v>42219.42</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>24</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14">
         <v>1.4</v>
       </c>
       <c r="N14">
         <v>1.4</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14" t="s">
         <v>29</v>
       </c>
       <c r="Q14">
-        <v>16283334.0</v>
+        <v>14858903.02</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>24</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15">
         <v>1.4</v>
       </c>
       <c r="N15">
         <v>1.4</v>
       </c>
       <c r="O15" t="s">
         <v>28</v>
       </c>
       <c r="P15" t="s">
         <v>29</v>
       </c>
       <c r="Q15">
-        <v>5381434.36</v>
+        <v>4660000.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>24</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16">
         <v>1.4</v>
       </c>
       <c r="N16">
         <v>1.4</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16" t="s">
         <v>29</v>
       </c>
       <c r="Q16">
-        <v>2030000.0</v>
+        <v>16283334.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17">
         <v>1.4</v>
       </c>
       <c r="N17">
         <v>1.4</v>
       </c>
       <c r="O17" t="s">
         <v>28</v>
       </c>
       <c r="P17" t="s">
         <v>29</v>
       </c>
       <c r="Q17">
-        <v>785625.0</v>
+        <v>5381434.36</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>24</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18">
         <v>1.4</v>
       </c>
       <c r="N18">
         <v>1.4</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18" t="s">
         <v>29</v>
       </c>
       <c r="Q18">
-        <v>605388.96</v>
+        <v>2030000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19">
         <v>1.4</v>
       </c>
       <c r="N19">
         <v>1.4</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19" t="s">
         <v>29</v>
       </c>
       <c r="Q19">
-        <v>751353.66</v>
+        <v>785625.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20">
         <v>1.4</v>
       </c>
       <c r="N20">
         <v>1.4</v>
       </c>
       <c r="O20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
         <v>29</v>
       </c>
       <c r="Q20">
-        <v>23879641.51</v>
+        <v>605388.96</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
         <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21">
         <v>1.4</v>
       </c>
       <c r="N21">
         <v>1.4</v>
       </c>
       <c r="O21" t="s">
         <v>28</v>
       </c>
       <c r="P21" t="s">
         <v>29</v>
       </c>
       <c r="Q21">
-        <v>1165668.34</v>
+        <v>751353.66</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>24</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22">
         <v>1.4</v>
       </c>
       <c r="N22">
         <v>1.4</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
         <v>29</v>
       </c>
       <c r="Q22">
-        <v>2430464.66</v>
+        <v>23879641.52</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23">
         <v>1.4</v>
       </c>
       <c r="N23">
         <v>1.4</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23" t="s">
         <v>29</v>
       </c>
       <c r="Q23">
-        <v>432058.39</v>
+        <v>1165668.34</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24">
         <v>1.4</v>
       </c>
       <c r="N24">
         <v>1.4</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24" t="s">
         <v>29</v>
       </c>
       <c r="Q24">
-        <v>2042105.01</v>
+        <v>2430464.66</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25">
         <v>1.4</v>
       </c>
       <c r="N25">
         <v>1.4</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25" t="s">
         <v>29</v>
       </c>
       <c r="Q25">
-        <v>74984.33</v>
+        <v>432058.39</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26">
         <v>1.4</v>
       </c>
       <c r="N26">
         <v>1.4</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="P26" t="s">
         <v>29</v>
       </c>
       <c r="Q26">
-        <v>287730.01</v>
+        <v>2042105.01</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D27" t="s">
         <v>20</v>
       </c>
       <c r="E27" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="I27" t="s">
         <v>24</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27">
         <v>1.4</v>
       </c>
       <c r="N27">
         <v>1.4</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27" t="s">
         <v>29</v>
       </c>
       <c r="Q27">
-        <v>977858.74</v>
+        <v>74984.33</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
         <v>20</v>
       </c>
       <c r="E28" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28">
         <v>1.4</v>
       </c>
       <c r="N28">
         <v>1.4</v>
       </c>
       <c r="O28" t="s">
         <v>28</v>
       </c>
       <c r="P28" t="s">
         <v>29</v>
       </c>
       <c r="Q28">
-        <v>367781.7</v>
+        <v>287730.01</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
         <v>20</v>
       </c>
       <c r="E29" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>24</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29">
         <v>1.4</v>
       </c>
       <c r="N29">
         <v>1.4</v>
       </c>
       <c r="O29" t="s">
         <v>28</v>
       </c>
       <c r="P29" t="s">
         <v>29</v>
       </c>
       <c r="Q29">
-        <v>1029911.33</v>
+        <v>977858.74</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
         <v>20</v>
       </c>
       <c r="E30" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30">
         <v>1.4</v>
       </c>
       <c r="N30">
         <v>1.4</v>
       </c>
       <c r="O30" t="s">
         <v>28</v>
       </c>
       <c r="P30" t="s">
         <v>29</v>
       </c>
       <c r="Q30">
-        <v>212337.77</v>
+        <v>367781.7</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
         <v>20</v>
       </c>
       <c r="E31" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
         <v>24</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31">
         <v>1.4</v>
       </c>
       <c r="N31">
         <v>1.4</v>
       </c>
       <c r="O31" t="s">
         <v>28</v>
       </c>
       <c r="P31" t="s">
         <v>29</v>
       </c>
       <c r="Q31">
-        <v>107084.0</v>
+        <v>1029911.33</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
         <v>20</v>
       </c>
       <c r="E32" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32">
         <v>1.4</v>
       </c>
       <c r="N32">
         <v>1.4</v>
       </c>
       <c r="O32" t="s">
         <v>28</v>
       </c>
       <c r="P32" t="s">
         <v>29</v>
       </c>
       <c r="Q32">
-        <v>1066509.8</v>
+        <v>212337.77</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="D33" t="s">
         <v>20</v>
       </c>
       <c r="E33" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33">
         <v>1.4</v>
       </c>
       <c r="N33">
         <v>1.4</v>
       </c>
       <c r="O33" t="s">
         <v>28</v>
       </c>
       <c r="P33" t="s">
         <v>29</v>
       </c>
       <c r="Q33">
-        <v>90160.0</v>
+        <v>107084.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="D34" t="s">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>97</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34">
         <v>1.4</v>
       </c>
       <c r="N34">
         <v>1.4</v>
       </c>
       <c r="O34" t="s">
         <v>28</v>
       </c>
       <c r="P34" t="s">
         <v>29</v>
       </c>
       <c r="Q34">
-        <v>1914419.69</v>
+        <v>1066509.8</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="D35" t="s">
         <v>20</v>
       </c>
       <c r="E35" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>1.4</v>
       </c>
       <c r="N35">
         <v>1.4</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
-        <v>241875.0</v>
+        <v>90160.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="D36" t="s">
         <v>20</v>
       </c>
       <c r="E36" t="s">
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36">
         <v>1.4</v>
       </c>
       <c r="N36">
         <v>1.4</v>
       </c>
       <c r="O36" t="s">
         <v>28</v>
       </c>
       <c r="P36" t="s">
         <v>29</v>
       </c>
       <c r="Q36">
-        <v>5628563.76</v>
+        <v>1914419.69</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
         <v>20</v>
       </c>
       <c r="E37" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="F37" t="s">
         <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>24</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37">
         <v>1.4</v>
       </c>
       <c r="N37">
         <v>1.4</v>
       </c>
       <c r="O37" t="s">
         <v>28</v>
       </c>
       <c r="P37" t="s">
         <v>29</v>
       </c>
       <c r="Q37">
-        <v>522255.89</v>
+        <v>184375.0</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
         <v>20</v>
       </c>
       <c r="E38" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="I38" t="s">
         <v>24</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>27</v>
       </c>
       <c r="M38">
         <v>1.4</v>
       </c>
       <c r="N38">
         <v>1.4</v>
       </c>
       <c r="O38" t="s">
         <v>28</v>
       </c>
       <c r="P38" t="s">
         <v>29</v>
       </c>
       <c r="Q38">
-        <v>638230.16</v>
+        <v>5628563.76</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B39" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
         <v>20</v>
       </c>
       <c r="E39" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
         <v>24</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>27</v>
       </c>
       <c r="M39">
         <v>1.4</v>
       </c>
       <c r="N39">
         <v>1.4</v>
       </c>
       <c r="O39" t="s">
         <v>28</v>
       </c>
       <c r="P39" t="s">
         <v>29</v>
       </c>
       <c r="Q39">
-        <v>3668875.0</v>
+        <v>522255.89</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="D40" t="s">
         <v>20</v>
       </c>
       <c r="E40" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F40" t="s">
         <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
         <v>24</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>27</v>
       </c>
       <c r="M40">
         <v>1.4</v>
       </c>
       <c r="N40">
         <v>1.4</v>
       </c>
       <c r="O40" t="s">
         <v>28</v>
       </c>
       <c r="P40" t="s">
         <v>29</v>
       </c>
       <c r="Q40">
-        <v>56744.52</v>
+        <v>638230.16</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="D41" t="s">
         <v>20</v>
       </c>
       <c r="E41" t="s">
-        <v>32</v>
+        <v>113</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
       <c r="M41">
         <v>1.4</v>
       </c>
       <c r="N41">
         <v>1.4</v>
       </c>
       <c r="O41" t="s">
         <v>28</v>
       </c>
       <c r="P41" t="s">
         <v>29</v>
       </c>
       <c r="Q41">
-        <v>4362412.62</v>
+        <v>3668875.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
         <v>20</v>
       </c>
       <c r="E42" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>27</v>
       </c>
       <c r="M42">
         <v>1.4</v>
       </c>
       <c r="N42">
         <v>1.4</v>
       </c>
       <c r="O42" t="s">
         <v>28</v>
       </c>
       <c r="P42" t="s">
         <v>29</v>
       </c>
       <c r="Q42">
-        <v>589346.36</v>
+        <v>56744.52</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D43" t="s">
         <v>20</v>
       </c>
       <c r="E43" t="s">
-        <v>117</v>
+        <v>37</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
       <c r="M43">
         <v>1.4</v>
       </c>
       <c r="N43">
         <v>1.4</v>
       </c>
       <c r="O43" t="s">
         <v>28</v>
       </c>
       <c r="P43" t="s">
         <v>29</v>
       </c>
       <c r="Q43">
-        <v>120731.06</v>
+        <v>4362412.62</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="D44" t="s">
         <v>20</v>
       </c>
       <c r="E44" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
       <c r="M44">
         <v>1.4</v>
       </c>
       <c r="N44">
         <v>1.4</v>
       </c>
       <c r="O44" t="s">
         <v>28</v>
       </c>
       <c r="P44" t="s">
         <v>29</v>
       </c>
       <c r="Q44">
-        <v>2322242.78</v>
+        <v>459014.39</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="D45" t="s">
         <v>20</v>
       </c>
       <c r="E45" t="s">
-        <v>32</v>
+        <v>122</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>1.4</v>
       </c>
       <c r="N45">
         <v>1.4</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="P45" t="s">
         <v>29</v>
       </c>
       <c r="Q45">
-        <v>7422668.13</v>
+        <v>120731.06</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B46" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D46" t="s">
         <v>20</v>
       </c>
       <c r="E46" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>27</v>
       </c>
       <c r="M46">
         <v>1.4</v>
       </c>
       <c r="N46">
         <v>1.4</v>
       </c>
       <c r="O46" t="s">
         <v>28</v>
       </c>
       <c r="P46" t="s">
         <v>29</v>
       </c>
       <c r="Q46">
-        <v>2623981.38</v>
+        <v>2322242.78</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B47" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D47" t="s">
         <v>20</v>
       </c>
       <c r="E47" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
       <c r="M47">
         <v>1.4</v>
       </c>
       <c r="N47">
         <v>1.4</v>
       </c>
       <c r="O47" t="s">
         <v>28</v>
       </c>
       <c r="P47" t="s">
         <v>29</v>
       </c>
       <c r="Q47">
-        <v>2640773.14</v>
+        <v>7085716.92</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B48" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
         <v>20</v>
       </c>
       <c r="E48" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>24</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48">
         <v>1.4</v>
       </c>
       <c r="N48">
         <v>1.4</v>
       </c>
       <c r="O48" t="s">
         <v>28</v>
       </c>
       <c r="P48" t="s">
         <v>29</v>
       </c>
       <c r="Q48">
-        <v>4197835.02</v>
+        <v>2623981.38</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B49" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D49" t="s">
         <v>20</v>
       </c>
       <c r="E49" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
       <c r="M49">
         <v>1.4</v>
       </c>
       <c r="N49">
         <v>1.4</v>
       </c>
       <c r="O49" t="s">
         <v>28</v>
       </c>
       <c r="P49" t="s">
         <v>29</v>
       </c>
       <c r="Q49">
-        <v>225500.0</v>
+        <v>2640773.14</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B50" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D50" t="s">
         <v>20</v>
       </c>
       <c r="E50" t="s">
-        <v>132</v>
+        <v>37</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
       <c r="M50">
         <v>1.4</v>
       </c>
       <c r="N50">
         <v>1.4</v>
       </c>
       <c r="O50" t="s">
         <v>28</v>
       </c>
       <c r="P50" t="s">
         <v>29</v>
       </c>
       <c r="Q50">
-        <v>8048777.65</v>
+        <v>4201860.02</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>133</v>
       </c>
       <c r="B51" t="s">
         <v>134</v>
       </c>
       <c r="D51" t="s">
         <v>20</v>
       </c>
       <c r="E51" t="s">
-        <v>32</v>
+        <v>97</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>24</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
       <c r="M51">
         <v>1.4</v>
       </c>
       <c r="N51">
         <v>1.4</v>
       </c>
       <c r="O51" t="s">
         <v>28</v>
       </c>
       <c r="P51" t="s">
         <v>29</v>
       </c>
       <c r="Q51">
-        <v>24550871.85</v>
+        <v>225500.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>135</v>
       </c>
       <c r="B52" t="s">
         <v>136</v>
       </c>
       <c r="D52" t="s">
         <v>20</v>
       </c>
       <c r="E52" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
       <c r="M52">
         <v>1.4</v>
       </c>
       <c r="N52">
         <v>1.4</v>
       </c>
       <c r="O52" t="s">
         <v>28</v>
       </c>
       <c r="P52" t="s">
         <v>29</v>
       </c>
       <c r="Q52">
-        <v>29813760.81</v>
+        <v>8048777.65</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>137</v>
       </c>
       <c r="B53" t="s">
         <v>138</v>
       </c>
       <c r="D53" t="s">
         <v>20</v>
       </c>
       <c r="E53" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
       <c r="M53">
         <v>1.4</v>
       </c>
       <c r="N53">
         <v>1.4</v>
       </c>
       <c r="O53" t="s">
         <v>28</v>
       </c>
       <c r="P53" t="s">
         <v>29</v>
       </c>
       <c r="Q53">
-        <v>20931552.19</v>
+        <v>24550871.85</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>139</v>
       </c>
       <c r="B54" t="s">
         <v>140</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="E54" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>24</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>27</v>
       </c>
       <c r="M54">
         <v>1.4</v>
       </c>
       <c r="N54">
         <v>1.4</v>
       </c>
       <c r="O54" t="s">
         <v>28</v>
       </c>
       <c r="P54" t="s">
         <v>29</v>
       </c>
       <c r="Q54">
+        <v>29813760.81</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="A55" t="s">
+        <v>141</v>
+      </c>
+      <c r="B55" t="s">
+        <v>142</v>
+      </c>
+      <c r="D55" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" t="s">
+        <v>37</v>
+      </c>
+      <c r="F55" t="s">
+        <v>22</v>
+      </c>
+      <c r="G55" t="s">
+        <v>23</v>
+      </c>
+      <c r="I55" t="s">
+        <v>24</v>
+      </c>
+      <c r="J55" t="s">
+        <v>25</v>
+      </c>
+      <c r="K55" t="s">
+        <v>26</v>
+      </c>
+      <c r="L55" t="s">
+        <v>27</v>
+      </c>
+      <c r="M55">
+        <v>1.4</v>
+      </c>
+      <c r="N55">
+        <v>1.4</v>
+      </c>
+      <c r="O55" t="s">
+        <v>28</v>
+      </c>
+      <c r="P55" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q55">
+        <v>20931552.19</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
+      <c r="A56" t="s">
+        <v>143</v>
+      </c>
+      <c r="B56" t="s">
+        <v>144</v>
+      </c>
+      <c r="D56" t="s">
+        <v>20</v>
+      </c>
+      <c r="E56" t="s">
+        <v>44</v>
+      </c>
+      <c r="F56" t="s">
+        <v>22</v>
+      </c>
+      <c r="G56" t="s">
+        <v>23</v>
+      </c>
+      <c r="I56" t="s">
+        <v>24</v>
+      </c>
+      <c r="J56" t="s">
+        <v>25</v>
+      </c>
+      <c r="K56" t="s">
+        <v>26</v>
+      </c>
+      <c r="L56" t="s">
+        <v>27</v>
+      </c>
+      <c r="M56">
+        <v>1.4</v>
+      </c>
+      <c r="N56">
+        <v>1.4</v>
+      </c>
+      <c r="O56" t="s">
+        <v>28</v>
+      </c>
+      <c r="P56" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q56">
         <v>5261770.46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>