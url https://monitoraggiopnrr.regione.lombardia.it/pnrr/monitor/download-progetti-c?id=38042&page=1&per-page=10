--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -101,51 +101,51 @@
   <si>
     <t>TRAVAGLIATO</t>
   </si>
   <si>
     <t>3.4 Ricerca e Innovazione</t>
   </si>
   <si>
     <t>Fascia C</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>Min dellUniversita e della Ricerca</t>
   </si>
   <si>
     <t>M4</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>M4C2I1.4 Potenziamento strutture di ricerca e creazione di campioni nazionali di R&amp;S su alcune Key Enabling Technologies</t>
   </si>
   <si>
-    <t>18/04/2026</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>D43C22001350001</t>
   </si>
   <si>
     <t>POLITECNICO DI MILANO*PNRR MISSIONE 4 COMPONENTE 2 INVESTIMENTO 1.4 - CENTRO NAZIONALE DI RICERCA AGRITECH</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>B43D21010530004</t>
   </si>
   <si>
     <t>RELATECH S.P.A*VIA S. ANGUISSOLA 23*CENTRO DI RICERCA NAZIONALE IN TECNOLOGIE AGRICOLE</t>
   </si>
   <si>
     <t>B43D21011180004</t>
   </si>
   <si>
     <t>Intesa san paolo vita s.p.a. - cn_00000013</t>
   </si>
   <si>
     <t>D83C22000680001</t>
   </si>
@@ -2441,51 +2441,51 @@
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35">
         <v>1.4</v>
       </c>
       <c r="N35">
         <v>1.4</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35" t="s">
         <v>29</v>
       </c>
       <c r="Q35">
-        <v>184375.0</v>
+        <v>241875.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="D36" t="s">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>32</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
@@ -2911,51 +2911,51 @@
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>27</v>
       </c>
       <c r="M45">
         <v>1.4</v>
       </c>
       <c r="N45">
         <v>1.4</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="P45" t="s">
         <v>29</v>
       </c>
       <c r="Q45">
-        <v>7085716.92</v>
+        <v>7422668.13</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="D46" t="s">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>58</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46" t="s">
@@ -3052,51 +3052,51 @@
       <c r="I48" t="s">
         <v>24</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
       <c r="M48">
         <v>1.4</v>
       </c>
       <c r="N48">
         <v>1.4</v>
       </c>
       <c r="O48" t="s">
         <v>28</v>
       </c>
       <c r="P48" t="s">
         <v>29</v>
       </c>
       <c r="Q48">
-        <v>4201860.02</v>
+        <v>4197835.02</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="D49" t="s">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>92</v>
       </c>
       <c r="F49" t="s">
         <v>22</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">